--- v0 (2026-04-26)
+++ v1 (2026-05-21)
@@ -1,3288 +1,3264 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66308fd4f37a410b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc0afd5befd94746" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HVLU_asat_20260424" sheetId="1" r:id="R22733fcb70974b27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HVLU_asat_20260520" sheetId="1" r:id="Re6458046d4464fb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1274" uniqueCount="1080">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 24/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1269" uniqueCount="1072">
+  <x:si>
+    <x:t>All Fund Holdings as at 20/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MU US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,291</x:t>
-[...5 lines deleted...]
-    <x:t>7.90%</x:t>
+    <x:t>10,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,871,018.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>INTC US</x:t>
   </x:si>
   <x:si>
-    <x:t>30,263</x:t>
-[...5 lines deleted...]
-    <x:t>4.79%</x:t>
+    <x:t>36,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,713,601.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Cisco Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CSCO US</x:t>
   </x:si>
   <x:si>
-    <x:t>21,985</x:t>
-[...5 lines deleted...]
-    <x:t>3.75%</x:t>
+    <x:t>26,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,322,354.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,118,729.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Verizon Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VZ US</x:t>
   </x:si>
   <x:si>
-    <x:t>23,503</x:t>
-[...20 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>28,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,911,903.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Motor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7203 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,421,940.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>T US</x:t>
   </x:si>
   <x:si>
-    <x:t>33,241</x:t>
-[...20 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>40,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,414,943.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nokia Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOKIA FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,332,753.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Comcast Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CMCSA US</x:t>
   </x:si>
   <x:si>
-    <x:t>27,245</x:t>
-[...5 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>32,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,151,303.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8058 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,151,116.57</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsui &amp; Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>8031 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>17,768</x:t>
-[...5 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>21,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,118,464.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,104,191.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MRK US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,646</x:t>
-[...5 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>6,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,099,153.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infineon Technologies Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,081,708.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hsbc Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSBA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,003,903.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Pfizer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PFE US</x:t>
   </x:si>
   <x:si>
-    <x:t>22,873</x:t>
-[...35 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>27,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,000,078.58</x:t>
   </x:si>
   <x:si>
     <x:t>General Motors Co</x:t>
   </x:si>
   <x:si>
     <x:t>GM US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,620</x:t>
-[...20 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>9,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$942,984.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Citigroup Inc</x:t>
   </x:si>
   <x:si>
     <x:t>C US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,532</x:t>
-[...20 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>5,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$926,378.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Shell Plc</x:t>
   </x:si>
   <x:si>
     <x:t>SHEL LN</x:t>
   </x:si>
   <x:si>
-    <x:t>12,057</x:t>
-[...17 lines deleted...]
-    <x:t>$751,777.55</x:t>
+    <x:t>14,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$903,802.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Totalenergies Se</x:t>
   </x:si>
   <x:si>
     <x:t>TTE FP</x:t>
   </x:si>
   <x:si>
-    <x:t>5,211</x:t>
-[...5 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>6,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$821,613.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8053 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$807,059.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renesas Electronics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6723 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$771,795.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cvs Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$769,090.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Murata Manufacturing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6981 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$721,885.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer-Daniels-Midland Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$702,853.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Bnp Paribas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BNP FP</x:t>
   </x:si>
   <x:si>
-    <x:t>4,055</x:t>
-[...5 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>4,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$701,174.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STMPA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$697,909.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Santander Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAN SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$697,629.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itochu Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8001 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$686,714.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Marubeni Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8002 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>11,281</x:t>
-[...47 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>13,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$670,948.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Plc</x:t>
   </x:si>
   <x:si>
     <x:t>RIO LN</x:t>
   </x:si>
   <x:si>
-    <x:t>3,890</x:t>
-[...5 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>4,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$666,750.15</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BMY US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,601</x:t>
-[...2 lines deleted...]
-    <x:t>$542,746.72</x:t>
+    <x:t>7,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$655,928.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Koninklijke Ahold Delhaize Nv</x:t>
   </x:si>
   <x:si>
     <x:t>AD NA</x:t>
   </x:si>
   <x:si>
-    <x:t>7,900</x:t>
-[...62 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>9,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$593,983.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ck Hutchison Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$591,650.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Ufj Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8306 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$580,456.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercedes-Benz Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MBG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$552,655.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraft Heinz Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$544,912.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Sanofi Sa/France</x:t>
   </x:si>
   <x:si>
     <x:t>SAN FP</x:t>
   </x:si>
   <x:si>
-    <x:t>3,614</x:t>
-[...56 lines deleted...]
-    <x:t>$422,081.48</x:t>
+    <x:t>4,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$536,982.49</x:t>
   </x:si>
   <x:si>
     <x:t>0.58%</x:t>
   </x:si>
   <x:si>
-    <x:t>Mitsubishi Ufj Financial Group Inc</x:t>
-[...8 lines deleted...]
-    <x:t>$421,658.35</x:t>
+    <x:t>On Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ON US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$509,741.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cigna Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$507,315.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canon Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7751 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$499,759.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telefonaktiebolaget Lm Ericsson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERICB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$494,441.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Vodafone Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>VOD LN</x:t>
   </x:si>
   <x:si>
-    <x:t>190,432</x:t>
-[...35 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>229,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$491,736.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tdk Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6762 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$464,682.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyocera Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6971 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$463,096.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford Motor Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$461,883.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panasonic Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6752 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$457,685.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8316 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$448,449.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$443,505.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcelormittal Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MT NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$442,851.96</x:t>
   </x:si>
   <x:si>
     <x:t>Komatsu Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6301 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>6,402</x:t>
-[...14 lines deleted...]
-    <x:t>$387,807.20</x:t>
+    <x:t>7,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$435,855.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayer Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$434,455.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honda Motor Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7267 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$433,709.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$427,272.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Gsk Plc</x:t>
   </x:si>
   <x:si>
     <x:t>GSK LN</x:t>
   </x:si>
   <x:si>
-    <x:t>9,801</x:t>
-[...5 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>11,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$425,406.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elevance Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$423,634.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glencore Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLEN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$422,794.42</x:t>
   </x:si>
   <x:si>
     <x:t>Engie Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ENGI FP</x:t>
   </x:si>
   <x:si>
-    <x:t>7,904</x:t>
-[...77 lines deleted...]
-    <x:t>44,052</x:t>
+    <x:t>9,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$422,141.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Bilbao Vizcaya Argentaria Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBVA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$408,241.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujifilm Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4901 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$405,535.60</x:t>
   </x:si>
   <x:si>
     <x:t>Cie De Saint-Gobain</x:t>
   </x:si>
   <x:si>
     <x:t>SGO FP</x:t>
   </x:si>
   <x:si>
-    <x:t>2,769</x:t>
-[...56 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>3,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$399,658.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Deutsche Post Ag</x:t>
   </x:si>
   <x:si>
     <x:t>DHL GR</x:t>
   </x:si>
   <x:si>
-    <x:t>4,277</x:t>
-[...14 lines deleted...]
-    <x:t>$334,773.74</x:t>
+    <x:t>5,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$397,792.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Hung Kai Properties Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$394,713.85</x:t>
   </x:si>
   <x:si>
     <x:t>Enel Spa</x:t>
   </x:si>
   <x:si>
     <x:t>ENEL IM</x:t>
   </x:si>
   <x:si>
-    <x:t>20,622</x:t>
-[...29 lines deleted...]
-    <x:t>$326,945.66</x:t>
+    <x:t>24,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$389,489.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unicredit Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$384,078.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Volkswagen Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOW3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$382,119.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Tsusho Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8015 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$375,029.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aercap Holdings Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,909.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$370,644.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,624.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayerische Motoren Werke Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMW GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,908.01</x:t>
   </x:si>
   <x:si>
     <x:t>Central Japan Railway Co</x:t>
   </x:si>
   <x:si>
     <x:t>9022 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>8,951</x:t>
-[...71 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>10,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$345,922.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carrefour Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,616.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orange Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,430.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kddi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9433 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$337,246.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Societe Generale Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,194.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mizuho Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8411 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$333,328.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognizant Technology Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,115.65</x:t>
   </x:si>
   <x:si>
     <x:t>Fujitsu Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6702 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>9,204</x:t>
-[...68 lines deleted...]
-    <x:t>$289,215.73</x:t>
+    <x:t>11,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$328,010.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPQ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,999.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,107.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bunge Global Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,722.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rwe Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RWE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,218.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ing Groep Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$306,274.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Daimler Truck Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>DTG GR</x:t>
   </x:si>
   <x:si>
-    <x:t>3,912</x:t>
-[...5 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>4,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,355.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,329.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,277.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capgemini Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$296,105.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoom Video Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,426.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Twilio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWLO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,332.83</x:t>
   </x:si>
   <x:si>
     <x:t>Wh Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>288 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>145,435</x:t>
-[...83 lines deleted...]
-    <x:t>$265,872.55</x:t>
+    <x:t>175,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$291,627.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Yusen Kk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9101 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$291,254.23</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsubishi Estate Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>8802 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>6,697</x:t>
-[...80 lines deleted...]
-    <x:t>$250,075.35</x:t>
+    <x:t>8,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,802.47</x:t>
   </x:si>
   <x:si>
     <x:t>Capital One Financial Corp</x:t>
   </x:si>
   <x:si>
     <x:t>COF US</x:t>
   </x:si>
   <x:si>
-    <x:t>913</x:t>
-[...17 lines deleted...]
-    <x:t>$239,426.34</x:t>
+    <x:t>1,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$283,137.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Bank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$280,339.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teva Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEVA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,835.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asahi Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,088.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui Osk Lines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9104 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,129.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLOY LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265,226.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jardine Matheson Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JM SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,640.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Stellantis Nv</x:t>
   </x:si>
   <x:si>
     <x:t>STLAM IM</x:t>
   </x:si>
   <x:si>
-    <x:t>20,971</x:t>
-[...56 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>25,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,266.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intesa Sanpaolo Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISP IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,774.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jabil Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,401.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repsol Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REP SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$249,366.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,247.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Telegraph &amp; Telephone Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9432 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$243,022.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centene Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,623.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Industries Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6201 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,690.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natwest Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$238,358.28</x:t>
   </x:si>
   <x:si>
     <x:t>Dr Horton Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DHI US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,018</x:t>
-[...68 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>1,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$233,693.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Takeda Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,854.12</x:t>
   </x:si>
   <x:si>
     <x:t>Teledyne Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TDY US</x:t>
   </x:si>
   <x:si>
+    <x:t>271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,107.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$226,510.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa House Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1925 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$226,417.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nutrien Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,297.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Chartered Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STAN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$222,592.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Truist Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$222,405.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pg&amp;E Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,300.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F5 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFIV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$215,875.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kirin Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,516.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Steel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5401 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,371.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devon Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,546.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wp Carey Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$203,001.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cie Generale Des Etablissements Micheli</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ML FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,627.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$198,429.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubota Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,123.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bt Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BT/A LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,537.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manulife Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,007.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keurig Dr Pepper Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,701.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henkel Ag &amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEN3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,861.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gen Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,943.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,372.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bridgestone Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5108 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,614.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orix Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8591 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,002.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edison International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,737.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chubu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,061.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magna International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,034.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kansai Electric Power Co Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,075.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,717.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metlife Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MET US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,344.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denso Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6902 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,317.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nn Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,052.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Post Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7182 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,306.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royalty Pharma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RPRX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,440.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,160.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta Air Lines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,694.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inpex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1605 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,201.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roper Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,921.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American International Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,350.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinor Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQNR NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,951.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,618.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Post Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6178 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,525.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Open Text Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTEX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,820.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otsuka Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4578 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,513.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzuki Motor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7269 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,420.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Leumi Le-Israel Bm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUMI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,207.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,554.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ck Asset Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1113 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,715.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caixabank Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CABK SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,155.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pernod Ricard Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,636.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lennar Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,237.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asahi Kasei Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3407 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,304.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Lufthansa Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,931.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui Fudosan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8801 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,371.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerzbank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,278.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ap Moller - Maersk A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAERSKA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,960.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3i Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,867.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eneos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,575.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ss&amp;C Technologies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,296.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Becton Dickinson &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,616.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Hapoalim Bm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,336.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State Street Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,963.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresenius Se &amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,657.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danske Bank A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DANSKE DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,191.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fiserv Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,097.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Chemical Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4188 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,631.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Subaru Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7270 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,351.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erste Group Bank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBS AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telefonica Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEF SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,791.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citizens Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,392.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8604 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,112.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Porsche Automobil Holding Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAH3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,060.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sekisui House Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1928 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,687.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sse Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,381.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osaka Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,541.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Everest Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,809.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fairfax Financial Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFH CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,250.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Payments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,503.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jfe Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5411 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,130.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abn Amro Bank Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,290.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synchrony Financial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,171.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omnicom Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,585.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondback Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FANG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,119.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Trust Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8309 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,533.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,320.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publicis Groupe Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUB FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,868.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aib Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIBG ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,816.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rogers Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCI/B CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,644.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sompo Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8630 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,338.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boc Hong Kong Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2388 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,151.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nidec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6594 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,965.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Ireland Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIRG ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,379.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smurfit Westrock Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,099.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco De Sabadell Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAB SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shionogi &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,072.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Philips Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgi Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIB/A CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,020.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M&amp;T Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,994.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Labcorp Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,621.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regions Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,874.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resona Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8308 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,315.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,475.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Principal Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,382.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresenius Medical Care Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FME GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,889.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9531 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,930.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banca Monte Dei Paschi Di Siena Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMPS IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,837.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nice Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,717.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sino Land Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,251.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,318.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Annaly Capital Management Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NLY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,851.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amcor Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMCR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,665.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lyondellbasell Industries Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,265.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eiffage Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FGR FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,933.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bouygues Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,280.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Bpm Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAMI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,534.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bper Banca Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPE IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,347.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keycorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,508.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zebra Technologies Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBRA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,855.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norsk Hydro Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NHY NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,575.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svenska Handelsbanken Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHBA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,295.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Health Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UHS US</x:t>
+  </x:si>
+  <x:si>
     <x:t>225</x:t>
   </x:si>
   <x:si>
-    <x:t>$204,094.20</x:t>
-[...1556 lines deleted...]
-    <x:t>$47,180.04</x:t>
+    <x:t>$52,895.95</x:t>
   </x:si>
   <x:si>
     <x:t>Huntington Bancshares Inc/Oh</x:t>
   </x:si>
   <x:si>
     <x:t>HBAN US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,002</x:t>
-[...50 lines deleted...]
-    <x:t>$44,218.06</x:t>
+    <x:t>2,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,802.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aegon Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,683.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Israel Discount Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSCT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,884.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,578.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kajima Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1812 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,391.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orsted As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORSTED DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,205.20</x:t>
   </x:si>
   <x:si>
     <x:t>International Paper Co</x:t>
   </x:si>
   <x:si>
     <x:t>IP US</x:t>
   </x:si>
   <x:si>
-    <x:t>939</x:t>
-[...65 lines deleted...]
-    <x:t>$38,505.68</x:t>
+    <x:t>1,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,018.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dsm-Firmenich Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSFIR NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,380.27</x:t>
   </x:si>
   <x:si>
     <x:t>United Airlines Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>UAL US</x:t>
   </x:si>
   <x:si>
-    <x:t>284</x:t>
-[...26 lines deleted...]
-    <x:t>$34,626.90</x:t>
+    <x:t>343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,100.40</x:t>
   </x:si>
   <x:si>
     <x:t>Incyte Corp</x:t>
   </x:si>
   <x:si>
     <x:t>INCY US</x:t>
   </x:si>
   <x:si>
-    <x:t>260</x:t>
-[...2 lines deleted...]
-    <x:t>$34,415.33</x:t>
+    <x:t>313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,260.78</x:t>
   </x:si>
   <x:si>
     <x:t>Alstom Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ALO FP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,221</x:t>
-[...2 lines deleted...]
-    <x:t>$33,075.39</x:t>
+    <x:t>1,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,674.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>First Citizens Bancshares Inc/Nc</x:t>
   </x:si>
   <x:si>
     <x:t>FCNCA US</x:t>
   </x:si>
   <x:si>
-    <x:t>11</x:t>
-[...5 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,876.11</x:t>
   </x:si>
   <x:si>
     <x:t>Corebridge Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CRBG US</x:t>
   </x:si>
   <x:si>
-    <x:t>805</x:t>
-[...2 lines deleted...]
-    <x:t>$29,619.75</x:t>
+    <x:t>970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,570.04</x:t>
   </x:si>
   <x:si>
     <x:t>Raiffeisen Bank International Ag</x:t>
   </x:si>
   <x:si>
     <x:t>RBI AV</x:t>
   </x:si>
   <x:si>
-    <x:t>389</x:t>
-[...2 lines deleted...]
-    <x:t>$27,997.72</x:t>
+    <x:t>470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,610.93</x:t>
   </x:si>
   <x:si>
     <x:t>Equitable Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EQH US</x:t>
   </x:si>
   <x:si>
-    <x:t>485</x:t>
-[...2 lines deleted...]
-    <x:t>$27,927.20</x:t>
+    <x:t>$34,051.18</x:t>
   </x:si>
   <x:si>
     <x:t>Waters Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>59</x:t>
-[...2 lines deleted...]
-    <x:t>$25,740.98</x:t>
+    <x:t>71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,584.73</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$2,538,812.27</x:t>
-[...2 lines deleted...]
-    <x:t>3.48%</x:t>
+    <x:t>$-594,525.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.64%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -3307,56 +3283,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra38c1f32b62e41d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R35b6c5da98704d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R22733fcb70974b27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3660bc2140604d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7f743ef72b8f41e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re6458046d4464fb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F254"/>
+  <x:dimension ref="A1:F253"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -3519,971 +3495,971 @@
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
@@ -4499,3936 +4475,3916 @@
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
         <x:v>330</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
         <x:v>339</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="D79" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
         <x:v>369</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="D83" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
         <x:v>382</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="D86" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="D88" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="D89" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="D90" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
         <x:v>404</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="D91" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="D92" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
         <x:v>421</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
         <x:v>438</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
         <x:v>451</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
         <x:v>460</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="D104" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="E104" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
         <x:v>477</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
+      <x:c r="F109" s="1" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="E110" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="E111" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="E113" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="F113" s="1" t="s">
         <x:v>503</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
+      <x:c r="D114" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
+      <x:c r="E114" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="E114" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="E115" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="F116" s="1" t="s">
         <x:v>516</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="E117" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
+      <x:c r="E118" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="D118" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
+      <x:c r="E119" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="D119" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="C120" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="C121" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
         <x:v>541</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="C123" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
         <x:v>554</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="E126" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="C126" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="E128" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="F128" s="1" t="s">
         <x:v>567</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="E129" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="C129" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="C130" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="D131" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="E131" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="F131" s="1" t="s">
         <x:v>580</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="E132" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="C132" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="E135" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="F135" s="1" t="s">
         <x:v>597</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="E136" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="C136" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="D137" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="E137" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="C137" s="1" t="s">
+      <x:c r="F137" s="1" t="s">
         <x:v>606</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="C138" s="1" t="s">
+      <x:c r="E138" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="D138" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="D139" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
+      <x:c r="F139" s="1" t="s">
         <x:v>615</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="C140" s="1" t="s">
+      <x:c r="E140" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="D140" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="D141" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="E141" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="C141" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="D142" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="E142" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="C142" s="1" t="s">
+      <x:c r="F142" s="1" t="s">
         <x:v>628</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="E143" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="C143" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="E146" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
-      <x:c r="C146" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="D147" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="E147" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
-      <x:c r="C147" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="E148" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
-      <x:c r="C148" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
-      <x:c r="C149" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="C150" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="D150" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="E150" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
-      <x:c r="C150" s="1" t="s">
+      <x:c r="F150" s="1" t="s">
         <x:v>660</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="C151" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="D151" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="C151" s="1" t="s">
+      <x:c r="E151" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
-      <x:c r="D151" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="C152" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="D152" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
-      <x:c r="C152" s="1" t="s">
+      <x:c r="E152" s="1" t="s">
         <x:v>668</x:v>
       </x:c>
-      <x:c r="D152" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="D153" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="E153" s="1" t="s">
         <x:v>672</x:v>
       </x:c>
-      <x:c r="C153" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="C154" s="1" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="D154" s="1" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="E154" s="1" t="s">
         <x:v>676</x:v>
       </x:c>
-      <x:c r="C154" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="C155" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="D155" s="1" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="E155" s="1" t="s">
         <x:v>680</x:v>
       </x:c>
-      <x:c r="C155" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="C156" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="D156" s="1" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="E156" s="1" t="s">
         <x:v>684</x:v>
       </x:c>
-      <x:c r="C156" s="1" t="s">
+      <x:c r="F156" s="1" t="s">
         <x:v>685</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="C157" s="1" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="D157" s="1" t="s">
         <x:v>688</x:v>
       </x:c>
-      <x:c r="C157" s="1" t="s">
+      <x:c r="E157" s="1" t="s">
         <x:v>689</x:v>
       </x:c>
-      <x:c r="D157" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="C158" s="1" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="D158" s="1" t="s">
         <x:v>692</x:v>
       </x:c>
-      <x:c r="C158" s="1" t="s">
+      <x:c r="E158" s="1" t="s">
         <x:v>693</x:v>
       </x:c>
-      <x:c r="D158" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="C159" s="1" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="D159" s="1" t="s">
         <x:v>696</x:v>
       </x:c>
-      <x:c r="C159" s="1" t="s">
+      <x:c r="E159" s="1" t="s">
         <x:v>697</x:v>
       </x:c>
-      <x:c r="D159" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="C160" s="1" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="D160" s="1" t="s">
         <x:v>700</x:v>
       </x:c>
-      <x:c r="C160" s="1" t="s">
+      <x:c r="E160" s="1" t="s">
         <x:v>701</x:v>
       </x:c>
-      <x:c r="D160" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="C161" s="1" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="D161" s="1" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="E161" s="1" t="s">
         <x:v>705</x:v>
       </x:c>
-      <x:c r="C161" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="C162" s="1" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="D162" s="1" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="E162" s="1" t="s">
         <x:v>709</x:v>
       </x:c>
-      <x:c r="C162" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="C163" s="1" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="D163" s="1" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="E163" s="1" t="s">
         <x:v>713</x:v>
       </x:c>
-      <x:c r="C163" s="1" t="s">
+      <x:c r="F163" s="1" t="s">
         <x:v>714</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="C164" s="1" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="D164" s="1" t="s">
         <x:v>717</x:v>
       </x:c>
-      <x:c r="C164" s="1" t="s">
+      <x:c r="E164" s="1" t="s">
         <x:v>718</x:v>
       </x:c>
-      <x:c r="D164" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="C165" s="1" t="s">
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="D165" s="1" t="s">
         <x:v>721</x:v>
       </x:c>
-      <x:c r="C165" s="1" t="s">
+      <x:c r="E165" s="1" t="s">
         <x:v>722</x:v>
       </x:c>
-      <x:c r="D165" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="C166" s="1" t="s">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="D166" s="1" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="E166" s="1" t="s">
         <x:v>726</x:v>
       </x:c>
-      <x:c r="C166" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="C167" s="1" t="s">
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="D167" s="1" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="E167" s="1" t="s">
         <x:v>730</x:v>
       </x:c>
-      <x:c r="C167" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="C168" s="1" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="D168" s="1" t="s">
         <x:v>733</x:v>
       </x:c>
-      <x:c r="C168" s="1" t="s">
+      <x:c r="E168" s="1" t="s">
         <x:v>734</x:v>
       </x:c>
-      <x:c r="D168" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
+        <x:v>735</x:v>
+      </x:c>
+      <x:c r="C169" s="1" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="D169" s="1" t="s">
         <x:v>737</x:v>
       </x:c>
-      <x:c r="C169" s="1" t="s">
+      <x:c r="E169" s="1" t="s">
         <x:v>738</x:v>
       </x:c>
-      <x:c r="D169" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="C170" s="1" t="s">
+        <x:v>740</x:v>
+      </x:c>
+      <x:c r="D170" s="1" t="s">
         <x:v>741</x:v>
       </x:c>
-      <x:c r="C170" s="1" t="s">
+      <x:c r="E170" s="1" t="s">
         <x:v>742</x:v>
       </x:c>
-      <x:c r="D170" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="C171" s="1" t="s">
+        <x:v>744</x:v>
+      </x:c>
+      <x:c r="D171" s="1" t="s">
         <x:v>745</x:v>
       </x:c>
-      <x:c r="C171" s="1" t="s">
+      <x:c r="E171" s="1" t="s">
         <x:v>746</x:v>
       </x:c>
-      <x:c r="D171" s="1" t="s">
+      <x:c r="F171" s="1" t="s">
         <x:v>747</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="C172" s="1" t="s">
         <x:v>749</x:v>
       </x:c>
-      <x:c r="C172" s="1" t="s">
+      <x:c r="D172" s="1" t="s">
         <x:v>750</x:v>
       </x:c>
-      <x:c r="D172" s="1" t="s">
+      <x:c r="E172" s="1" t="s">
         <x:v>751</x:v>
       </x:c>
-      <x:c r="E172" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
+        <x:v>752</x:v>
+      </x:c>
+      <x:c r="C173" s="1" t="s">
         <x:v>753</x:v>
       </x:c>
-      <x:c r="C173" s="1" t="s">
+      <x:c r="D173" s="1" t="s">
         <x:v>754</x:v>
       </x:c>
-      <x:c r="D173" s="1" t="s">
+      <x:c r="E173" s="1" t="s">
         <x:v>755</x:v>
       </x:c>
-      <x:c r="E173" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="C174" s="1" t="s">
         <x:v>757</x:v>
       </x:c>
-      <x:c r="C174" s="1" t="s">
+      <x:c r="D174" s="1" t="s">
         <x:v>758</x:v>
       </x:c>
-      <x:c r="D174" s="1" t="s">
+      <x:c r="E174" s="1" t="s">
         <x:v>759</x:v>
       </x:c>
-      <x:c r="E174" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="C175" s="1" t="s">
+        <x:v>761</x:v>
+      </x:c>
+      <x:c r="D175" s="1" t="s">
         <x:v>762</x:v>
       </x:c>
-      <x:c r="C175" s="1" t="s">
+      <x:c r="E175" s="1" t="s">
         <x:v>763</x:v>
       </x:c>
-      <x:c r="D175" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="C176" s="1" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="D176" s="1" t="s">
         <x:v>766</x:v>
       </x:c>
-      <x:c r="C176" s="1" t="s">
+      <x:c r="E176" s="1" t="s">
         <x:v>767</x:v>
       </x:c>
-      <x:c r="D176" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="C177" s="1" t="s">
         <x:v>769</x:v>
       </x:c>
-      <x:c r="C177" s="1" t="s">
+      <x:c r="D177" s="1" t="s">
         <x:v>770</x:v>
       </x:c>
-      <x:c r="D177" s="1" t="s">
+      <x:c r="E177" s="1" t="s">
         <x:v>771</x:v>
       </x:c>
-      <x:c r="E177" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="C178" s="1" t="s">
         <x:v>773</x:v>
       </x:c>
-      <x:c r="C178" s="1" t="s">
+      <x:c r="D178" s="1" t="s">
         <x:v>774</x:v>
       </x:c>
-      <x:c r="D178" s="1" t="s">
+      <x:c r="E178" s="1" t="s">
         <x:v>775</x:v>
       </x:c>
-      <x:c r="E178" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
+        <x:v>776</x:v>
+      </x:c>
+      <x:c r="C179" s="1" t="s">
         <x:v>777</x:v>
       </x:c>
-      <x:c r="C179" s="1" t="s">
+      <x:c r="D179" s="1" t="s">
         <x:v>778</x:v>
       </x:c>
-      <x:c r="D179" s="1" t="s">
+      <x:c r="E179" s="1" t="s">
         <x:v>779</x:v>
       </x:c>
-      <x:c r="E179" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
+        <x:v>780</x:v>
+      </x:c>
+      <x:c r="C180" s="1" t="s">
         <x:v>781</x:v>
       </x:c>
-      <x:c r="C180" s="1" t="s">
+      <x:c r="D180" s="1" t="s">
         <x:v>782</x:v>
       </x:c>
-      <x:c r="D180" s="1" t="s">
+      <x:c r="E180" s="1" t="s">
         <x:v>783</x:v>
       </x:c>
-      <x:c r="E180" s="1" t="s">
+      <x:c r="F180" s="1" t="s">
         <x:v>784</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="C182" s="1" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="D182" s="1" t="s">
         <x:v>789</x:v>
       </x:c>
-      <x:c r="C182" s="1" t="s">
+      <x:c r="E182" s="1" t="s">
         <x:v>790</x:v>
       </x:c>
-      <x:c r="D182" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="C183" s="1" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="D183" s="1" t="s">
         <x:v>793</x:v>
       </x:c>
-      <x:c r="C183" s="1" t="s">
+      <x:c r="E183" s="1" t="s">
         <x:v>794</x:v>
       </x:c>
-      <x:c r="D183" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="C184" s="1" t="s">
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="D184" s="1" t="s">
         <x:v>797</x:v>
       </x:c>
-      <x:c r="C184" s="1" t="s">
+      <x:c r="E184" s="1" t="s">
         <x:v>798</x:v>
       </x:c>
-      <x:c r="D184" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="C185" s="1" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="D185" s="1" t="s">
         <x:v>801</x:v>
       </x:c>
-      <x:c r="C185" s="1" t="s">
+      <x:c r="E185" s="1" t="s">
         <x:v>802</x:v>
       </x:c>
-      <x:c r="D185" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="C186" s="1" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="D186" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="E186" s="1" t="s">
         <x:v>805</x:v>
       </x:c>
-      <x:c r="C186" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="C189" s="1" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="D189" s="1" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="E189" s="1" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="F189" s="1" t="s">
         <x:v>818</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="C190" s="1" t="s">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="D190" s="1" t="s">
         <x:v>821</x:v>
       </x:c>
-      <x:c r="C190" s="1" t="s">
+      <x:c r="E190" s="1" t="s">
         <x:v>822</x:v>
       </x:c>
-      <x:c r="D190" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="C191" s="1" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="D191" s="1" t="s">
         <x:v>825</x:v>
       </x:c>
-      <x:c r="C191" s="1" t="s">
+      <x:c r="E191" s="1" t="s">
         <x:v>826</x:v>
       </x:c>
-      <x:c r="D191" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
+        <x:v>827</x:v>
+      </x:c>
+      <x:c r="C192" s="1" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="D192" s="1" t="s">
         <x:v>829</x:v>
       </x:c>
-      <x:c r="C192" s="1" t="s">
+      <x:c r="E192" s="1" t="s">
         <x:v>830</x:v>
       </x:c>
-      <x:c r="D192" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="C193" s="1" t="s">
+        <x:v>832</x:v>
+      </x:c>
+      <x:c r="D193" s="1" t="s">
         <x:v>833</x:v>
       </x:c>
-      <x:c r="C193" s="1" t="s">
+      <x:c r="E193" s="1" t="s">
         <x:v>834</x:v>
       </x:c>
-      <x:c r="D193" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="C194" s="1" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="D194" s="1" t="s">
         <x:v>837</x:v>
       </x:c>
-      <x:c r="C194" s="1" t="s">
+      <x:c r="E194" s="1" t="s">
         <x:v>838</x:v>
       </x:c>
-      <x:c r="D194" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="C195" s="1" t="s">
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="D195" s="1" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="E195" s="1" t="s">
         <x:v>842</x:v>
       </x:c>
-      <x:c r="C195" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
+        <x:v>843</x:v>
+      </x:c>
+      <x:c r="C196" s="1" t="s">
+        <x:v>844</x:v>
+      </x:c>
+      <x:c r="D196" s="1" t="s">
+        <x:v>845</x:v>
+      </x:c>
+      <x:c r="E196" s="1" t="s">
         <x:v>846</x:v>
       </x:c>
-      <x:c r="C196" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="C198" s="1" t="s">
+        <x:v>851</x:v>
+      </x:c>
+      <x:c r="D198" s="1" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="E198" s="1" t="s">
         <x:v>853</x:v>
       </x:c>
-      <x:c r="C198" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="C199" s="1" t="s">
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="D199" s="1" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="E199" s="1" t="s">
         <x:v>857</x:v>
       </x:c>
-      <x:c r="C199" s="1" t="s">
+      <x:c r="F199" s="1" t="s">
         <x:v>858</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="C200" s="1" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="D200" s="1" t="s">
         <x:v>861</x:v>
       </x:c>
-      <x:c r="C200" s="1" t="s">
+      <x:c r="E200" s="1" t="s">
         <x:v>862</x:v>
       </x:c>
-      <x:c r="D200" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>858</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="C201" s="1" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="D201" s="1" t="s">
         <x:v>865</x:v>
       </x:c>
-      <x:c r="C201" s="1" t="s">
+      <x:c r="E201" s="1" t="s">
         <x:v>866</x:v>
       </x:c>
-      <x:c r="D201" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>858</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="C202" s="1" t="s">
         <x:v>868</x:v>
       </x:c>
-      <x:c r="C202" s="1" t="s">
+      <x:c r="D202" s="1" t="s">
         <x:v>869</x:v>
       </x:c>
-      <x:c r="D202" s="1" t="s">
+      <x:c r="E202" s="1" t="s">
         <x:v>870</x:v>
       </x:c>
-      <x:c r="E202" s="1" t="s">
+      <x:c r="F202" s="1" t="s">
         <x:v>871</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>871</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>871</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>871</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>871</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="E207" s="1" t="s">
         <x:v>890</x:v>
       </x:c>
-      <x:c r="E207" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>871</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
+        <x:v>891</x:v>
+      </x:c>
+      <x:c r="C208" s="1" t="s">
         <x:v>892</x:v>
       </x:c>
-      <x:c r="C208" s="1" t="s">
+      <x:c r="D208" s="1" t="s">
         <x:v>893</x:v>
       </x:c>
-      <x:c r="D208" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E208" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>871</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
+        <x:v>894</x:v>
+      </x:c>
+      <x:c r="C209" s="1" t="s">
+        <x:v>895</x:v>
+      </x:c>
+      <x:c r="D209" s="1" t="s">
+        <x:v>896</x:v>
+      </x:c>
+      <x:c r="E209" s="1" t="s">
         <x:v>897</x:v>
       </x:c>
-      <x:c r="C209" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>871</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>871</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>871</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>871</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>871</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>871</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
+        <x:v>917</x:v>
+      </x:c>
+      <x:c r="C215" s="1" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="D215" s="1" t="s">
+        <x:v>919</x:v>
+      </x:c>
+      <x:c r="E215" s="1" t="s">
+        <x:v>920</x:v>
+      </x:c>
+      <x:c r="F215" s="1" t="s">
         <x:v>921</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>896</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
+        <x:v>922</x:v>
+      </x:c>
+      <x:c r="C216" s="1" t="s">
+        <x:v>923</x:v>
+      </x:c>
+      <x:c r="D216" s="1" t="s">
+        <x:v>924</x:v>
+      </x:c>
+      <x:c r="E216" s="1" t="s">
         <x:v>925</x:v>
       </x:c>
-      <x:c r="C216" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
+        <x:v>926</x:v>
+      </x:c>
+      <x:c r="C217" s="1" t="s">
+        <x:v>927</x:v>
+      </x:c>
+      <x:c r="D217" s="1" t="s">
+        <x:v>928</x:v>
+      </x:c>
+      <x:c r="E217" s="1" t="s">
         <x:v>929</x:v>
       </x:c>
-      <x:c r="C217" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
+        <x:v>930</x:v>
+      </x:c>
+      <x:c r="C218" s="1" t="s">
+        <x:v>931</x:v>
+      </x:c>
+      <x:c r="D218" s="1" t="s">
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="E218" s="1" t="s">
         <x:v>933</x:v>
       </x:c>
-      <x:c r="C218" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
+        <x:v>934</x:v>
+      </x:c>
+      <x:c r="C219" s="1" t="s">
+        <x:v>935</x:v>
+      </x:c>
+      <x:c r="D219" s="1" t="s">
+        <x:v>936</x:v>
+      </x:c>
+      <x:c r="E219" s="1" t="s">
         <x:v>937</x:v>
       </x:c>
-      <x:c r="C219" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
+        <x:v>938</x:v>
+      </x:c>
+      <x:c r="C220" s="1" t="s">
+        <x:v>939</x:v>
+      </x:c>
+      <x:c r="D220" s="1" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="E220" s="1" t="s">
         <x:v>941</x:v>
       </x:c>
-      <x:c r="C220" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
+        <x:v>946</x:v>
+      </x:c>
+      <x:c r="C222" s="1" t="s">
+        <x:v>947</x:v>
+      </x:c>
+      <x:c r="D222" s="1" t="s">
+        <x:v>948</x:v>
+      </x:c>
+      <x:c r="E222" s="1" t="s">
         <x:v>949</x:v>
       </x:c>
-      <x:c r="C222" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
+        <x:v>950</x:v>
+      </x:c>
+      <x:c r="C223" s="1" t="s">
+        <x:v>951</x:v>
+      </x:c>
+      <x:c r="D223" s="1" t="s">
+        <x:v>952</x:v>
+      </x:c>
+      <x:c r="E223" s="1" t="s">
         <x:v>953</x:v>
       </x:c>
-      <x:c r="C223" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
+        <x:v>954</x:v>
+      </x:c>
+      <x:c r="C224" s="1" t="s">
+        <x:v>955</x:v>
+      </x:c>
+      <x:c r="D224" s="1" t="s">
+        <x:v>956</x:v>
+      </x:c>
+      <x:c r="E224" s="1" t="s">
         <x:v>957</x:v>
       </x:c>
-      <x:c r="C224" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
+        <x:v>958</x:v>
+      </x:c>
+      <x:c r="C225" s="1" t="s">
+        <x:v>959</x:v>
+      </x:c>
+      <x:c r="D225" s="1" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="E225" s="1" t="s">
         <x:v>961</x:v>
       </x:c>
-      <x:c r="C225" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
+        <x:v>962</x:v>
+      </x:c>
+      <x:c r="C226" s="1" t="s">
+        <x:v>963</x:v>
+      </x:c>
+      <x:c r="D226" s="1" t="s">
+        <x:v>964</x:v>
+      </x:c>
+      <x:c r="E226" s="1" t="s">
         <x:v>965</x:v>
       </x:c>
-      <x:c r="C226" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
+        <x:v>966</x:v>
+      </x:c>
+      <x:c r="C227" s="1" t="s">
+        <x:v>967</x:v>
+      </x:c>
+      <x:c r="D227" s="1" t="s">
+        <x:v>968</x:v>
+      </x:c>
+      <x:c r="E227" s="1" t="s">
         <x:v>969</x:v>
       </x:c>
-      <x:c r="C227" s="1" t="s">
+      <x:c r="F227" s="1" t="s">
         <x:v>970</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>945</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
+        <x:v>971</x:v>
+      </x:c>
+      <x:c r="C228" s="1" t="s">
+        <x:v>972</x:v>
+      </x:c>
+      <x:c r="D228" s="1" t="s">
         <x:v>973</x:v>
       </x:c>
-      <x:c r="C228" s="1" t="s">
+      <x:c r="E228" s="1" t="s">
         <x:v>974</x:v>
       </x:c>
-      <x:c r="D228" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>970</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
+        <x:v>975</x:v>
+      </x:c>
+      <x:c r="C229" s="1" t="s">
+        <x:v>976</x:v>
+      </x:c>
+      <x:c r="D229" s="1" t="s">
         <x:v>977</x:v>
       </x:c>
-      <x:c r="C229" s="1" t="s">
+      <x:c r="E229" s="1" t="s">
         <x:v>978</x:v>
       </x:c>
-      <x:c r="D229" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>970</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
+        <x:v>979</x:v>
+      </x:c>
+      <x:c r="C230" s="1" t="s">
+        <x:v>980</x:v>
+      </x:c>
+      <x:c r="D230" s="1" t="s">
         <x:v>981</x:v>
       </x:c>
-      <x:c r="C230" s="1" t="s">
+      <x:c r="E230" s="1" t="s">
         <x:v>982</x:v>
       </x:c>
-      <x:c r="D230" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>970</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
+        <x:v>983</x:v>
+      </x:c>
+      <x:c r="C231" s="1" t="s">
+        <x:v>984</x:v>
+      </x:c>
+      <x:c r="D231" s="1" t="s">
+        <x:v>985</x:v>
+      </x:c>
+      <x:c r="E231" s="1" t="s">
         <x:v>986</x:v>
       </x:c>
-      <x:c r="C231" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F231" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>970</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
+        <x:v>987</x:v>
+      </x:c>
+      <x:c r="C232" s="1" t="s">
+        <x:v>988</x:v>
+      </x:c>
+      <x:c r="D232" s="1" t="s">
+        <x:v>989</x:v>
+      </x:c>
+      <x:c r="E232" s="1" t="s">
         <x:v>990</x:v>
       </x:c>
-      <x:c r="C232" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>970</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
+        <x:v>991</x:v>
+      </x:c>
+      <x:c r="C233" s="1" t="s">
+        <x:v>992</x:v>
+      </x:c>
+      <x:c r="D233" s="1" t="s">
+        <x:v>993</x:v>
+      </x:c>
+      <x:c r="E233" s="1" t="s">
         <x:v>994</x:v>
       </x:c>
-      <x:c r="C233" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F233" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>970</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
+        <x:v>995</x:v>
+      </x:c>
+      <x:c r="C234" s="1" t="s">
+        <x:v>996</x:v>
+      </x:c>
+      <x:c r="D234" s="1" t="s">
+        <x:v>997</x:v>
+      </x:c>
+      <x:c r="E234" s="1" t="s">
         <x:v>998</x:v>
       </x:c>
-      <x:c r="C234" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>970</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
+        <x:v>999</x:v>
+      </x:c>
+      <x:c r="C235" s="1" t="s">
+        <x:v>1000</x:v>
+      </x:c>
+      <x:c r="D235" s="1" t="s">
+        <x:v>1001</x:v>
+      </x:c>
+      <x:c r="E235" s="1" t="s">
         <x:v>1002</x:v>
       </x:c>
-      <x:c r="C235" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F235" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>970</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6" ht="15" customHeight="1">
       <x:c r="A236" s="1">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
+        <x:v>1003</x:v>
+      </x:c>
+      <x:c r="C236" s="1" t="s">
+        <x:v>1004</x:v>
+      </x:c>
+      <x:c r="D236" s="1" t="s">
+        <x:v>1005</x:v>
+      </x:c>
+      <x:c r="E236" s="1" t="s">
         <x:v>1006</x:v>
       </x:c>
-      <x:c r="C236" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F236" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>970</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6" ht="15" customHeight="1">
       <x:c r="A237" s="1">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
+        <x:v>1007</x:v>
+      </x:c>
+      <x:c r="C237" s="1" t="s">
+        <x:v>1008</x:v>
+      </x:c>
+      <x:c r="D237" s="1" t="s">
+        <x:v>1009</x:v>
+      </x:c>
+      <x:c r="E237" s="1" t="s">
         <x:v>1010</x:v>
       </x:c>
-      <x:c r="C237" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>970</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6" ht="15" customHeight="1">
       <x:c r="A238" s="1">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
+        <x:v>1011</x:v>
+      </x:c>
+      <x:c r="C238" s="1" t="s">
+        <x:v>1012</x:v>
+      </x:c>
+      <x:c r="D238" s="1" t="s">
+        <x:v>1013</x:v>
+      </x:c>
+      <x:c r="E238" s="1" t="s">
         <x:v>1014</x:v>
       </x:c>
-      <x:c r="C238" s="1" t="s">
+      <x:c r="F238" s="1" t="s">
         <x:v>1015</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>985</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6" ht="15" customHeight="1">
       <x:c r="A239" s="1">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
+        <x:v>1016</x:v>
+      </x:c>
+      <x:c r="C239" s="1" t="s">
+        <x:v>1017</x:v>
+      </x:c>
+      <x:c r="D239" s="1" t="s">
         <x:v>1018</x:v>
       </x:c>
-      <x:c r="C239" s="1" t="s">
+      <x:c r="E239" s="1" t="s">
         <x:v>1019</x:v>
       </x:c>
-      <x:c r="D239" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F239" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6" ht="15" customHeight="1">
       <x:c r="A240" s="1">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
+        <x:v>1020</x:v>
+      </x:c>
+      <x:c r="C240" s="1" t="s">
+        <x:v>1021</x:v>
+      </x:c>
+      <x:c r="D240" s="1" t="s">
         <x:v>1022</x:v>
       </x:c>
-      <x:c r="C240" s="1" t="s">
+      <x:c r="E240" s="1" t="s">
         <x:v>1023</x:v>
       </x:c>
-      <x:c r="D240" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F240" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6" ht="15" customHeight="1">
       <x:c r="A241" s="1">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
+        <x:v>1024</x:v>
+      </x:c>
+      <x:c r="C241" s="1" t="s">
+        <x:v>1025</x:v>
+      </x:c>
+      <x:c r="D241" s="1" t="s">
         <x:v>1026</x:v>
       </x:c>
-      <x:c r="C241" s="1" t="s">
+      <x:c r="E241" s="1" t="s">
         <x:v>1027</x:v>
       </x:c>
-      <x:c r="D241" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F241" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6" ht="15" customHeight="1">
       <x:c r="A242" s="1">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
+        <x:v>1028</x:v>
+      </x:c>
+      <x:c r="C242" s="1" t="s">
+        <x:v>1029</x:v>
+      </x:c>
+      <x:c r="D242" s="1" t="s">
+        <x:v>1030</x:v>
+      </x:c>
+      <x:c r="E242" s="1" t="s">
         <x:v>1031</x:v>
       </x:c>
-      <x:c r="C242" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F242" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6" ht="15" customHeight="1">
       <x:c r="A243" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
+        <x:v>1032</x:v>
+      </x:c>
+      <x:c r="C243" s="1" t="s">
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="D243" s="1" t="s">
+        <x:v>1034</x:v>
+      </x:c>
+      <x:c r="E243" s="1" t="s">
         <x:v>1035</x:v>
       </x:c>
-      <x:c r="C243" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6" ht="15" customHeight="1">
       <x:c r="A244" s="1">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
+        <x:v>1036</x:v>
+      </x:c>
+      <x:c r="C244" s="1" t="s">
+        <x:v>1037</x:v>
+      </x:c>
+      <x:c r="D244" s="1" t="s">
+        <x:v>1038</x:v>
+      </x:c>
+      <x:c r="E244" s="1" t="s">
         <x:v>1039</x:v>
       </x:c>
-      <x:c r="C244" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F244" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6" ht="15" customHeight="1">
       <x:c r="A245" s="1">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
+        <x:v>1040</x:v>
+      </x:c>
+      <x:c r="C245" s="1" t="s">
+        <x:v>1041</x:v>
+      </x:c>
+      <x:c r="D245" s="1" t="s">
+        <x:v>1042</x:v>
+      </x:c>
+      <x:c r="E245" s="1" t="s">
         <x:v>1043</x:v>
       </x:c>
-      <x:c r="C245" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6" ht="15" customHeight="1">
       <x:c r="A246" s="1">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
+        <x:v>1044</x:v>
+      </x:c>
+      <x:c r="C246" s="1" t="s">
+        <x:v>1045</x:v>
+      </x:c>
+      <x:c r="D246" s="1" t="s">
+        <x:v>1046</x:v>
+      </x:c>
+      <x:c r="E246" s="1" t="s">
         <x:v>1047</x:v>
       </x:c>
-      <x:c r="C246" s="1" t="s">
+      <x:c r="F246" s="1" t="s">
         <x:v>1048</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1030</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6" ht="15" customHeight="1">
       <x:c r="A247" s="1">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
+        <x:v>1049</x:v>
+      </x:c>
+      <x:c r="C247" s="1" t="s">
+        <x:v>1050</x:v>
+      </x:c>
+      <x:c r="D247" s="1" t="s">
         <x:v>1051</x:v>
       </x:c>
-      <x:c r="C247" s="1" t="s">
+      <x:c r="E247" s="1" t="s">
         <x:v>1052</x:v>
       </x:c>
-      <x:c r="D247" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F247" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6" ht="15" customHeight="1">
       <x:c r="A248" s="1">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
+        <x:v>1053</x:v>
+      </x:c>
+      <x:c r="C248" s="1" t="s">
+        <x:v>1054</x:v>
+      </x:c>
+      <x:c r="D248" s="1" t="s">
         <x:v>1055</x:v>
       </x:c>
-      <x:c r="C248" s="1" t="s">
+      <x:c r="E248" s="1" t="s">
         <x:v>1056</x:v>
       </x:c>
-      <x:c r="D248" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F248" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6" ht="15" customHeight="1">
       <x:c r="A249" s="1">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
+        <x:v>1057</x:v>
+      </x:c>
+      <x:c r="C249" s="1" t="s">
+        <x:v>1058</x:v>
+      </x:c>
+      <x:c r="D249" s="1" t="s">
+        <x:v>1059</x:v>
+      </x:c>
+      <x:c r="E249" s="1" t="s">
         <x:v>1060</x:v>
       </x:c>
-      <x:c r="C249" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F249" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6" ht="15" customHeight="1">
       <x:c r="A250" s="1">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
-        <x:v>1064</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="C250" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="D250" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="E250" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="F250" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6" ht="15" customHeight="1">
       <x:c r="A251" s="1">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="C251" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="D251" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="E251" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="F251" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6" ht="15" customHeight="1">
       <x:c r="A252" s="1">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="C252" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="D252" s="1" t="s">
-        <x:v>1074</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="E252" s="1" t="s">
-        <x:v>1075</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="F252" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1071</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A253" s="1">
-[...19 lines deleted...]
-      <x:c r="A254" s="2" t="s">
+      <x:c r="A253" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B254" s="2" t="s">
+      <x:c r="B253" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C254" s="2" t="s">
+      <x:c r="C253" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D254" s="2" t="s">
+      <x:c r="D253" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E254" s="2" t="s">
+      <x:c r="E253" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F254" s="2" t="s">
+      <x:c r="F253" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A254:F254"/>
+    <x:mergeCell ref="A253:F253"/>
   </x:mergeCells>
 </x:worksheet>
 </file>