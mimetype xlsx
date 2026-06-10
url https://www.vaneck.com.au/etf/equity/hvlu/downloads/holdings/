--- v1 (2026-05-21)
+++ v2 (2026-06-10)
@@ -1,3264 +1,3297 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc0afd5befd94746" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5819a03b12d941fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HVLU_asat_20260520" sheetId="1" r:id="Re6458046d4464fb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HVLU_asat_20260609" sheetId="1" r:id="R6de04c13a7144a46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1269" uniqueCount="1072">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 20/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1279" uniqueCount="1083">
+  <x:si>
+    <x:t>All Fund Holdings as at 09/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MU US</x:t>
   </x:si>
   <x:si>
-    <x:t>10,010</x:t>
-[...35 lines deleted...]
-    <x:t>4.66%</x:t>
+    <x:t>14,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,762,172.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verizon Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,559,106.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,675</x:t>
-[...17 lines deleted...]
-    <x:t>$1,911,903.97</x:t>
+    <x:t>7,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,309,195.98</x:t>
   </x:si>
   <x:si>
     <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Toyota Motor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>7203 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>54,197</x:t>
-[...5 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>80,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,008,961.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>T US</x:t>
   </x:si>
   <x:si>
-    <x:t>40,134</x:t>
-[...2 lines deleted...]
-    <x:t>$1,414,943.27</x:t>
+    <x:t>58,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,891,464.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comcast Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMCSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,678,328.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,639,048.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Motors Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,402,231.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pfizer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,345,190.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shell Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,313,766.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8058 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,148,336.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Nokia Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>NOKIA FH</x:t>
   </x:si>
   <x:si>
-    <x:t>70,291</x:t>
-[...32 lines deleted...]
-    <x:t>$1,151,116.57</x:t>
+    <x:t>58,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,145,034.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citigroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,106,665.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hsbc Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSBA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,083,894.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cvs Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,063,514.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsui &amp; Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>8031 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>21,457</x:t>
-[...119 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>24,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,056,227.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kioxia Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285A JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,049,054.91</x:t>
   </x:si>
   <x:si>
     <x:t>Totalenergies Se</x:t>
   </x:si>
   <x:si>
     <x:t>TTE FP</x:t>
   </x:si>
   <x:si>
-    <x:t>6,292</x:t>
-[...5 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>7,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$943,511.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNP FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$915,275.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanofi Sa/France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$908,330.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renesas Electronics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6723 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$894,895.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Sumitomo Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8053 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>12,604</x:t>
-[...47 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>15,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$881,347.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$847,190.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$845,710.86</x:t>
   </x:si>
   <x:si>
     <x:t>Archer-Daniels-Midland Co</x:t>
   </x:si>
   <x:si>
     <x:t>ADM US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,273</x:t>
-[...17 lines deleted...]
-    <x:t>$701,174.50</x:t>
+    <x:t>7,431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$845,597.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Santander Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAN SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$828,746.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itochu Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8001 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$827,380.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$797,208.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercedes-Benz Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MBG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$791,743.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraft Heinz Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford Motor Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$756,335.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$754,513.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ck Hutchison Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$734,133.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cigna Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$699,635.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>STMPA FP</x:t>
   </x:si>
   <x:si>
-    <x:t>8,177</x:t>
-[...32 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>6,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$698,610.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Ahold Delhaize Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AD NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$672,538.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Ufj Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8306 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$666,390.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honda Motor Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7267 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$654,093.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Marubeni Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8002 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>13,618</x:t>
-[...146 lines deleted...]
-    <x:t>$507,315.98</x:t>
+    <x:t>14,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$641,000.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vodafone Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOD LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>299,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$626,768.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$609,576.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panasonic Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6752 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$601,948.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cie De Saint-Gobain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$599,557.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accenture Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$597,622.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Post Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$596,369.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$593,637.11</x:t>
   </x:si>
   <x:si>
     <x:t>Canon Inc</x:t>
   </x:si>
   <x:si>
     <x:t>7751 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>13,247</x:t>
-[...5 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>14,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$579,974.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tdk Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6762 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$578,722.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcelormittal Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MT NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$574,281.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$569,044.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elevance Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$563,579.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyocera Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6971 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$554,357.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Komatsu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6301 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$553,446.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capital One Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$549,461.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Volkswagen Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOW3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$547,184.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujifilm Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4901 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$544,907.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8316 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$533,408.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Bilbao Vizcaya Argentaria Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBVA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$529,195.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unicredit Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$525,096.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aercap Holdings Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$509,612.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,959.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$497,202.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kddi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9433 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$486,727.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9022 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$470,218.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayer Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$466,575.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayerische Motoren Werke Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMW GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$466,461.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognizant Technology Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$466,347.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Hung Kai Properties Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$466,006.27</x:t>
   </x:si>
   <x:si>
     <x:t>Telefonaktiebolaget Lm Ericsson</x:t>
   </x:si>
   <x:si>
     <x:t>ERICB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>27,609</x:t>
-[...200 lines deleted...]
-    <x:t>$422,794.42</x:t>
+    <x:t>27,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$464,753.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keurig Dr Pepper Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$462,818.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Bank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$461,110.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENEL IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$454,165.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$446,764.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPQ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$443,463.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pg&amp;E Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$419,895.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$419,212.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carrefour Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$418,301.25</x:t>
   </x:si>
   <x:si>
     <x:t>Engie Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ENGI FP</x:t>
   </x:si>
   <x:si>
-    <x:t>9,542</x:t>
-[...110 lines deleted...]
-    <x:t>$382,119.58</x:t>
+    <x:t>9,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$418,073.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daimler Truck Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$411,697.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Societe Generale Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$409,306.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orange Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$396,213.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mizuho Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8411 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$394,847.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bunge Global Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$392,000.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natwest Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$390,634.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujitsu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6702 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$389,951.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asahi Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$388,699.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capgemini Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$380,273.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Toyota Tsusho Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8015 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>5,990</x:t>
-[...11 lines deleted...]
-    <x:t>AER US</x:t>
+    <x:t>7,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,249.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medtronic Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,135.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Yusen Kk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9101 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,101.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ing Groep Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$366,611.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$357,958.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Estate Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8802 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLOY LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$353,290.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stellantis Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STLAM IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$352,037.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,102.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui Osk Lines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9104 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,963.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Telegraph &amp; Telephone Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9432 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>266,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,117.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intesa Sanpaolo Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISP IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$342,132.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Steel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5401 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$341,563.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wh Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>288 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$338,716.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,212.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Horton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,098.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rwe Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RWE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$322,435.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoom Video Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,822.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Twilio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWLO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$306,268.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repsol Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REP SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,902.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Truist Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,680.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,338.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roper Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$292,719.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nutrien Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$288,734.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jardine Matheson Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JM SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$288,051.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubota Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$285,205.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henkel Ag &amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEN3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$283,156.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centene Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,814.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kirin Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$280,878.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cie Generale Des Etablissements Micheli</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ML FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,829.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa House Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1925 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,933.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,567.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Takeda Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,087.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pernod Ricard Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,028.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edison International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,231.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Becton Dickinson &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,117.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metlife Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MET US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,523.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3i Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$257,766.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gen Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$254,920.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teva Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEVA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$253,098.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teledyne Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,984.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omnicom Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$251,846.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bridgestone Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5108 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,688.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devon Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$237,955.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236,475.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denso Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6902 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236,247.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,312.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manulife Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$233,743.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui Fudosan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8801 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,832.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kansai Electric Power Co Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,317.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magna International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,204.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta Air Lines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAL US</x:t>
   </x:si>
   <x:si>
     <x:t>1,948</x:t>
   </x:si>
   <x:si>
-    <x:t>$373,909.98</x:t>
-[...608 lines deleted...]
-    <x:t>$225,297.55</x:t>
+    <x:t>$224,634.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F5 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFIV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,951.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American International Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$222,585.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,739.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzuki Motor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7269 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,055.96</x:t>
   </x:si>
   <x:si>
     <x:t>Standard Chartered Plc</x:t>
   </x:si>
   <x:si>
     <x:t>STAN LN</x:t>
   </x:si>
   <x:si>
-    <x:t>6,267</x:t>
-[...131 lines deleted...]
-    <x:t>$197,123.70</x:t>
+    <x:t>6,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,843.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publicis Groupe Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUB FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,606.04</x:t>
   </x:si>
   <x:si>
     <x:t>Bt Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BT/A LN</x:t>
   </x:si>
   <x:si>
-    <x:t>44,531</x:t>
-[...80 lines deleted...]
-    <x:t>$173,614.39</x:t>
+    <x:t>55,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,873.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chubu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$205,279.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ck Asset Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1113 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,294.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lennar Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,072.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ss&amp;C Technologies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,339.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royalty Pharma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RPRX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,484.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Orix Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8591 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>3,259</x:t>
-[...92 lines deleted...]
-    <x:t>$151,317.86</x:t>
+    <x:t>3,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,865.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smurfit Westrock Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$177,840.65</x:t>
   </x:si>
   <x:si>
     <x:t>Nn Group Nv</x:t>
   </x:si>
   <x:si>
     <x:t>NN NA</x:t>
   </x:si>
   <x:si>
-    <x:t>1,215</x:t>
-[...2 lines deleted...]
-    <x:t>$148,052.68</x:t>
+    <x:t>1,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,905.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Lufthansa Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,969.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workday Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDAY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,628.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sse Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,172.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asahi Kasei Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3407 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$169,870.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amcor Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMCR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,049.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fiserv Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,707.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Post Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6178 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,479.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,519.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Subaru Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7270 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,307.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresenius Se &amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,599.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgi Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIB/A CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,574.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erste Group Bank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBS AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,451.11</x:t>
   </x:si>
   <x:si>
     <x:t>Japan Post Bank Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>7182 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>5,496</x:t>
-[...38 lines deleted...]
-    <x:t>$144,694.21</x:t>
+    <x:t>5,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,971.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telefonica Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEF SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,174.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rogers Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCI/B CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,718.60</x:t>
   </x:si>
   <x:si>
     <x:t>Inpex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>1605 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>4,042</x:t>
-[...29 lines deleted...]
-    <x:t>$138,350.42</x:t>
+    <x:t>4,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,352.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Payments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,010.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sompo Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8630 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,669.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nidec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6594 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,441.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,872.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8604 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,595.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,025.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Leumi Le-Israel Bm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUMI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,798.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Porsche Automobil Holding Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAH3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,684.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondback Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FANG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,748.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sekisui House Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1928 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,179.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Chemical Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4188 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,951.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eneos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,154.83</x:t>
   </x:si>
   <x:si>
     <x:t>Equinor Asa</x:t>
   </x:si>
   <x:si>
     <x:t>EQNR NO</x:t>
   </x:si>
   <x:si>
-    <x:t>2,400</x:t>
-[...41 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>2,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,219.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fairfax Financial Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFH CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,145.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Bancshares Inc/Oh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBAN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,551.27</x:t>
   </x:si>
   <x:si>
     <x:t>Otsuka Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>4578 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,322</x:t>
-[...125 lines deleted...]
-    <x:t>$121,371.48</x:t>
+    <x:t>1,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,477.20</x:t>
   </x:si>
   <x:si>
     <x:t>Commerzbank Ag</x:t>
   </x:si>
   <x:si>
     <x:t>CBK GR</x:t>
   </x:si>
   <x:si>
-    <x:t>2,051</x:t>
-[...65 lines deleted...]
-    <x:t>$109,616.82</x:t>
+    <x:t>2,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jfe Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5411 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,249.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abn Amro Bank Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,338.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synchrony Financial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,858.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Mills Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,720.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citizens Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,606.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sino Land Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,467.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danske Bank A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DANSKE DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,556.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bouygues Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,873.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M&amp;T Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,759.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Paper Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,304.37</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Hapoalim Bm</x:t>
   </x:si>
   <x:si>
     <x:t>POLI IT</x:t>
   </x:si>
   <x:si>
-    <x:t>2,959</x:t>
-[...152 lines deleted...]
-    <x:t>$100,381.02</x:t>
+    <x:t>3,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,383.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Everest Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alstom Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,586.96</x:t>
   </x:si>
   <x:si>
     <x:t>Osaka Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9532 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,932</x:t>
-[...101 lines deleted...]
-    <x:t>$90,119.02</x:t>
+    <x:t>2,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,765.29</x:t>
   </x:si>
   <x:si>
     <x:t>Sumitomo Mitsui Trust Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8309 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,777</x:t>
-[...23 lines deleted...]
-    <x:t>$87,320.29</x:t>
+    <x:t>2,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,854.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,829.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eversource Energy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,602.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eiffage Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FGR FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,780.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,438.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banca Monte Dei Paschi Di Siena Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMPS IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,527.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Labcorp Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,958.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Philips Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,389.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresenius Medical Care Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FME GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,746.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
-    <x:t>Publicis Groupe Sa</x:t>
-[...8 lines deleted...]
-    <x:t>$83,868.53</x:t>
+    <x:t>Dsm-Firmenich Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSFIR NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,176.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Okta Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,265.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Annaly Capital Management Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NLY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,890.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regions Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,776.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,385.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boc Hong Kong Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2388 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coeur Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,677.52</x:t>
   </x:si>
   <x:si>
     <x:t>Aib Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AIBG ID</x:t>
   </x:si>
   <x:si>
-    <x:t>5,085</x:t>
-[...53 lines deleted...]
-    <x:t>$76,965.00</x:t>
+    <x:t>5,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,222.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Principal Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,880.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shionogi &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,766.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,831.16</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Ireland Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BIRG ID</x:t>
   </x:si>
   <x:si>
-    <x:t>2,738</x:t>
-[...11 lines deleted...]
-    <x:t>$75,099.18</x:t>
+    <x:t>3,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,276.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptiv Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APTV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,049.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5201 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,975.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expand Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,405.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boliden Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOL SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ryanair Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RYA ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,292.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,836.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,698.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fidelity National Information Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,242.70</x:t>
   </x:si>
   <x:si>
     <x:t>Banco De Sabadell Sa</x:t>
   </x:si>
   <x:si>
     <x:t>SAB SM</x:t>
   </x:si>
   <x:si>
-    <x:t>14,149</x:t>
-[...227 lines deleted...]
-    <x:t>$57,933.66</x:t>
+    <x:t>16,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,787.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Bpm Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAMI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,673.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bper Banca Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPE IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,104.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Consolidated Airlines Gro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,346.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keycorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,777.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svenska Handelsbanken Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHBA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,436.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renault Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RNO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,411.43</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
-    <x:t>Bouygues Sa</x:t>
-[...106 lines deleted...]
-  <x:si>
     <x:t>Aegon Nv</x:t>
   </x:si>
   <x:si>
     <x:t>AGN NA</x:t>
   </x:si>
   <x:si>
-    <x:t>4,320</x:t>
-[...2 lines deleted...]
-    <x:t>$51,683.17</x:t>
+    <x:t>5,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,020.49</x:t>
   </x:si>
   <x:si>
     <x:t>Israel Discount Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DSCT IT</x:t>
   </x:si>
   <x:si>
-    <x:t>3,217</x:t>
-[...2 lines deleted...]
-    <x:t>$48,884.44</x:t>
+    <x:t>4,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,629.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Citizens Bancshares Inc/Nc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCNCA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,124.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Check Point Software Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHKP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,416.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corebridge Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRBG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,595.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cooper Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,342.86</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
-    <x:t>Merck Kgaa</x:t>
-[...92 lines deleted...]
-    <x:t>$40,674.84</x:t>
+    <x:t>Raiffeisen Bank International Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBI AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,318.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Metal Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5713 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,674.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pinnacle Financial Partners Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNFP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,145.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omv Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,388.14</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
-    <x:t>First Citizens Bancshares Inc/Nc</x:t>
-[...53 lines deleted...]
-    <x:t>$33,584.73</x:t>
+    <x:t>Whitecap Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WCP CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,507.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idemitsu Kosan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5019 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,458.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-594,525.67</x:t>
-[...2 lines deleted...]
-    <x:t>-0.64%</x:t>
+    <x:t>$-1,883,138.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.68%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -3283,62 +3316,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3660bc2140604d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7f743ef72b8f41e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re6458046d4464fb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9a661ca766b4744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd434e46dea44425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6de04c13a7144a46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F253"/>
+  <x:dimension ref="A1:F255"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
-    <x:col min="3" max="3" width="16" customWidth="1"/>
+    <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
-    <x:col min="5" max="5" width="20" customWidth="1"/>
+    <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6" ht="15" customHeight="1">
       <x:c r="A2" s="2" t="s">
@@ -3495,4896 +3528,4936 @@
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
         <x:v>380</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
         <x:v>405</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
         <x:v>418</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
         <x:v>427</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
         <x:v>439</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="D104" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="E104" s="1" t="s">
+      <x:c r="F104" s="1" t="s">
         <x:v>464</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
         <x:v>487</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
         <x:v>496</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
         <x:v>517</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
         <x:v>538</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="E128" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="F128" s="1" t="s">
         <x:v>563</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="C132" s="1" t="s">
+      <x:c r="D132" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
-      <x:c r="D132" s="1" t="s">
+      <x:c r="E132" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
-      <x:c r="E132" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="C133" s="1" t="s">
+      <x:c r="D133" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="D133" s="1" t="s">
+      <x:c r="E133" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
-      <x:c r="E133" s="1" t="s">
+      <x:c r="F133" s="1" t="s">
         <x:v>588</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="E135" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="F135" s="1" t="s">
         <x:v>593</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
-      <x:c r="C138" s="1" t="s">
+      <x:c r="D138" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="D138" s="1" t="s">
+      <x:c r="E138" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="E138" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
+      <x:c r="D139" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="D139" s="1" t="s">
+      <x:c r="E139" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="E139" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="C140" s="1" t="s">
+      <x:c r="E140" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="D140" s="1" t="s">
+      <x:c r="F140" s="1" t="s">
         <x:v>618</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="C141" s="1" t="s">
+      <x:c r="D141" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="D141" s="1" t="s">
+      <x:c r="E141" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="E141" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="C142" s="1" t="s">
+      <x:c r="D142" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="D142" s="1" t="s">
+      <x:c r="E142" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="E142" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="C143" s="1" t="s">
+      <x:c r="E143" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="D143" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="C144" s="1" t="s">
+      <x:c r="D144" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="D144" s="1" t="s">
+      <x:c r="E144" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="E144" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="C145" s="1" t="s">
+      <x:c r="D145" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="D145" s="1" t="s">
+      <x:c r="E145" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="E145" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
-      <x:c r="C146" s="1" t="s">
+      <x:c r="D146" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
-      <x:c r="D146" s="1" t="s">
+      <x:c r="E146" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="E146" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
-      <x:c r="C147" s="1" t="s">
+      <x:c r="D147" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="D147" s="1" t="s">
+      <x:c r="E147" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
-      <x:c r="E147" s="1" t="s">
+      <x:c r="F147" s="1" t="s">
         <x:v>647</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="C150" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="D150" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="E150" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="F150" s="1" t="s">
         <x:v>656</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="D153" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="E153" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="F153" s="1" t="s">
         <x:v>669</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="D155" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="E155" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="F155" s="1" t="s">
         <x:v>678</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="D161" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="E161" s="1" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="F161" s="1" t="s">
         <x:v>703</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="D167" s="1" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="E167" s="1" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="F167" s="1" t="s">
         <x:v>728</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="E171" s="1" t="s">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="F171" s="1" t="s">
         <x:v>745</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>810</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>810</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="C188" s="1" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="D188" s="1" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="E188" s="1" t="s">
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="F188" s="1" t="s">
         <x:v>810</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>810</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>810</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>810</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>810</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="F194" s="1" t="s">
         <x:v>838</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
+        <x:v>876</x:v>
+      </x:c>
+      <x:c r="D203" s="1" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="E203" s="1" t="s">
         <x:v>873</x:v>
       </x:c>
-      <x:c r="D203" s="1" t="s">
+      <x:c r="F203" s="1" t="s">
         <x:v>874</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>871</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
         <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
         <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
         <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
         <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="E220" s="1" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
+        <x:v>946</x:v>
+      </x:c>
+      <x:c r="C221" s="1" t="s">
+        <x:v>947</x:v>
+      </x:c>
+      <x:c r="D221" s="1" t="s">
+        <x:v>948</x:v>
+      </x:c>
+      <x:c r="E221" s="1" t="s">
+        <x:v>949</x:v>
+      </x:c>
+      <x:c r="F221" s="1" t="s">
         <x:v>942</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="E225" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="E226" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="E227" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="E228" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>977</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
+        <x:v>980</x:v>
+      </x:c>
+      <x:c r="E229" s="1" t="s">
+        <x:v>981</x:v>
+      </x:c>
+      <x:c r="F229" s="1" t="s">
         <x:v>977</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>970</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
+        <x:v>984</x:v>
+      </x:c>
+      <x:c r="E230" s="1" t="s">
         <x:v>981</x:v>
       </x:c>
-      <x:c r="E230" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>977</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="E231" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="F231" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>977</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="E232" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>977</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="D233" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="E233" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="F233" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>977</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="C234" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="D234" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="E234" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>977</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
-        <x:v>999</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="C235" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="D235" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="E235" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="F235" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>977</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6" ht="15" customHeight="1">
       <x:c r="A236" s="1">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
-        <x:v>1003</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="C236" s="1" t="s">
-        <x:v>1004</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="D236" s="1" t="s">
-        <x:v>1005</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E236" s="1" t="s">
-        <x:v>1006</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="F236" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>977</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6" ht="15" customHeight="1">
       <x:c r="A237" s="1">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="C237" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="D237" s="1" t="s">
-        <x:v>1009</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="E237" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>977</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6" ht="15" customHeight="1">
       <x:c r="A238" s="1">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="C238" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="D238" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="E238" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="F238" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>977</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6" ht="15" customHeight="1">
       <x:c r="A239" s="1">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="C239" s="1" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="D239" s="1" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="E239" s="1" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="F239" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>977</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6" ht="15" customHeight="1">
       <x:c r="A240" s="1">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="C240" s="1" t="s">
         <x:v>1021</x:v>
       </x:c>
       <x:c r="D240" s="1" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="E240" s="1" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="F240" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>977</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6" ht="15" customHeight="1">
       <x:c r="A241" s="1">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="C241" s="1" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="D241" s="1" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="E241" s="1" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="F241" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1028</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6" ht="15" customHeight="1">
       <x:c r="A242" s="1">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
+        <x:v>1029</x:v>
+      </x:c>
+      <x:c r="C242" s="1" t="s">
+        <x:v>1030</x:v>
+      </x:c>
+      <x:c r="D242" s="1" t="s">
+        <x:v>1031</x:v>
+      </x:c>
+      <x:c r="E242" s="1" t="s">
+        <x:v>1032</x:v>
+      </x:c>
+      <x:c r="F242" s="1" t="s">
         <x:v>1028</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6" ht="15" customHeight="1">
       <x:c r="A243" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="C243" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="D243" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="E243" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1028</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6" ht="15" customHeight="1">
       <x:c r="A244" s="1">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="C244" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="D244" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="E244" s="1" t="s">
-        <x:v>1039</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="F244" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1028</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6" ht="15" customHeight="1">
       <x:c r="A245" s="1">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="C245" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="D245" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="E245" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1028</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6" ht="15" customHeight="1">
       <x:c r="A246" s="1">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="C246" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="D246" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="E246" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="F246" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1028</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6" ht="15" customHeight="1">
       <x:c r="A247" s="1">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="C247" s="1" t="s">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="D247" s="1" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="E247" s="1" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="F247" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1053</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6" ht="15" customHeight="1">
       <x:c r="A248" s="1">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
+        <x:v>1054</x:v>
+      </x:c>
+      <x:c r="C248" s="1" t="s">
+        <x:v>1055</x:v>
+      </x:c>
+      <x:c r="D248" s="1" t="s">
+        <x:v>1056</x:v>
+      </x:c>
+      <x:c r="E248" s="1" t="s">
+        <x:v>1057</x:v>
+      </x:c>
+      <x:c r="F248" s="1" t="s">
         <x:v>1053</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6" ht="15" customHeight="1">
       <x:c r="A249" s="1">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="C249" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="D249" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="E249" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="F249" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1053</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6" ht="15" customHeight="1">
       <x:c r="A250" s="1">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="C250" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="D250" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="E250" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="F250" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1053</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6" ht="15" customHeight="1">
       <x:c r="A251" s="1">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
-        <x:v>1064</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="C251" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="D251" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="E251" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="F251" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1070</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6" ht="15" customHeight="1">
       <x:c r="A252" s="1">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="C252" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="D252" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="E252" s="1" t="s">
+        <x:v>1073</x:v>
+      </x:c>
+      <x:c r="F252" s="1" t="s">
         <x:v>1070</x:v>
       </x:c>
-      <x:c r="F252" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="253" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A253" s="2" t="s">
+      <x:c r="A253" s="1">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="B253" s="1" t="s">
+        <x:v>1074</x:v>
+      </x:c>
+      <x:c r="C253" s="1" t="s">
+        <x:v>1075</x:v>
+      </x:c>
+      <x:c r="D253" s="1" t="s">
+        <x:v>1076</x:v>
+      </x:c>
+      <x:c r="E253" s="1" t="s">
+        <x:v>1077</x:v>
+      </x:c>
+      <x:c r="F253" s="1" t="s">
+        <x:v>1078</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="254" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A254" s="1">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="B254" s="1" t="s">
+        <x:v>1079</x:v>
+      </x:c>
+      <x:c r="C254" s="1" t="s">
+        <x:v>1080</x:v>
+      </x:c>
+      <x:c r="D254" s="1" t="s">
+        <x:v>1080</x:v>
+      </x:c>
+      <x:c r="E254" s="1" t="s">
+        <x:v>1081</x:v>
+      </x:c>
+      <x:c r="F254" s="1" t="s">
+        <x:v>1082</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="255" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B253" s="2" t="s">
+      <x:c r="B255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C253" s="2" t="s">
+      <x:c r="C255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D253" s="2" t="s">
+      <x:c r="D255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E253" s="2" t="s">
+      <x:c r="E255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F253" s="2" t="s">
+      <x:c r="F255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A253:F253"/>
+    <x:mergeCell ref="A255:F255"/>
   </x:mergeCells>
 </x:worksheet>
 </file>