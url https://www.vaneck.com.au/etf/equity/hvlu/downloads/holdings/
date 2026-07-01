--- v2 (2026-06-10)
+++ v3 (2026-07-01)
@@ -1,3297 +1,3294 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5819a03b12d941fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d040802f1d94217" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HVLU_asat_20260609" sheetId="1" r:id="R6de04c13a7144a46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HVLU_asat_20260630" sheetId="1" r:id="R362e5a8d9d5e4fd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1279" uniqueCount="1083">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 09/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1279" uniqueCount="1082">
+  <x:si>
+    <x:t>All Fund Holdings as at 30/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MU US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,867</x:t>
-[...5 lines deleted...]
-    <x:t>17.66%</x:t>
+    <x:t>15,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,297,226.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Verizon Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VZ US</x:t>
   </x:si>
   <x:si>
-    <x:t>39,356</x:t>
-[...5 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>41,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,553,534.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,914</x:t>
-[...5 lines deleted...]
-    <x:t>2.06%</x:t>
+    <x:t>8,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,241,203.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Toyota Motor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>7203 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>80,094</x:t>
-[...5 lines deleted...]
-    <x:t>1.80%</x:t>
+    <x:t>85,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,057,531.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comcast Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMCSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,863,914.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>T US</x:t>
   </x:si>
   <x:si>
-    <x:t>58,639</x:t>
-[...20 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>62,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,860,137.40</x:t>
   </x:si>
   <x:si>
     <x:t>Hewlett Packard Enterprise Co</x:t>
   </x:si>
   <x:si>
     <x:t>HPE US</x:t>
   </x:si>
   <x:si>
-    <x:t>23,907</x:t>
-[...5 lines deleted...]
-    <x:t>1.46%</x:t>
+    <x:t>25,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,652,546.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>General Motors Co</x:t>
   </x:si>
   <x:si>
     <x:t>GM US</x:t>
   </x:si>
   <x:si>
-    <x:t>11,787</x:t>
-[...5 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>12,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,392,207.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Pfizer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PFE US</x:t>
   </x:si>
   <x:si>
-    <x:t>36,851</x:t>
-[...5 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>39,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,359,854.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kioxia Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285A JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,317,555.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Shell Plc</x:t>
   </x:si>
   <x:si>
     <x:t>SHEL LN</x:t>
   </x:si>
   <x:si>
-    <x:t>21,695</x:t>
-[...5 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>23,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,294,265.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hsbc Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSBA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,264,052.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citigroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,240,259.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cvs Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,222,886.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nokia Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOKIA FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,179,203.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsubishi Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8058 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>26,964</x:t>
-[...65 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>28,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,104,802.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNP FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,067,917.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renesas Electronics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6723 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,041,732.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,033,045.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsui &amp; Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>8031 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>24,168</x:t>
-[...17 lines deleted...]
-    <x:t>$1,049,054.91</x:t>
+    <x:t>25,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,024,611.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Santander Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAN SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,019,324.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanofi Sa/France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$944,420.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Totalenergies Se</x:t>
   </x:si>
   <x:si>
     <x:t>TTE FP</x:t>
   </x:si>
   <x:si>
-    <x:t>7,513</x:t>
-[...50 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>7,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$895,449.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Sumitomo Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8053 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>15,147</x:t>
-[...20 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>64,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$885,000.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itochu Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8001 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$883,237.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer-Daniels-Midland Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$869,893.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Plc</x:t>
   </x:si>
   <x:si>
     <x:t>RIO LN</x:t>
   </x:si>
   <x:si>
-    <x:t>5,951</x:t>
-[...41 lines deleted...]
-    <x:t>$827,380.30</x:t>
+    <x:t>6,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$861,962.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraft Heinz Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$861,207.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$830,364.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ck Hutchison Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$784,289.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STMPA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$781,393.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercedes-Benz Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MBG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$777,617.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Salesforce.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CRM US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,201</x:t>
-[...26 lines deleted...]
-    <x:t>23,791</x:t>
+    <x:t>3,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$768,427.09</x:t>
   </x:si>
   <x:si>
     <x:t>Ford Motor Co</x:t>
   </x:si>
   <x:si>
     <x:t>F US</x:t>
   </x:si>
   <x:si>
-    <x:t>35,619</x:t>
-[...35 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>37,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$758,733.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$736,954.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panasonic Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6752 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$734,940.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Ufj Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8306 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$715,050.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honda Motor Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7267 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$713,035.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Ahold Delhaize Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AD NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$706,867.32</x:t>
   </x:si>
   <x:si>
     <x:t>Cigna Group/The</x:t>
   </x:si>
   <x:si>
     <x:t>CI US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,670</x:t>
-[...62 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>1,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$705,356.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayer Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$679,045.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cie De Saint-Gobain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$670,988.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$660,288.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Marubeni Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8002 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>14,778</x:t>
-[...5 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>15,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$653,490.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Post Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$652,986.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capital One Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$648,580.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Bilbao Vizcaya Argentaria Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBVA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$637,880.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unicredit Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$612,198.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Vodafone Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>VOD LN</x:t>
   </x:si>
   <x:si>
-    <x:t>299,861</x:t>
-[...44 lines deleted...]
-    <x:t>$599,557.54</x:t>
+    <x:t>318,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$607,540.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canon Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7751 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$585,006.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8316 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$582,740.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyocera Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6971 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$578,586.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aercap Holdings Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$576,572.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujifilm Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4901 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$576,068.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tdk Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6762 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$573,047.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcelormittal Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MT NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$572,417.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Komatsu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6301 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$555,674.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elevance Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$554,037.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Bank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$532,762.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$529,237.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kddi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9433 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$522,313.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keurig Dr Pepper Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$519,166.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENEL IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$502,171.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9022 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$501,542.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$486,435.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Societe Generale Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$480,141.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Hung Kai Properties Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$479,637.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telefonaktiebolaget Lm Ericsson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERICB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$474,853.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natwest Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$469,692.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Volkswagen Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOW3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$468,936.91</x:t>
   </x:si>
   <x:si>
     <x:t>Accenture Plc</x:t>
   </x:si>
   <x:si>
     <x:t>ACN US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,426</x:t>
-[...233 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>2,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$462,516.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Engie Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENGI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$459,872.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pg&amp;E Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$459,621.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daimler Truck Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$449,298.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carrefour Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$445,899.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ing Groep Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$430,414.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asahi Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$428,904.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$427,393.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLOY LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$427,267.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mizuho Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8411 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$422,987.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$421,476.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPQ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$420,847.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayerische Motoren Werke Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMW GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$414,678.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Estate Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8802 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$399,068.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MSTR US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,991</x:t>
-[...56 lines deleted...]
-    <x:t>$466,461.69</x:t>
+    <x:t>3,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,439.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Tsusho Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8015 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$395,417.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orange Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$395,165.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujitsu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6702 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$392,018.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$391,515.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Horton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$390,885.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medtronic Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$390,382.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intesa Sanpaolo Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISP IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,234.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$377,415.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Cognizant Technology Solutions Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CTSH US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,202</x:t>
-[...197 lines deleted...]
-    <x:t>$394,847.24</x:t>
+    <x:t>6,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$368,099.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Telegraph &amp; Telephone Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9432 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>282,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,945.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Yusen Kk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9101 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,567.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Steel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5401 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,168.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Bunge Global Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BG US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,179</x:t>
-[...38 lines deleted...]
-    <x:t>$388,699.10</x:t>
+    <x:t>2,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,392.05</x:t>
   </x:si>
   <x:si>
     <x:t>Capgemini Se</x:t>
   </x:si>
   <x:si>
     <x:t>CAP FP</x:t>
   </x:si>
   <x:si>
-    <x:t>2,304</x:t>
-[...92 lines deleted...]
-    <x:t>$353,290.36</x:t>
+    <x:t>2,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,133.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,251.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rwe Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RWE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$347,579.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wh Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>288 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,558.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Twilio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWLO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$333,102.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui Osk Lines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9104 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,200.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henkel Ag &amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEN3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,171.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Truist Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,520.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roper Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,625.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kirin Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,499.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repsol Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REP SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$315,603.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3i Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,345.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jardine Matheson Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JM SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,589.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cie Generale Des Etablissements Micheli</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ML FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$312,708.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Stellantis Nv</x:t>
   </x:si>
   <x:si>
     <x:t>STLAM IM</x:t>
   </x:si>
   <x:si>
-    <x:t>35,533</x:t>
-[...119 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>37,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309,813.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa House Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1925 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,644.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Takeda Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,986.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Zoom Video Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ZM US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,260</x:t>
-[...47 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>2,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,860.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edison International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$296,720.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centene Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,839.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nutrien Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,713.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teledyne Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,076.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubota Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,677.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pernod Ricard Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$283,754.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Becton Dickinson &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,621.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta Air Lines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,599.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metlife Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MET US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,970.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,438.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gen Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,186.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teva Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEVA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,521.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,017.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,870.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manulife Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,360.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omnicom Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,723.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,331.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Chartered Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STAN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,828.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bridgestone Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5108 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$254,295.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F5 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFIV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui Fudosan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8801 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$249,512.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzuki Motor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7269 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,875.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denso Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6902 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,980.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chubu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,965.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American International Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,084.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magna International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,707.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devon Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,699.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kansai Electric Power Co Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$238,182.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Super Micro Computer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SMCI US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,116</x:t>
-[...443 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>5,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$229,999.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Lufthansa Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$229,621.73</x:t>
   </x:si>
   <x:si>
     <x:t>Publicis Groupe Sa</x:t>
   </x:si>
   <x:si>
     <x:t>PUB FP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,436</x:t>
-[...2 lines deleted...]
-    <x:t>$209,606.04</x:t>
+    <x:t>1,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,536.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smurfit Westrock Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,640.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ck Asset Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1113 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,633.81</x:t>
   </x:si>
   <x:si>
     <x:t>Bt Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BT/A LN</x:t>
   </x:si>
   <x:si>
-    <x:t>55,063</x:t>
-[...29 lines deleted...]
-    <x:t>$201,294.67</x:t>
+    <x:t>58,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,878.47</x:t>
   </x:si>
   <x:si>
     <x:t>Lennar Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LEN US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,461</x:t>
-[...5 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>1,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,555.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amcor Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMCR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,429.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nn Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,422.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royalty Pharma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RPRX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,268.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sse Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$191,225.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asahi Kasei Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3407 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,707.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,952.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orix Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8591 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,197.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erste Group Bank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBS AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,056.98</x:t>
   </x:si>
   <x:si>
     <x:t>Ss&amp;C Technologies Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SSNC US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,941</x:t>
-[...65 lines deleted...]
-    <x:t>$173,969.60</x:t>
+    <x:t>2,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,553.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresenius Se &amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,909.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Payments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,657.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Post Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6178 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$177,377.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Chemical Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4188 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,670.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fiserv Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,285.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Workday Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WDAY US</x:t>
   </x:si>
   <x:si>
-    <x:t>872</x:t>
-[...77 lines deleted...]
-    <x:t>$164,519.68</x:t>
+    <x:t>925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,529.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgi Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIB/A CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,404.06</x:t>
   </x:si>
   <x:si>
     <x:t>Subaru Corp</x:t>
   </x:si>
   <x:si>
     <x:t>7270 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>7,169</x:t>
-[...41 lines deleted...]
-    <x:t>$152,451.11</x:t>
+    <x:t>7,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,515.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sompo Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8630 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,613.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sekisui House Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1928 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,487.27</x:t>
   </x:si>
   <x:si>
     <x:t>Japan Post Bank Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>7182 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>5,401</x:t>
-[...5 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>5,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,850.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8604 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,598.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nidec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6594 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,465.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abn Amro Bank Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153,710.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,199.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Leumi Le-Israel Bm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUMI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,074.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Bancshares Inc/Oh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBAN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,822.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fairfax Financial Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFH CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,926.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Paper Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,549.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eneos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,779.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citizens Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,653.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otsuka Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4578 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,527.80</x:t>
   </x:si>
   <x:si>
     <x:t>Telefonica Sa</x:t>
   </x:si>
   <x:si>
     <x:t>TEF SM</x:t>
   </x:si>
   <x:si>
-    <x:t>23,623</x:t>
-[...2 lines deleted...]
-    <x:t>$150,174.02</x:t>
+    <x:t>25,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synchrony Financial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,150.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inpex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1605 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,765.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danske Bank A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DANSKE DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,247.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Mills Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,121.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M&amp;T Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,995.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerzbank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,114.57</x:t>
   </x:si>
   <x:si>
     <x:t>Rogers Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RCI/B CN</x:t>
   </x:si>
   <x:si>
-    <x:t>2,809</x:t>
-[...98 lines deleted...]
-    <x:t>$143,798.17</x:t>
+    <x:t>2,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,988.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondback Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FANG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,352.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jfe Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5411 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,596.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Everest Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,337.90</x:t>
   </x:si>
   <x:si>
     <x:t>Porsche Automobil Holding Se</x:t>
   </x:si>
   <x:si>
     <x:t>PAH3 GR</x:t>
   </x:si>
   <x:si>
-    <x:t>2,837</x:t>
-[...50 lines deleted...]
-    <x:t>$140,154.83</x:t>
+    <x:t>3,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,071.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bouygues Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,813.00</x:t>
   </x:si>
   <x:si>
     <x:t>Equinor Asa</x:t>
   </x:si>
   <x:si>
     <x:t>EQNR NO</x:t>
   </x:si>
   <x:si>
-    <x:t>2,669</x:t>
-[...113 lines deleted...]
-    <x:t>$126,606.15</x:t>
+    <x:t>2,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,539.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dsm-Firmenich Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSFIR NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,784.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Okta Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,770.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eversource Energy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,518.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,259.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Hapoalim Bm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,630.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eiffage Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FGR FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,874.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Trust Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8309 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,748.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banca Monte Dei Paschi Di Siena Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMPS IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,490.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osaka Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,734.76</x:t>
   </x:si>
   <x:si>
     <x:t>Sino Land Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>83 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>60,357</x:t>
-[...83 lines deleted...]
-    <x:t>249</x:t>
+    <x:t>64,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,357.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Labcorp Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Philips Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,727.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,958.09</x:t>
   </x:si>
   <x:si>
     <x:t>Alstom Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ALO FP</x:t>
   </x:si>
   <x:si>
-    <x:t>4,328</x:t>
-[...110 lines deleted...]
-    <x:t>$108,389.44</x:t>
+    <x:t>4,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,314.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Fresenius Medical Care Ag</x:t>
   </x:si>
   <x:si>
     <x:t>FME GR</x:t>
   </x:si>
   <x:si>
-    <x:t>$104,746.10</x:t>
-[...26 lines deleted...]
-    <x:t>$103,265.99</x:t>
+    <x:t>1,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,559.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regions Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,278.86</x:t>
   </x:si>
   <x:si>
     <x:t>Annaly Capital Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NLY US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,142</x:t>
-[...14 lines deleted...]
-    <x:t>$96,776.28</x:t>
+    <x:t>3,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,635.18</x:t>
   </x:si>
   <x:si>
     <x:t>Edp Sa</x:t>
   </x:si>
   <x:si>
     <x:t>EDP PL</x:t>
   </x:si>
   <x:si>
-    <x:t>13,006</x:t>
-[...2 lines deleted...]
-    <x:t>$94,385.34</x:t>
+    <x:t>13,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,362.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aib Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIBG ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,718.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
+    <x:t>Coeur Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,466.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Principal Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,207.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ryanair Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RYA ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,074.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shionogi &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,193.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,682.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,801.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Bpm Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAMI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,787.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Ireland Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIRG ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,157.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Consolidated Airlines Gro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,654.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco De Sabadell Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAB SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,024.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boliden Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOL SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,891.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bper Banca Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPE IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,640.15</x:t>
+  </x:si>
+  <x:si>
     <x:t>Boc Hong Kong Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2388 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>10,873</x:t>
-[...68 lines deleted...]
-    <x:t>$85,276.98</x:t>
+    <x:t>11,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,136.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expand Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5201 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,849.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keycorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,086.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fidelity National Information Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svenska Handelsbanken Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHBA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,331.47</x:t>
   </x:si>
   <x:si>
     <x:t>Aptiv Plc</x:t>
   </x:si>
   <x:si>
     <x:t>APTV US</x:t>
   </x:si>
   <x:si>
-    <x:t>874</x:t>
-[...62 lines deleted...]
-    <x:t>$80,836.66</x:t>
+    <x:t>928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,205.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aegon Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,170.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Dassault Systemes Se</x:t>
   </x:si>
   <x:si>
     <x:t>DSY FP</x:t>
   </x:si>
   <x:si>
-    <x:t>2,465</x:t>
-[...83 lines deleted...]
-    <x:t>$73,436.12</x:t>
+    <x:t>2,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,918.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raiffeisen Bank International Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBI AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,519.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Israel Discount Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSCT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,630.90</x:t>
   </x:si>
   <x:si>
     <x:t>Renault Sa</x:t>
   </x:si>
   <x:si>
     <x:t>RNO FP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,626</x:t>
-[...29 lines deleted...]
-    <x:t>$67,629.54</x:t>
+    <x:t>1,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,505.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Check Point Software Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHKP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,497.90</x:t>
   </x:si>
   <x:si>
     <x:t>First Citizens Bancshares Inc/Nc</x:t>
   </x:si>
   <x:si>
     <x:t>FCNCA US</x:t>
   </x:si>
   <x:si>
-    <x:t>22</x:t>
-[...14 lines deleted...]
-    <x:t>$63,416.93</x:t>
+    <x:t>23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,742.56</x:t>
   </x:si>
   <x:si>
     <x:t>Corebridge Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CRBG US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,572</x:t>
-[...2 lines deleted...]
-    <x:t>$61,595.26</x:t>
+    <x:t>1,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,987.23</x:t>
   </x:si>
   <x:si>
     <x:t>Cooper Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>COO US</x:t>
   </x:si>
   <x:si>
-    <x:t>619</x:t>
-[...2 lines deleted...]
-    <x:t>$60,342.86</x:t>
+    <x:t>662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,483.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pinnacle Financial Partners Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNFP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,671.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
-    <x:t>Raiffeisen Bank International Ag</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Sumitomo Metal Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>5713 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>814</x:t>
-[...14 lines deleted...]
-    <x:t>$52,145.34</x:t>
+    <x:t>867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,531.32</x:t>
   </x:si>
   <x:si>
     <x:t>Omv Ag</x:t>
   </x:si>
   <x:si>
     <x:t>OMV AV</x:t>
   </x:si>
   <x:si>
-    <x:t>505</x:t>
-[...2 lines deleted...]
-    <x:t>$48,388.14</x:t>
+    <x:t>537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,844.97</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Whitecap Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WCP CN</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,507.49</x:t>
+    <x:t>2,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,514.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Idemitsu Kosan Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>5019 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>3,156</x:t>
-[...5 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>3,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,626.62</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,883,138.00</x:t>
-[...2 lines deleted...]
-    <x:t>-1.68%</x:t>
+    <x:t>$-3,087,493.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.52%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -3316,51 +3313,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9a661ca766b4744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd434e46dea44425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6de04c13a7144a46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb95c3b46461d46ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3284eece73cd49fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R362e5a8d9d5e4fd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F255"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -3508,271 +3505,271 @@
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
@@ -3788,1751 +3785,1751 @@
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="D79" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="D82" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="D83" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="D86" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="D87" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="D94" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="D95" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
         <x:v>430</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
         <x:v>435</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="F101" s="1" t="s">
         <x:v>448</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
@@ -5548,2911 +5545,2911 @@
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="D112" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="E112" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="D113" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="E113" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="E113" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
+      <x:c r="D114" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
+      <x:c r="E114" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="E114" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="D115" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
+      <x:c r="E115" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="E115" s="1" t="s">
+      <x:c r="F115" s="1" t="s">
         <x:v>512</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="D117" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
+      <x:c r="E117" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="E117" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
+      <x:c r="D118" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="D118" s="1" t="s">
+      <x:c r="E118" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="E118" s="1" t="s">
+      <x:c r="F118" s="1" t="s">
         <x:v>525</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
-      <x:c r="C122" s="1" t="s">
+      <x:c r="D122" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="D122" s="1" t="s">
+      <x:c r="E122" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="E122" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="C123" s="1" t="s">
+      <x:c r="D123" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="D123" s="1" t="s">
+      <x:c r="E123" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="E123" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="C124" s="1" t="s">
+      <x:c r="D124" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="D124" s="1" t="s">
+      <x:c r="E124" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
-      <x:c r="E124" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="C125" s="1" t="s">
+      <x:c r="D125" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="D125" s="1" t="s">
+      <x:c r="E125" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="E125" s="1" t="s">
+      <x:c r="F125" s="1" t="s">
         <x:v>554</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="C128" s="1" t="s">
+      <x:c r="D128" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="D128" s="1" t="s">
+      <x:c r="E128" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="E128" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="C129" s="1" t="s">
+      <x:c r="D129" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="D129" s="1" t="s">
+      <x:c r="E129" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="E129" s="1" t="s">
+      <x:c r="F129" s="1" t="s">
         <x:v>571</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
-      <x:c r="C134" s="1" t="s">
+      <x:c r="D134" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
-      <x:c r="D134" s="1" t="s">
+      <x:c r="E134" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="E134" s="1" t="s">
+      <x:c r="F134" s="1" t="s">
         <x:v>592</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
-      <x:c r="C135" s="1" t="s">
+      <x:c r="D135" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="D135" s="1" t="s">
+      <x:c r="E135" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="E135" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="C136" s="1" t="s">
+      <x:c r="D136" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
-      <x:c r="D136" s="1" t="s">
+      <x:c r="E136" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
-      <x:c r="E136" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="C137" s="1" t="s">
+      <x:c r="D137" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="D137" s="1" t="s">
+      <x:c r="E137" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
-      <x:c r="E137" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="C138" s="1" t="s">
+      <x:c r="D138" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
-      <x:c r="D138" s="1" t="s">
+      <x:c r="E138" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="E138" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
+      <x:c r="D139" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="D139" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="C140" s="1" t="s">
+      <x:c r="E140" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="D140" s="1" t="s">
+      <x:c r="F140" s="1" t="s">
         <x:v>616</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="D141" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="C141" s="1" t="s">
+      <x:c r="E141" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="D141" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="D142" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="C142" s="1" t="s">
+      <x:c r="E142" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="D142" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="C143" s="1" t="s">
+      <x:c r="E143" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="D143" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="C144" s="1" t="s">
+      <x:c r="E144" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="D144" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="C145" s="1" t="s">
+      <x:c r="E145" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="D145" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="C146" s="1" t="s">
+      <x:c r="E146" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
-      <x:c r="D146" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="D147" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
-      <x:c r="C147" s="1" t="s">
+      <x:c r="E147" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
-      <x:c r="D147" s="1" t="s">
+      <x:c r="F147" s="1" t="s">
         <x:v>645</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="C148" s="1" t="s">
+      <x:c r="E148" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="D148" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
-      <x:c r="C149" s="1" t="s">
+      <x:c r="E149" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
-      <x:c r="D149" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="C150" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="D150" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="E150" s="1" t="s">
         <x:v>657</x:v>
       </x:c>
-      <x:c r="C150" s="1" t="s">
+      <x:c r="F150" s="1" t="s">
         <x:v>658</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="C151" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="D151" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
-      <x:c r="C151" s="1" t="s">
+      <x:c r="E151" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
-      <x:c r="D151" s="1" t="s">
+      <x:c r="F151" s="1" t="s">
         <x:v>663</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="C152" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
-      <x:c r="C152" s="1" t="s">
+      <x:c r="D152" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
-      <x:c r="D152" s="1" t="s">
+      <x:c r="E152" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
-      <x:c r="E152" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="D153" s="1" t="s">
         <x:v>670</x:v>
       </x:c>
-      <x:c r="C153" s="1" t="s">
+      <x:c r="E153" s="1" t="s">
         <x:v>671</x:v>
       </x:c>
-      <x:c r="D153" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="C154" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="D154" s="1" t="s">
         <x:v>674</x:v>
       </x:c>
-      <x:c r="C154" s="1" t="s">
+      <x:c r="E154" s="1" t="s">
         <x:v>675</x:v>
       </x:c>
-      <x:c r="D154" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="C155" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="D155" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="E155" s="1" t="s">
         <x:v>679</x:v>
       </x:c>
-      <x:c r="C155" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="C156" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="D156" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="E156" s="1" t="s">
         <x:v>683</x:v>
       </x:c>
-      <x:c r="C156" s="1" t="s">
+      <x:c r="F156" s="1" t="s">
         <x:v>684</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="C157" s="1" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="D157" s="1" t="s">
         <x:v>687</x:v>
       </x:c>
-      <x:c r="C157" s="1" t="s">
+      <x:c r="E157" s="1" t="s">
         <x:v>688</x:v>
       </x:c>
-      <x:c r="D157" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="C158" s="1" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="D158" s="1" t="s">
         <x:v>691</x:v>
       </x:c>
-      <x:c r="C158" s="1" t="s">
+      <x:c r="E158" s="1" t="s">
         <x:v>692</x:v>
       </x:c>
-      <x:c r="D158" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="C159" s="1" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="D159" s="1" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="C159" s="1" t="s">
+      <x:c r="E159" s="1" t="s">
         <x:v>696</x:v>
       </x:c>
-      <x:c r="D159" s="1" t="s">
+      <x:c r="F159" s="1" t="s">
         <x:v>697</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="C160" s="1" t="s">
         <x:v>699</x:v>
       </x:c>
-      <x:c r="C160" s="1" t="s">
+      <x:c r="D160" s="1" t="s">
         <x:v>700</x:v>
       </x:c>
-      <x:c r="D160" s="1" t="s">
+      <x:c r="E160" s="1" t="s">
         <x:v>701</x:v>
       </x:c>
-      <x:c r="E160" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="C161" s="1" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="D161" s="1" t="s">
         <x:v>704</x:v>
       </x:c>
-      <x:c r="C161" s="1" t="s">
+      <x:c r="E161" s="1" t="s">
         <x:v>705</x:v>
       </x:c>
-      <x:c r="D161" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="C162" s="1" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="D162" s="1" t="s">
         <x:v>708</x:v>
       </x:c>
-      <x:c r="C162" s="1" t="s">
+      <x:c r="E162" s="1" t="s">
         <x:v>709</x:v>
       </x:c>
-      <x:c r="D162" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="C163" s="1" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="D163" s="1" t="s">
         <x:v>712</x:v>
       </x:c>
-      <x:c r="C163" s="1" t="s">
+      <x:c r="E163" s="1" t="s">
         <x:v>713</x:v>
       </x:c>
-      <x:c r="D163" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="C164" s="1" t="s">
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="D164" s="1" t="s">
         <x:v>716</x:v>
       </x:c>
-      <x:c r="C164" s="1" t="s">
+      <x:c r="E164" s="1" t="s">
         <x:v>717</x:v>
       </x:c>
-      <x:c r="D164" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="C165" s="1" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="D165" s="1" t="s">
         <x:v>720</x:v>
       </x:c>
-      <x:c r="C165" s="1" t="s">
+      <x:c r="E165" s="1" t="s">
         <x:v>721</x:v>
       </x:c>
-      <x:c r="D165" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="C166" s="1" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="D166" s="1" t="s">
         <x:v>724</x:v>
       </x:c>
-      <x:c r="C166" s="1" t="s">
+      <x:c r="E166" s="1" t="s">
         <x:v>725</x:v>
       </x:c>
-      <x:c r="D166" s="1" t="s">
+      <x:c r="F166" s="1" t="s">
         <x:v>726</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="C167" s="1" t="s">
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="D167" s="1" t="s">
         <x:v>729</x:v>
       </x:c>
-      <x:c r="C167" s="1" t="s">
+      <x:c r="E167" s="1" t="s">
         <x:v>730</x:v>
       </x:c>
-      <x:c r="D167" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>726</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="C168" s="1" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="D168" s="1" t="s">
         <x:v>733</x:v>
       </x:c>
-      <x:c r="C168" s="1" t="s">
+      <x:c r="E168" s="1" t="s">
         <x:v>734</x:v>
       </x:c>
-      <x:c r="D168" s="1" t="s">
+      <x:c r="F168" s="1" t="s">
         <x:v>735</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="C169" s="1" t="s">
         <x:v>737</x:v>
       </x:c>
-      <x:c r="C169" s="1" t="s">
+      <x:c r="D169" s="1" t="s">
         <x:v>738</x:v>
       </x:c>
-      <x:c r="D169" s="1" t="s">
+      <x:c r="E169" s="1" t="s">
         <x:v>739</x:v>
       </x:c>
-      <x:c r="E169" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
+        <x:v>740</x:v>
+      </x:c>
+      <x:c r="C170" s="1" t="s">
         <x:v>741</x:v>
       </x:c>
-      <x:c r="C170" s="1" t="s">
+      <x:c r="D170" s="1" t="s">
         <x:v>742</x:v>
       </x:c>
-      <x:c r="D170" s="1" t="s">
+      <x:c r="E170" s="1" t="s">
         <x:v>743</x:v>
       </x:c>
-      <x:c r="E170" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
+        <x:v>744</x:v>
+      </x:c>
+      <x:c r="C171" s="1" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="D171" s="1" t="s">
         <x:v>746</x:v>
       </x:c>
-      <x:c r="C171" s="1" t="s">
+      <x:c r="E171" s="1" t="s">
         <x:v>747</x:v>
       </x:c>
-      <x:c r="D171" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="C172" s="1" t="s">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="D172" s="1" t="s">
         <x:v>750</x:v>
       </x:c>
-      <x:c r="C172" s="1" t="s">
+      <x:c r="E172" s="1" t="s">
         <x:v>751</x:v>
       </x:c>
-      <x:c r="D172" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
+        <x:v>752</x:v>
+      </x:c>
+      <x:c r="C173" s="1" t="s">
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="D173" s="1" t="s">
         <x:v>754</x:v>
       </x:c>
-      <x:c r="C173" s="1" t="s">
+      <x:c r="E173" s="1" t="s">
         <x:v>755</x:v>
       </x:c>
-      <x:c r="D173" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="C174" s="1" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="D174" s="1" t="s">
         <x:v>758</x:v>
       </x:c>
-      <x:c r="C174" s="1" t="s">
+      <x:c r="E174" s="1" t="s">
         <x:v>759</x:v>
       </x:c>
-      <x:c r="D174" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="C175" s="1" t="s">
+        <x:v>761</x:v>
+      </x:c>
+      <x:c r="D175" s="1" t="s">
         <x:v>762</x:v>
       </x:c>
-      <x:c r="C175" s="1" t="s">
+      <x:c r="E175" s="1" t="s">
         <x:v>763</x:v>
       </x:c>
-      <x:c r="D175" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="C176" s="1" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="D176" s="1" t="s">
         <x:v>766</x:v>
       </x:c>
-      <x:c r="C176" s="1" t="s">
+      <x:c r="E176" s="1" t="s">
         <x:v>767</x:v>
       </x:c>
-      <x:c r="D176" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="C177" s="1" t="s">
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="D177" s="1" t="s">
         <x:v>770</x:v>
       </x:c>
-      <x:c r="C177" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="C178" s="1" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="D178" s="1" t="s">
+        <x:v>773</x:v>
+      </x:c>
+      <x:c r="E178" s="1" t="s">
         <x:v>774</x:v>
       </x:c>
-      <x:c r="C178" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="C179" s="1" t="s">
+        <x:v>776</x:v>
+      </x:c>
+      <x:c r="D179" s="1" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="E179" s="1" t="s">
         <x:v>778</x:v>
       </x:c>
-      <x:c r="C179" s="1" t="s">
+      <x:c r="F179" s="1" t="s">
         <x:v>779</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
+        <x:v>780</x:v>
+      </x:c>
+      <x:c r="C180" s="1" t="s">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="D180" s="1" t="s">
         <x:v>782</x:v>
       </x:c>
-      <x:c r="C180" s="1" t="s">
+      <x:c r="E180" s="1" t="s">
         <x:v>783</x:v>
       </x:c>
-      <x:c r="D180" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>779</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="C181" s="1" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="D181" s="1" t="s">
         <x:v>786</x:v>
       </x:c>
-      <x:c r="C181" s="1" t="s">
+      <x:c r="E181" s="1" t="s">
         <x:v>787</x:v>
       </x:c>
-      <x:c r="D181" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>779</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="C182" s="1" t="s">
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="D182" s="1" t="s">
         <x:v>790</x:v>
       </x:c>
-      <x:c r="C182" s="1" t="s">
+      <x:c r="E182" s="1" t="s">
         <x:v>791</x:v>
       </x:c>
-      <x:c r="D182" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>779</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="C183" s="1" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="D183" s="1" t="s">
         <x:v>794</x:v>
       </x:c>
-      <x:c r="C183" s="1" t="s">
+      <x:c r="E183" s="1" t="s">
         <x:v>795</x:v>
       </x:c>
-      <x:c r="D183" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>779</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="C184" s="1" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="D184" s="1" t="s">
         <x:v>798</x:v>
       </x:c>
-      <x:c r="C184" s="1" t="s">
+      <x:c r="E184" s="1" t="s">
         <x:v>799</x:v>
       </x:c>
-      <x:c r="D184" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>779</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="C185" s="1" t="s">
+        <x:v>801</x:v>
+      </x:c>
+      <x:c r="D185" s="1" t="s">
         <x:v>802</x:v>
       </x:c>
-      <x:c r="C185" s="1" t="s">
+      <x:c r="E185" s="1" t="s">
         <x:v>803</x:v>
       </x:c>
-      <x:c r="D185" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>779</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="C186" s="1" t="s">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="D186" s="1" t="s">
         <x:v>806</x:v>
       </x:c>
-      <x:c r="C186" s="1" t="s">
+      <x:c r="E186" s="1" t="s">
         <x:v>807</x:v>
       </x:c>
-      <x:c r="D186" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>779</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>779</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>779</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>779</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>779</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="C191" s="1" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="D191" s="1" t="s">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="E191" s="1" t="s">
         <x:v>826</x:v>
       </x:c>
-      <x:c r="C191" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>779</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
+        <x:v>827</x:v>
+      </x:c>
+      <x:c r="C192" s="1" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="D192" s="1" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="E192" s="1" t="s">
         <x:v>830</x:v>
       </x:c>
-      <x:c r="C192" s="1" t="s">
+      <x:c r="F192" s="1" t="s">
         <x:v>831</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>810</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
+        <x:v>832</x:v>
+      </x:c>
+      <x:c r="C193" s="1" t="s">
+        <x:v>833</x:v>
+      </x:c>
+      <x:c r="D193" s="1" t="s">
         <x:v>834</x:v>
       </x:c>
-      <x:c r="C193" s="1" t="s">
+      <x:c r="E193" s="1" t="s">
         <x:v>835</x:v>
       </x:c>
-      <x:c r="D193" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="C194" s="1" t="s">
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="D194" s="1" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="E194" s="1" t="s">
         <x:v>839</x:v>
       </x:c>
-      <x:c r="C194" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="C195" s="1" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="D195" s="1" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="E195" s="1" t="s">
         <x:v>843</x:v>
       </x:c>
-      <x:c r="C195" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
+        <x:v>844</x:v>
+      </x:c>
+      <x:c r="C196" s="1" t="s">
+        <x:v>845</x:v>
+      </x:c>
+      <x:c r="D196" s="1" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="E196" s="1" t="s">
         <x:v>847</x:v>
       </x:c>
-      <x:c r="C196" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="C197" s="1" t="s">
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="D197" s="1" t="s">
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="E197" s="1" t="s">
         <x:v>851</x:v>
       </x:c>
-      <x:c r="C197" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="C198" s="1" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="D198" s="1" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="E198" s="1" t="s">
         <x:v>855</x:v>
       </x:c>
-      <x:c r="C198" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="C199" s="1" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="D199" s="1" t="s">
         <x:v>858</x:v>
       </x:c>
-      <x:c r="C199" s="1" t="s">
+      <x:c r="E199" s="1" t="s">
         <x:v>859</x:v>
       </x:c>
-      <x:c r="D199" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="C200" s="1" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="D200" s="1" t="s">
         <x:v>862</x:v>
       </x:c>
-      <x:c r="C200" s="1" t="s">
+      <x:c r="E200" s="1" t="s">
         <x:v>863</x:v>
       </x:c>
-      <x:c r="D200" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="C201" s="1" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="D201" s="1" t="s">
         <x:v>866</x:v>
       </x:c>
-      <x:c r="C201" s="1" t="s">
+      <x:c r="E201" s="1" t="s">
         <x:v>867</x:v>
       </x:c>
-      <x:c r="D201" s="1" t="s">
+      <x:c r="F201" s="1" t="s">
         <x:v>868</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="C202" s="1" t="s">
         <x:v>870</x:v>
       </x:c>
-      <x:c r="C202" s="1" t="s">
+      <x:c r="D202" s="1" t="s">
         <x:v>871</x:v>
       </x:c>
-      <x:c r="D202" s="1" t="s">
+      <x:c r="E202" s="1" t="s">
         <x:v>872</x:v>
       </x:c>
-      <x:c r="E202" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="C203" s="1" t="s">
+        <x:v>874</x:v>
+      </x:c>
+      <x:c r="D203" s="1" t="s">
         <x:v>875</x:v>
       </x:c>
-      <x:c r="C203" s="1" t="s">
+      <x:c r="E203" s="1" t="s">
         <x:v>876</x:v>
       </x:c>
-      <x:c r="D203" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="C204" s="1" t="s">
         <x:v>878</x:v>
       </x:c>
-      <x:c r="C204" s="1" t="s">
+      <x:c r="D204" s="1" t="s">
         <x:v>879</x:v>
       </x:c>
-      <x:c r="D204" s="1" t="s">
+      <x:c r="E204" s="1" t="s">
         <x:v>880</x:v>
       </x:c>
-      <x:c r="E204" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
+        <x:v>881</x:v>
+      </x:c>
+      <x:c r="C205" s="1" t="s">
         <x:v>882</x:v>
       </x:c>
-      <x:c r="C205" s="1" t="s">
+      <x:c r="D205" s="1" t="s">
         <x:v>883</x:v>
       </x:c>
-      <x:c r="D205" s="1" t="s">
+      <x:c r="E205" s="1" t="s">
         <x:v>884</x:v>
       </x:c>
-      <x:c r="E205" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
+        <x:v>885</x:v>
+      </x:c>
+      <x:c r="C206" s="1" t="s">
         <x:v>886</x:v>
       </x:c>
-      <x:c r="C206" s="1" t="s">
+      <x:c r="D206" s="1" t="s">
         <x:v>887</x:v>
       </x:c>
-      <x:c r="D206" s="1" t="s">
+      <x:c r="E206" s="1" t="s">
         <x:v>888</x:v>
       </x:c>
-      <x:c r="E206" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="C207" s="1" t="s">
         <x:v>890</x:v>
       </x:c>
-      <x:c r="C207" s="1" t="s">
+      <x:c r="D207" s="1" t="s">
         <x:v>891</x:v>
       </x:c>
-      <x:c r="D207" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E207" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
+        <x:v>892</x:v>
+      </x:c>
+      <x:c r="C208" s="1" t="s">
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="D208" s="1" t="s">
         <x:v>894</x:v>
       </x:c>
-      <x:c r="C208" s="1" t="s">
+      <x:c r="E208" s="1" t="s">
         <x:v>895</x:v>
       </x:c>
-      <x:c r="D208" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
+        <x:v>896</x:v>
+      </x:c>
+      <x:c r="C209" s="1" t="s">
+        <x:v>897</x:v>
+      </x:c>
+      <x:c r="D209" s="1" t="s">
         <x:v>898</x:v>
       </x:c>
-      <x:c r="C209" s="1" t="s">
+      <x:c r="E209" s="1" t="s">
         <x:v>899</x:v>
       </x:c>
-      <x:c r="D209" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="C210" s="1" t="s">
+        <x:v>901</x:v>
+      </x:c>
+      <x:c r="D210" s="1" t="s">
         <x:v>902</x:v>
       </x:c>
-      <x:c r="C210" s="1" t="s">
+      <x:c r="E210" s="1" t="s">
         <x:v>903</x:v>
       </x:c>
-      <x:c r="D210" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c r="C211" s="1" t="s">
+        <x:v>905</x:v>
+      </x:c>
+      <x:c r="D211" s="1" t="s">
         <x:v>906</x:v>
       </x:c>
-      <x:c r="C211" s="1" t="s">
+      <x:c r="E211" s="1" t="s">
         <x:v>907</x:v>
       </x:c>
-      <x:c r="D211" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
+        <x:v>908</x:v>
+      </x:c>
+      <x:c r="C212" s="1" t="s">
+        <x:v>909</x:v>
+      </x:c>
+      <x:c r="D212" s="1" t="s">
         <x:v>910</x:v>
       </x:c>
-      <x:c r="C212" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
+        <x:v>911</x:v>
+      </x:c>
+      <x:c r="C213" s="1" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="D213" s="1" t="s">
+        <x:v>913</x:v>
+      </x:c>
+      <x:c r="E213" s="1" t="s">
         <x:v>914</x:v>
       </x:c>
-      <x:c r="C213" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
+        <x:v>915</x:v>
+      </x:c>
+      <x:c r="C214" s="1" t="s">
+        <x:v>916</x:v>
+      </x:c>
+      <x:c r="D214" s="1" t="s">
+        <x:v>917</x:v>
+      </x:c>
+      <x:c r="E214" s="1" t="s">
         <x:v>918</x:v>
       </x:c>
-      <x:c r="C214" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
+        <x:v>919</x:v>
+      </x:c>
+      <x:c r="C215" s="1" t="s">
+        <x:v>920</x:v>
+      </x:c>
+      <x:c r="D215" s="1" t="s">
+        <x:v>921</x:v>
+      </x:c>
+      <x:c r="E215" s="1" t="s">
         <x:v>922</x:v>
       </x:c>
-      <x:c r="C215" s="1" t="s">
+      <x:c r="F215" s="1" t="s">
         <x:v>923</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
+        <x:v>924</x:v>
+      </x:c>
+      <x:c r="C216" s="1" t="s">
+        <x:v>925</x:v>
+      </x:c>
+      <x:c r="D216" s="1" t="s">
         <x:v>926</x:v>
       </x:c>
-      <x:c r="C216" s="1" t="s">
+      <x:c r="E216" s="1" t="s">
         <x:v>927</x:v>
       </x:c>
-      <x:c r="D216" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>923</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
+        <x:v>928</x:v>
+      </x:c>
+      <x:c r="C217" s="1" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="D217" s="1" t="s">
         <x:v>930</x:v>
       </x:c>
-      <x:c r="C217" s="1" t="s">
+      <x:c r="E217" s="1" t="s">
         <x:v>931</x:v>
       </x:c>
-      <x:c r="D217" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>923</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="C218" s="1" t="s">
+        <x:v>933</x:v>
+      </x:c>
+      <x:c r="D218" s="1" t="s">
         <x:v>934</x:v>
       </x:c>
-      <x:c r="C218" s="1" t="s">
+      <x:c r="E218" s="1" t="s">
         <x:v>935</x:v>
       </x:c>
-      <x:c r="D218" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>923</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
+        <x:v>936</x:v>
+      </x:c>
+      <x:c r="C219" s="1" t="s">
+        <x:v>937</x:v>
+      </x:c>
+      <x:c r="D219" s="1" t="s">
         <x:v>938</x:v>
       </x:c>
-      <x:c r="C219" s="1" t="s">
+      <x:c r="E219" s="1" t="s">
         <x:v>939</x:v>
       </x:c>
-      <x:c r="D219" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>923</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="C220" s="1" t="s">
+        <x:v>941</x:v>
+      </x:c>
+      <x:c r="D220" s="1" t="s">
+        <x:v>942</x:v>
+      </x:c>
+      <x:c r="E220" s="1" t="s">
         <x:v>943</x:v>
       </x:c>
-      <x:c r="C220" s="1" t="s">
+      <x:c r="F220" s="1" t="s">
         <x:v>944</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
+        <x:v>945</x:v>
+      </x:c>
+      <x:c r="C221" s="1" t="s">
         <x:v>946</x:v>
       </x:c>
-      <x:c r="C221" s="1" t="s">
+      <x:c r="D221" s="1" t="s">
         <x:v>947</x:v>
       </x:c>
-      <x:c r="D221" s="1" t="s">
+      <x:c r="E221" s="1" t="s">
         <x:v>948</x:v>
       </x:c>
-      <x:c r="E221" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
+        <x:v>949</x:v>
+      </x:c>
+      <x:c r="C222" s="1" t="s">
         <x:v>950</x:v>
       </x:c>
-      <x:c r="C222" s="1" t="s">
+      <x:c r="D222" s="1" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="E222" s="1" t="s">
         <x:v>951</x:v>
       </x:c>
-      <x:c r="D222" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
+        <x:v>952</x:v>
+      </x:c>
+      <x:c r="C223" s="1" t="s">
+        <x:v>953</x:v>
+      </x:c>
+      <x:c r="D223" s="1" t="s">
         <x:v>954</x:v>
       </x:c>
-      <x:c r="C223" s="1" t="s">
+      <x:c r="E223" s="1" t="s">
         <x:v>955</x:v>
       </x:c>
-      <x:c r="D223" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
+        <x:v>956</x:v>
+      </x:c>
+      <x:c r="C224" s="1" t="s">
         <x:v>957</x:v>
       </x:c>
-      <x:c r="C224" s="1" t="s">
+      <x:c r="D224" s="1" t="s">
         <x:v>958</x:v>
       </x:c>
-      <x:c r="D224" s="1" t="s">
+      <x:c r="E224" s="1" t="s">
         <x:v>959</x:v>
       </x:c>
-      <x:c r="E224" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="C225" s="1" t="s">
         <x:v>961</x:v>
       </x:c>
-      <x:c r="C225" s="1" t="s">
+      <x:c r="D225" s="1" t="s">
         <x:v>962</x:v>
       </x:c>
-      <x:c r="D225" s="1" t="s">
+      <x:c r="E225" s="1" t="s">
         <x:v>963</x:v>
       </x:c>
-      <x:c r="E225" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
+        <x:v>964</x:v>
+      </x:c>
+      <x:c r="C226" s="1" t="s">
         <x:v>965</x:v>
       </x:c>
-      <x:c r="C226" s="1" t="s">
+      <x:c r="D226" s="1" t="s">
         <x:v>966</x:v>
       </x:c>
-      <x:c r="D226" s="1" t="s">
+      <x:c r="E226" s="1" t="s">
         <x:v>967</x:v>
       </x:c>
-      <x:c r="E226" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
+        <x:v>968</x:v>
+      </x:c>
+      <x:c r="C227" s="1" t="s">
         <x:v>969</x:v>
       </x:c>
-      <x:c r="C227" s="1" t="s">
+      <x:c r="D227" s="1" t="s">
         <x:v>970</x:v>
       </x:c>
-      <x:c r="D227" s="1" t="s">
+      <x:c r="E227" s="1" t="s">
         <x:v>971</x:v>
       </x:c>
-      <x:c r="E227" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
+        <x:v>972</x:v>
+      </x:c>
+      <x:c r="C228" s="1" t="s">
         <x:v>973</x:v>
       </x:c>
-      <x:c r="C228" s="1" t="s">
+      <x:c r="D228" s="1" t="s">
         <x:v>974</x:v>
       </x:c>
-      <x:c r="D228" s="1" t="s">
+      <x:c r="E228" s="1" t="s">
         <x:v>975</x:v>
       </x:c>
-      <x:c r="E228" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
+        <x:v>976</x:v>
+      </x:c>
+      <x:c r="C229" s="1" t="s">
+        <x:v>977</x:v>
+      </x:c>
+      <x:c r="D229" s="1" t="s">
         <x:v>978</x:v>
       </x:c>
-      <x:c r="C229" s="1" t="s">
+      <x:c r="E229" s="1" t="s">
         <x:v>979</x:v>
       </x:c>
-      <x:c r="D229" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
+        <x:v>980</x:v>
+      </x:c>
+      <x:c r="C230" s="1" t="s">
+        <x:v>981</x:v>
+      </x:c>
+      <x:c r="D230" s="1" t="s">
         <x:v>982</x:v>
       </x:c>
-      <x:c r="C230" s="1" t="s">
+      <x:c r="E230" s="1" t="s">
         <x:v>983</x:v>
       </x:c>
-      <x:c r="D230" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
+        <x:v>984</x:v>
+      </x:c>
+      <x:c r="C231" s="1" t="s">
         <x:v>985</x:v>
       </x:c>
-      <x:c r="C231" s="1" t="s">
+      <x:c r="D231" s="1" t="s">
         <x:v>986</x:v>
       </x:c>
-      <x:c r="D231" s="1" t="s">
+      <x:c r="E231" s="1" t="s">
         <x:v>987</x:v>
       </x:c>
-      <x:c r="E231" s="1" t="s">
+      <x:c r="F231" s="1" t="s">
         <x:v>988</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>977</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="E232" s="1" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>988</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="D233" s="1" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="E233" s="1" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="F233" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>988</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
         <x:v>997</x:v>
       </x:c>
       <x:c r="C234" s="1" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="D234" s="1" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="E234" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>988</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
+        <x:v>1000</x:v>
+      </x:c>
+      <x:c r="C235" s="1" t="s">
         <x:v>1001</x:v>
       </x:c>
-      <x:c r="C235" s="1" t="s">
+      <x:c r="D235" s="1" t="s">
         <x:v>1002</x:v>
       </x:c>
-      <x:c r="D235" s="1" t="s">
+      <x:c r="E235" s="1" t="s">
         <x:v>1003</x:v>
       </x:c>
-      <x:c r="E235" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F235" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>988</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6" ht="15" customHeight="1">
       <x:c r="A236" s="1">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
+        <x:v>1004</x:v>
+      </x:c>
+      <x:c r="C236" s="1" t="s">
         <x:v>1005</x:v>
       </x:c>
-      <x:c r="C236" s="1" t="s">
+      <x:c r="D236" s="1" t="s">
         <x:v>1006</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
       <x:c r="E236" s="1" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="F236" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>988</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6" ht="15" customHeight="1">
       <x:c r="A237" s="1">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="C237" s="1" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="D237" s="1" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="E237" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>988</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6" ht="15" customHeight="1">
       <x:c r="A238" s="1">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
+        <x:v>1011</x:v>
+      </x:c>
+      <x:c r="C238" s="1" t="s">
         <x:v>1012</x:v>
       </x:c>
-      <x:c r="C238" s="1" t="s">
+      <x:c r="D238" s="1" t="s">
         <x:v>1013</x:v>
       </x:c>
-      <x:c r="D238" s="1" t="s">
+      <x:c r="E238" s="1" t="s">
         <x:v>1014</x:v>
       </x:c>
-      <x:c r="E238" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F238" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>988</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6" ht="15" customHeight="1">
       <x:c r="A239" s="1">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
+        <x:v>1015</x:v>
+      </x:c>
+      <x:c r="C239" s="1" t="s">
         <x:v>1016</x:v>
       </x:c>
-      <x:c r="C239" s="1" t="s">
+      <x:c r="D239" s="1" t="s">
         <x:v>1017</x:v>
       </x:c>
-      <x:c r="D239" s="1" t="s">
+      <x:c r="E239" s="1" t="s">
         <x:v>1018</x:v>
       </x:c>
-      <x:c r="E239" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F239" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>988</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6" ht="15" customHeight="1">
       <x:c r="A240" s="1">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
+        <x:v>1019</x:v>
+      </x:c>
+      <x:c r="C240" s="1" t="s">
         <x:v>1020</x:v>
       </x:c>
-      <x:c r="C240" s="1" t="s">
+      <x:c r="D240" s="1" t="s">
         <x:v>1021</x:v>
       </x:c>
-      <x:c r="D240" s="1" t="s">
+      <x:c r="E240" s="1" t="s">
         <x:v>1022</x:v>
       </x:c>
-      <x:c r="E240" s="1" t="s">
+      <x:c r="F240" s="1" t="s">
         <x:v>1023</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>977</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6" ht="15" customHeight="1">
       <x:c r="A241" s="1">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="C241" s="1" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="D241" s="1" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="E241" s="1" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="F241" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1023</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6" ht="15" customHeight="1">
       <x:c r="A242" s="1">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
+        <x:v>1028</x:v>
+      </x:c>
+      <x:c r="C242" s="1" t="s">
         <x:v>1029</x:v>
       </x:c>
-      <x:c r="C242" s="1" t="s">
+      <x:c r="D242" s="1" t="s">
         <x:v>1030</x:v>
       </x:c>
-      <x:c r="D242" s="1" t="s">
+      <x:c r="E242" s="1" t="s">
         <x:v>1031</x:v>
       </x:c>
-      <x:c r="E242" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F242" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1023</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6" ht="15" customHeight="1">
       <x:c r="A243" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
+        <x:v>1032</x:v>
+      </x:c>
+      <x:c r="C243" s="1" t="s">
         <x:v>1033</x:v>
       </x:c>
-      <x:c r="C243" s="1" t="s">
+      <x:c r="D243" s="1" t="s">
         <x:v>1034</x:v>
       </x:c>
-      <x:c r="D243" s="1" t="s">
+      <x:c r="E243" s="1" t="s">
         <x:v>1035</x:v>
       </x:c>
-      <x:c r="E243" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1023</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6" ht="15" customHeight="1">
       <x:c r="A244" s="1">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
+        <x:v>1036</x:v>
+      </x:c>
+      <x:c r="C244" s="1" t="s">
         <x:v>1037</x:v>
       </x:c>
-      <x:c r="C244" s="1" t="s">
+      <x:c r="D244" s="1" t="s">
         <x:v>1038</x:v>
       </x:c>
-      <x:c r="D244" s="1" t="s">
+      <x:c r="E244" s="1" t="s">
         <x:v>1039</x:v>
       </x:c>
-      <x:c r="E244" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F244" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1023</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6" ht="15" customHeight="1">
       <x:c r="A245" s="1">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
+        <x:v>1040</x:v>
+      </x:c>
+      <x:c r="C245" s="1" t="s">
         <x:v>1041</x:v>
       </x:c>
-      <x:c r="C245" s="1" t="s">
+      <x:c r="D245" s="1" t="s">
         <x:v>1042</x:v>
       </x:c>
-      <x:c r="D245" s="1" t="s">
+      <x:c r="E245" s="1" t="s">
         <x:v>1043</x:v>
       </x:c>
-      <x:c r="E245" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1023</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6" ht="15" customHeight="1">
       <x:c r="A246" s="1">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
+        <x:v>1044</x:v>
+      </x:c>
+      <x:c r="C246" s="1" t="s">
         <x:v>1045</x:v>
       </x:c>
-      <x:c r="C246" s="1" t="s">
+      <x:c r="D246" s="1" t="s">
         <x:v>1046</x:v>
       </x:c>
-      <x:c r="D246" s="1" t="s">
+      <x:c r="E246" s="1" t="s">
         <x:v>1047</x:v>
       </x:c>
-      <x:c r="E246" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F246" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1023</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6" ht="15" customHeight="1">
       <x:c r="A247" s="1">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
+        <x:v>1048</x:v>
+      </x:c>
+      <x:c r="C247" s="1" t="s">
         <x:v>1049</x:v>
       </x:c>
-      <x:c r="C247" s="1" t="s">
+      <x:c r="D247" s="1" t="s">
         <x:v>1050</x:v>
       </x:c>
-      <x:c r="D247" s="1" t="s">
+      <x:c r="E247" s="1" t="s">
         <x:v>1051</x:v>
       </x:c>
-      <x:c r="E247" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F247" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1023</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6" ht="15" customHeight="1">
       <x:c r="A248" s="1">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
+        <x:v>1052</x:v>
+      </x:c>
+      <x:c r="C248" s="1" t="s">
+        <x:v>1053</x:v>
+      </x:c>
+      <x:c r="D248" s="1" t="s">
         <x:v>1054</x:v>
       </x:c>
-      <x:c r="C248" s="1" t="s">
+      <x:c r="E248" s="1" t="s">
         <x:v>1055</x:v>
       </x:c>
-      <x:c r="D248" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F248" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1023</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6" ht="15" customHeight="1">
       <x:c r="A249" s="1">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
+        <x:v>1056</x:v>
+      </x:c>
+      <x:c r="C249" s="1" t="s">
+        <x:v>1057</x:v>
+      </x:c>
+      <x:c r="D249" s="1" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="E249" s="1" t="s">
         <x:v>1058</x:v>
       </x:c>
-      <x:c r="C249" s="1" t="s">
+      <x:c r="F249" s="1" t="s">
         <x:v>1059</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1053</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6" ht="15" customHeight="1">
       <x:c r="A250" s="1">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
+        <x:v>1060</x:v>
+      </x:c>
+      <x:c r="C250" s="1" t="s">
+        <x:v>1061</x:v>
+      </x:c>
+      <x:c r="D250" s="1" t="s">
         <x:v>1062</x:v>
       </x:c>
-      <x:c r="C250" s="1" t="s">
+      <x:c r="E250" s="1" t="s">
         <x:v>1063</x:v>
       </x:c>
-      <x:c r="D250" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F250" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1059</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6" ht="15" customHeight="1">
       <x:c r="A251" s="1">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
+        <x:v>1064</x:v>
+      </x:c>
+      <x:c r="C251" s="1" t="s">
+        <x:v>1065</x:v>
+      </x:c>
+      <x:c r="D251" s="1" t="s">
         <x:v>1066</x:v>
       </x:c>
-      <x:c r="C251" s="1" t="s">
+      <x:c r="E251" s="1" t="s">
         <x:v>1067</x:v>
       </x:c>
-      <x:c r="D251" s="1" t="s">
+      <x:c r="F251" s="1" t="s">
         <x:v>1068</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1070</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6" ht="15" customHeight="1">
       <x:c r="A252" s="1">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
+        <x:v>1069</x:v>
+      </x:c>
+      <x:c r="C252" s="1" t="s">
+        <x:v>1070</x:v>
+      </x:c>
+      <x:c r="D252" s="1" t="s">
         <x:v>1071</x:v>
       </x:c>
-      <x:c r="C252" s="1" t="s">
+      <x:c r="E252" s="1" t="s">
         <x:v>1072</x:v>
       </x:c>
-      <x:c r="D252" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E252" s="1" t="s">
+      <x:c r="F252" s="1" t="s">
         <x:v>1073</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1070</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6" ht="15" customHeight="1">
       <x:c r="A253" s="1">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="C253" s="1" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="D253" s="1" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="E253" s="1" t="s">
         <x:v>1077</x:v>
       </x:c>
       <x:c r="F253" s="1" t="s">
-        <x:v>1078</x:v>
+        <x:v>1073</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:6" ht="15" customHeight="1">
       <x:c r="A254" s="1">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
+        <x:v>1078</x:v>
+      </x:c>
+      <x:c r="C254" s="1" t="s">
         <x:v>1079</x:v>
       </x:c>
-      <x:c r="C254" s="1" t="s">
+      <x:c r="D254" s="1" t="s">
+        <x:v>1079</x:v>
+      </x:c>
+      <x:c r="E254" s="1" t="s">
         <x:v>1080</x:v>
       </x:c>
-      <x:c r="D254" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E254" s="1" t="s">
+      <x:c r="F254" s="1" t="s">
         <x:v>1081</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1082</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:6" ht="15" customHeight="1">
       <x:c r="A255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>