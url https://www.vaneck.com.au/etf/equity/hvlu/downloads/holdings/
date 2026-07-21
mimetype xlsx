--- v3 (2026-07-01)
+++ v4 (2026-07-21)
@@ -1,3294 +1,3318 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d040802f1d94217" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b832d48697b48b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HVLU_asat_20260630" sheetId="1" r:id="R362e5a8d9d5e4fd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HVLU_asat_20260721" sheetId="1" r:id="R5476cd31b3ff41a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1279" uniqueCount="1082">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 30/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1279" uniqueCount="1090">
+  <x:si>
+    <x:t>All Fund Holdings as at 21/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MU US</x:t>
   </x:si>
   <x:si>
-    <x:t>15,783</x:t>
-[...5 lines deleted...]
-    <x:t>21.44%</x:t>
+    <x:t>4,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,295,738.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,951,745.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Verizon Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VZ US</x:t>
   </x:si>
   <x:si>
-    <x:t>41,783</x:t>
-[...5 lines deleted...]
-    <x:t>2.08%</x:t>
+    <x:t>43,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,699,865.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kioxia Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285A JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,633,259.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Motor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7203 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,547,767.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,403</x:t>
-[...20 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>9,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,386,099.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>At&amp;T Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,153,487.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,098,109.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Comcast Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CMCSA US</x:t>
   </x:si>
   <x:si>
-    <x:t>52,600</x:t>
-[...17 lines deleted...]
-    <x:t>$1,860,137.40</x:t>
+    <x:t>59,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,034,437.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accenture Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,862,561.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Hewlett Packard Enterprise Co</x:t>
   </x:si>
   <x:si>
     <x:t>HPE US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,380</x:t>
-[...5 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>27,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,755,250.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shell Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,660,700.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pfizer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,536,418.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cvs Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,397,591.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>General Motors Co</x:t>
   </x:si>
   <x:si>
     <x:t>GM US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,513</x:t>
-[...50 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>12,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,340,171.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,305,847.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Hsbc Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>HSBA LN</x:t>
   </x:si>
   <x:si>
-    <x:t>46,115</x:t>
-[...5 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>45,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,285,431.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanofi Sa/France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,181,693.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNP FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,124,018.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraft Heinz Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,091,864.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,089,950.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Citigroup Inc</x:t>
   </x:si>
   <x:si>
     <x:t>C US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,139</x:t>
-[...20 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>5,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,087,398.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8058 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,077,317.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itochu Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8001 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,074,000.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ck Hutchison Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,015,559.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Santander Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAN SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$998,461.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8031 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$972,941.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Totalenergies Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$965,285.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercedes-Benz Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MBG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$931,089.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8053 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$906,973.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujifilm Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4901 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keurig Dr Pepper Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$899,317.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Post Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$878,901.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$878,135.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cie De Saint-Gobain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$869,841.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canon Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7751 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$855,168.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford Motor Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$852,233.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capital One Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$839,728.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$828,244.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honda Motor Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7267 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$813,698.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cigna Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$805,276.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roper Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$775,929.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Ufj Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8306 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$769,549.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renesas Electronics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6723 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$741,987.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9022 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$733,693.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medtronic Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$731,397.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer-Daniels-Midland Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$727,824.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aercap Holdings Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$721,444.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$719,275.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognizant Technology Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$716,085.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$713,150.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$704,856.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unicredit Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$693,882.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Bilbao Vizcaya Argentaria Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBVA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$684,440.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workday Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDAY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$680,740.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vodafone Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOD LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$676,274.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayer Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$662,876.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pg&amp;E Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$653,816.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Bank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$652,540.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPQ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$641,822.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capgemini Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$622,810.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8316 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$620,130.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kddi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9433 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$598,821.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Komatsu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6301 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$587,082.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marubeni Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8002 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$581,340.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$578,788.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elevance Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$578,533.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Hung Kai Properties Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$572,663.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyocera Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6971 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$571,260.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayerische Motoren Werke Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMW GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$563,476.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Ahold Delhaize Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AD NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$560,797.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujitsu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6702 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$556,586.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natwest Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$554,927.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asahi Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$553,906.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Volkswagen Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOW3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$545,102.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Nokia Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>NOKIA FH</x:t>
   </x:si>
   <x:si>
-    <x:t>61,840</x:t>
-[...221 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>36,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$536,553.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daimler Truck Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$531,194.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$524,559.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pernod Ricard Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$518,306.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panasonic Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6752 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$512,564.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcelormittal Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MT NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$502,356.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gen Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$499,039.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$495,339.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$492,787.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$492,276.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tdk Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6762 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$481,047.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Okta Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$477,347.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omnicom Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$476,837.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENEL IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$475,433.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Mills Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$474,030.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Societe Generale Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$469,053.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLOY LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>218,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$465,863.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ing Groep Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$456,804.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Steel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5401 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$453,996.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Yusen Kk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9101 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$453,231.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telefonaktiebolaget Lm Ericsson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERICB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$450,041.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intesa Sanpaolo Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISP IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$437,791.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>STMPA FP</x:t>
   </x:si>
   <x:si>
-    <x:t>7,342</x:t>
-[...293 lines deleted...]
-    <x:t>AER US</x:t>
+    <x:t>4,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$430,773.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Telegraph &amp; Telephone Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9432 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>322,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$428,349.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carrefour Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$426,563.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3i Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$421,076.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui Fudosan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8801 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$418,779.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mizuho Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8411 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$414,951.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui Osk Lines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9104 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$410,996.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgi Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIB/A CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$401,553.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubota Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,915.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Tsusho Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8015 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,533.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Becton Dickinson &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$397,343.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henkel Ag &amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEN3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$393,259.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Estate Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8802 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$381,775.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoom Video Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,862.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edison International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,734.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$377,692.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repsol Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REP SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$376,799.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jardine Matheson Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JM SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$369,143.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metlife Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MET US</x:t>
   </x:si>
   <x:si>
     <x:t>2,740</x:t>
   </x:si>
   <x:si>
-    <x:t>$576,572.10</x:t>
-[...236 lines deleted...]
-    <x:t>$462,516.57</x:t>
+    <x:t>$364,039.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Engie Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ENGI FP</x:t>
   </x:si>
   <x:si>
-    <x:t>10,100</x:t>
-[...188 lines deleted...]
-    <x:t>$395,417.68</x:t>
+    <x:t>8,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$362,253.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kirin Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,639.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,597.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Twilio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWLO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,641.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Truist Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,089.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stellantis Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STLAM IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$345,155.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ck Asset Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1113 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,772.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publicis Groupe Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUB FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$339,540.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Horton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$337,626.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teledyne Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,733.57</x:t>
   </x:si>
   <x:si>
     <x:t>Orange Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ORA FP</x:t>
   </x:si>
   <x:si>
-    <x:t>14,508</x:t>
-[...131 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>12,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,350.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzuki Motor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7269 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,840.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Takeda Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,012.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cie Generale Des Etablissements Micheli</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ML FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$326,780.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$324,101.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ss&amp;C Technologies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$322,952.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa House Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1925 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,338.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American International Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,851.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nutrien Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,833.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rwe Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RWE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,706.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denso Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6902 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,323.44</x:t>
   </x:si>
   <x:si>
     <x:t>Bunge Global Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BG US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,313</x:t>
-[...41 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>1,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,154.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta Air Lines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$297,050.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bridgestone Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5108 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$296,284.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amcor Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMCR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,646.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manulife Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$285,056.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kansai Electric Power Co Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$284,928.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centene Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,506.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Wh Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>288 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>225,811</x:t>
-[...293 lines deleted...]
-    <x:t>$278,970.25</x:t>
+    <x:t>182,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,613.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devon Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,230.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F5 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFIV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,806.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,892.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,637.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ryanair Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RYA ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,978.54</x:t>
   </x:si>
   <x:si>
     <x:t>Biogen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BIIB US</x:t>
   </x:si>
   <x:si>
-    <x:t>880</x:t>
-[...17 lines deleted...]
-    <x:t>$274,186.47</x:t>
+    <x:t>937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$267,702.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alstom Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,002.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smurfit Westrock Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,491.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eversource Energy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,153.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Consolidated Airlines Gro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,387.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nidec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6594 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$257,367.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Lufthansa Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$254,942.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sse Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$253,539.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bouygues Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,645.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Check Point Software Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHKP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,263.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chubu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,435.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Payments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,031.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Chartered Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STAN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$243,203.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,930.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magna International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,782.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresenius Se &amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$233,761.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5201 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$224,446.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sino Land Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,938.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nn Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,152.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eiffage Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FGR FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,600.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sompo Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8630 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,686.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,793.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,965.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fiserv Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$205,306.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Bancshares Inc/Oh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBAN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,158.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$203,903.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royalty Pharma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RPRX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,754.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lennar Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,606.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Subaru Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7270 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,778.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rogers Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCI/B CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$196,502.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Post Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6178 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bt Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BT/A LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,991.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Paper Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,864.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erste Group Bank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBS AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,226.36</x:t>
   </x:si>
   <x:si>
     <x:t>Teva Pharmaceutical Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TEVA US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,491</x:t>
-[...341 lines deleted...]
-    <x:t>$191,225.55</x:t>
+    <x:t>4,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,057.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sekisui House Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1928 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,632.80</x:t>
   </x:si>
   <x:si>
     <x:t>Asahi Kasei Corp</x:t>
   </x:si>
   <x:si>
     <x:t>3407 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>11,864</x:t>
-[...17 lines deleted...]
-    <x:t>$187,952.43</x:t>
+    <x:t>11,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,208.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondback Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FANG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,784.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dsm-Firmenich Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSFIR NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,742.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptiv Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APTV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,956.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coeur Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,893.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8604 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,255.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renault Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RNO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,427.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M&amp;T Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,172.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Orix Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8591 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>3,428</x:t>
-[...65 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>3,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,620.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boliden Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOL SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,727.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eneos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$169,961.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abn Amro Bank Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,813.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,302.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fairfax Financial Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFH CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,644.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telefonica Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEF SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,878.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Leumi Le-Israel Bm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUMI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,961</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsubishi Chemical Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>4188 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>16,530</x:t>
-[...77 lines deleted...]
-    <x:t>$157,487.27</x:t>
+    <x:t>15,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,050.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Everest Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,819.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jfe Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5411 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,563.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Porsche Automobil Holding Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAH3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,863.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synchrony Financial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,608.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inpex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1605 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,715.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinor Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQNR NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,035.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citizens Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,759.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danske Bank A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DANSKE DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,376.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fidelity National Information Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,249.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,738.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresenius Medical Care Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FME GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,335.18</x:t>
   </x:si>
   <x:si>
     <x:t>Japan Post Bank Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>7182 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>5,729</x:t>
-[...134 lines deleted...]
-    <x:t>$145,653.69</x:t>
+    <x:t>5,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,548.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expand Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,507.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banca Monte Dei Paschi Di Siena Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMPS IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,124.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Labcorp Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,720.82</x:t>
   </x:si>
   <x:si>
     <x:t>Otsuka Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>4578 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,517</x:t>
-[...74 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>1,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,189.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Philips Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,934.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Trust Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8309 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,913.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Hapoalim Bm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,192.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Commerzbank Ag</x:t>
   </x:si>
   <x:si>
     <x:t>CBK GR</x:t>
   </x:si>
   <x:si>
-    <x:t>2,281</x:t>
-[...194 lines deleted...]
-    <x:t>$122,490.10</x:t>
+    <x:t>2,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,299.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Annaly Capital Management Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NLY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,960.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,046.95</x:t>
   </x:si>
   <x:si>
     <x:t>Osaka Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9532 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>2,512</x:t>
-[...59 lines deleted...]
-    <x:t>$115,314.42</x:t>
+    <x:t>2,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,132.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,877.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regions Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,239.77</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
-    <x:t>Fresenius Medical Care Ag</x:t>
-[...44 lines deleted...]
-    <x:t>$104,362.07</x:t>
+    <x:t>Cooper Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,325.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shionogi &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,542.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Principal Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,883.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Metal Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5713 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,779.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Bpm Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAMI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,503.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boc Hong Kong Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2388 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,206.74</x:t>
   </x:si>
   <x:si>
     <x:t>Aib Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AIBG ID</x:t>
   </x:si>
   <x:si>
-    <x:t>5,999</x:t>
-[...86 lines deleted...]
-    <x:t>$93,787.38</x:t>
+    <x:t>5,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,313.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco De Sabadell Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAB SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,123.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bper Banca Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPE IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,699.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pinnacle Financial Partners Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNFP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>674</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Ireland Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BIRG ID</x:t>
   </x:si>
   <x:si>
-    <x:t>3,240</x:t>
-[...86 lines deleted...]
-    <x:t>$84,849.26</x:t>
+    <x:t>$92,764.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aegon Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,743.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omv Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,105.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corebridge Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRBG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,446.85</x:t>
   </x:si>
   <x:si>
     <x:t>Keycorp</x:t>
   </x:si>
   <x:si>
     <x:t>KEY US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,497</x:t>
-[...11 lines deleted...]
-    <x:t>1,481</x:t>
+    <x:t>2,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,808.85</x:t>
   </x:si>
   <x:si>
     <x:t>Svenska Handelsbanken Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SHBA SS</x:t>
   </x:si>
   <x:si>
-    <x:t>3,871</x:t>
-[...26 lines deleted...]
-    <x:t>$77,170.02</x:t>
+    <x:t>4,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,788.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Israel Discount Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSCT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,491.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raiffeisen Bank International Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBI AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,066.90</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
-    <x:t>Dassault Systemes Se</x:t>
-[...58 lines deleted...]
-  <x:si>
     <x:t>First Citizens Bancshares Inc/Nc</x:t>
   </x:si>
   <x:si>
     <x:t>FCNCA US</x:t>
   </x:si>
   <x:si>
-    <x:t>23</x:t>
-[...35 lines deleted...]
-    <x:t>$59,671.44</x:t>
+    <x:t>27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,152.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitecap Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WCP CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,117.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
-    <x:t>Sumitomo Metal Mining Co Ltd</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>Idemitsu Kosan Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>5019 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>3,348</x:t>
-[...2 lines deleted...]
-    <x:t>$35,626.62</x:t>
+    <x:t>5,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,737.09</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-3,087,493.95</x:t>
-[...2 lines deleted...]
-    <x:t>-2.52%</x:t>
+    <x:t>$1,510,151.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -3313,62 +3337,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb95c3b46461d46ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3284eece73cd49fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R362e5a8d9d5e4fd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7abddfc117604fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R393d0d401eba4df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5476cd31b3ff41a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F255"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
-    <x:col min="5" max="5" width="21" customWidth="1"/>
+    <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6" ht="15" customHeight="1">
       <x:c r="A2" s="2" t="s">
@@ -3505,4951 +3529,4951 @@
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
         <x:v>364</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
         <x:v>382</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
         <x:v>404</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
         <x:v>425</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
         <x:v>456</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
         <x:v>473</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
         <x:v>502</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="F115" s="1" t="s">
         <x:v>511</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
         <x:v>532</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
         <x:v>545</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="F128" s="1" t="s">
         <x:v>566</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="F134" s="1" t="s">
         <x:v>591</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="F138" s="1" t="s">
         <x:v>608</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="F139" s="1" t="s">
         <x:v>608</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="E143" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="F143" s="1" t="s">
         <x:v>625</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="F149" s="1" t="s">
         <x:v>651</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
         <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
         <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
         <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="F165" s="1" t="s">
         <x:v>721</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>734</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="F168" s="1" t="s">
         <x:v>734</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>734</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="F171" s="1" t="s">
         <x:v>747</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="C176" s="1" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="D176" s="1" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="E176" s="1" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="F176" s="1" t="s">
         <x:v>764</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="D184" s="1" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="E184" s="1" t="s">
+        <x:v>801</x:v>
+      </x:c>
+      <x:c r="F184" s="1" t="s">
         <x:v>797</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>779</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="D193" s="1" t="s">
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="E193" s="1" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="F193" s="1" t="s">
         <x:v>833</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>858</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>858</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="E199" s="1" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="F199" s="1" t="s">
         <x:v>858</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>858</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>858</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>858</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>858</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>858</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>858</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>858</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>898</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>898</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
+        <x:v>905</x:v>
+      </x:c>
+      <x:c r="E209" s="1" t="s">
+        <x:v>906</x:v>
+      </x:c>
+      <x:c r="F209" s="1" t="s">
         <x:v>898</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>898</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>898</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>898</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>898</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>926</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>926</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
+        <x:v>933</x:v>
+      </x:c>
+      <x:c r="E216" s="1" t="s">
+        <x:v>934</x:v>
+      </x:c>
+      <x:c r="F216" s="1" t="s">
         <x:v>926</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>923</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>926</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>926</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>926</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="E220" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>926</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>926</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>926</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>926</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>926</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="E225" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>926</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="E226" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>975</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="E227" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>975</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="E228" s="1" t="s">
+        <x:v>983</x:v>
+      </x:c>
+      <x:c r="F228" s="1" t="s">
         <x:v>975</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="E229" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>975</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>982</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="E230" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>975</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="E231" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="F231" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>975</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="E232" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>1000</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="D233" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="E233" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="F233" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>1000</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="C234" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="D234" s="1" t="s">
-        <x:v>999</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="E234" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>1000</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
+        <x:v>1009</x:v>
+      </x:c>
+      <x:c r="C235" s="1" t="s">
+        <x:v>1010</x:v>
+      </x:c>
+      <x:c r="D235" s="1" t="s">
+        <x:v>1011</x:v>
+      </x:c>
+      <x:c r="E235" s="1" t="s">
+        <x:v>1012</x:v>
+      </x:c>
+      <x:c r="F235" s="1" t="s">
         <x:v>1000</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>988</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6" ht="15" customHeight="1">
       <x:c r="A236" s="1">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
-        <x:v>1004</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="C236" s="1" t="s">
-        <x:v>1005</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="D236" s="1" t="s">
-        <x:v>1006</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="E236" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="F236" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>1017</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6" ht="15" customHeight="1">
       <x:c r="A237" s="1">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="C237" s="1" t="s">
-        <x:v>1009</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="D237" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="E237" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>1017</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6" ht="15" customHeight="1">
       <x:c r="A238" s="1">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="C238" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="D238" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="E238" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="F238" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>1017</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6" ht="15" customHeight="1">
       <x:c r="A239" s="1">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="C239" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="D239" s="1" t="s">
+        <x:v>1027</x:v>
+      </x:c>
+      <x:c r="E239" s="1" t="s">
+        <x:v>1028</x:v>
+      </x:c>
+      <x:c r="F239" s="1" t="s">
         <x:v>1017</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>988</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6" ht="15" customHeight="1">
       <x:c r="A240" s="1">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
-        <x:v>1019</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="C240" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="D240" s="1" t="s">
-        <x:v>1021</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="E240" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="F240" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1017</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6" ht="15" customHeight="1">
       <x:c r="A241" s="1">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
-        <x:v>1024</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="C241" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="D241" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="E241" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="F241" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1037</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6" ht="15" customHeight="1">
       <x:c r="A242" s="1">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="C242" s="1" t="s">
-        <x:v>1029</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="D242" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="E242" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="F242" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1037</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6" ht="15" customHeight="1">
       <x:c r="A243" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="C243" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="D243" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E243" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1037</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6" ht="15" customHeight="1">
       <x:c r="A244" s="1">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="C244" s="1" t="s">
+        <x:v>1045</x:v>
+      </x:c>
+      <x:c r="D244" s="1" t="s">
+        <x:v>1046</x:v>
+      </x:c>
+      <x:c r="E244" s="1" t="s">
+        <x:v>1047</x:v>
+      </x:c>
+      <x:c r="F244" s="1" t="s">
         <x:v>1037</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1023</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6" ht="15" customHeight="1">
       <x:c r="A245" s="1">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="C245" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="D245" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="E245" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1037</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6" ht="15" customHeight="1">
       <x:c r="A246" s="1">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="C246" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="D246" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="E246" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="F246" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1037</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6" ht="15" customHeight="1">
       <x:c r="A247" s="1">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="C247" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="D247" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="E247" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="F247" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1037</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6" ht="15" customHeight="1">
       <x:c r="A248" s="1">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="C248" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="D248" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="E248" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="F248" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1037</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6" ht="15" customHeight="1">
       <x:c r="A249" s="1">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="C249" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="D249" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="E249" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="F249" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1037</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6" ht="15" customHeight="1">
       <x:c r="A250" s="1">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="C250" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="D250" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="E250" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="F250" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1072</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6" ht="15" customHeight="1">
       <x:c r="A251" s="1">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
-        <x:v>1064</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="C251" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="D251" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="E251" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="F251" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>1072</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6" ht="15" customHeight="1">
       <x:c r="A252" s="1">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="C252" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="D252" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="E252" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="F252" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6" ht="15" customHeight="1">
       <x:c r="A253" s="1">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
-        <x:v>1074</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="C253" s="1" t="s">
-        <x:v>1075</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="D253" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="E253" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="F253" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:6" ht="15" customHeight="1">
       <x:c r="A254" s="1">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
-        <x:v>1078</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="C254" s="1" t="s">
-        <x:v>1079</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="D254" s="1" t="s">
-        <x:v>1079</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="E254" s="1" t="s">
-        <x:v>1080</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="F254" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1089</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:6" ht="15" customHeight="1">
       <x:c r="A255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>