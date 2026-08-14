--- v4 (2026-07-21)
+++ v5 (2026-08-14)
@@ -1,3318 +1,3330 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b832d48697b48b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04f080a12bfd46ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HVLU_asat_20260721" sheetId="1" r:id="R5476cd31b3ff41a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HVLU_asat_20260813" sheetId="1" r:id="R6fdde3a02b474395"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1279" uniqueCount="1090">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 21/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1279" uniqueCount="1094">
+  <x:si>
+    <x:t>All Fund Holdings as at 13/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MU US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,283</x:t>
-[...5 lines deleted...]
-    <x:t>4.10%</x:t>
+    <x:t>4,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,343,893.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Salesforce.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CRM US</x:t>
   </x:si>
   <x:si>
-    <x:t>11,889</x:t>
-[...5 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>13,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,733,175.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Verizon Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VZ US</x:t>
   </x:si>
   <x:si>
-    <x:t>43,446</x:t>
-[...5 lines deleted...]
-    <x:t>2.09%</x:t>
+    <x:t>47,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,266,621.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Motor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7203 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,923,153.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Kioxia Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>285A JP</x:t>
   </x:si>
   <x:si>
-    <x:t>5,750</x:t>
-[...20 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>6,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,922,254.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,638,903.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>At&amp;T Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,632,307.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,572,039.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,807</x:t>
-[...17 lines deleted...]
-    <x:t>$2,153,487.07</x:t>
+    <x:t>10,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,519,866.89</x:t>
   </x:si>
   <x:si>
     <x:t>1.67%</x:t>
   </x:si>
   <x:si>
-    <x:t>Adobe Inc</x:t>
-[...11 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>Accenture Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,507,123.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Comcast Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CMCSA US</x:t>
   </x:si>
   <x:si>
-    <x:t>59,887</x:t>
-[...35 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>65,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,444,756.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Shell Plc</x:t>
   </x:si>
   <x:si>
     <x:t>SHEL LN</x:t>
   </x:si>
   <x:si>
-    <x:t>26,877</x:t>
-[...5 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>29,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,861,415.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,845,823.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Pfizer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PFE US</x:t>
   </x:si>
   <x:si>
-    <x:t>43,454</x:t>
-[...5 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>47,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,815,989.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Motors Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,667,267.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hsbc Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSBA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,453,930.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNP FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,351,085.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Cvs Health Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CVS US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,091</x:t>
-[...50 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>10,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,346,587.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itochu Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8001 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,307,458.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8058 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,304,459.89</x:t>
   </x:si>
   <x:si>
     <x:t>Sanofi Sa/France</x:t>
   </x:si>
   <x:si>
     <x:t>SAN FP</x:t>
   </x:si>
   <x:si>
-    <x:t>9,429</x:t>
-[...20 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>10,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,297,263.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citigroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,279,273.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Santander Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAN SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,209,560.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8053 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,188,121.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,180,925.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Kraft Heinz Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>KHC US</x:t>
   </x:si>
   <x:si>
-    <x:t>29,555</x:t>
-[...59 lines deleted...]
-    <x:t>$1,074,000.16</x:t>
+    <x:t>32,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,169,681.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8031 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,138,347.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Ck Hutchison Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>79,063</x:t>
-[...32 lines deleted...]
-    <x:t>$972,941.81</x:t>
+    <x:t>87,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,136,848.56</x:t>
   </x:si>
   <x:si>
     <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Totalenergies Se</x:t>
   </x:si>
   <x:si>
     <x:t>TTE FP</x:t>
   </x:si>
   <x:si>
-    <x:t>8,327</x:t>
-[...2 lines deleted...]
-    <x:t>$965,285.88</x:t>
+    <x:t>9,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,130,252.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cie De Saint-Gobain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,083,776.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workday Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDAY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,041,948.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognizant Technology Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,038,200.75</x:t>
   </x:si>
   <x:si>
     <x:t>Mercedes-Benz Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>MBG GR</x:t>
   </x:si>
   <x:si>
-    <x:t>12,659</x:t>
-[...20 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>13,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,035,502.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,030,105.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keurig Dr Pepper Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,003,569.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capital One Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$992,175.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canon Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7751 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$976,883.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honda Motor Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7267 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$973,135.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Post Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$958,143.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roper Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$927,709.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford Motor Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$923,661.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$920,962.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Ufj Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8306 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$915,715.55</x:t>
   </x:si>
   <x:si>
     <x:t>Fujifilm Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>4901 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>28,405</x:t>
-[...125 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>31,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$911,967.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPQ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$905,371.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medtronic Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$868,190.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Cigna Group/The</x:t>
   </x:si>
   <x:si>
     <x:t>CI US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,985</x:t>
-[...32 lines deleted...]
-    <x:t>$769,549.12</x:t>
+    <x:t>2,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$860,544.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$853,648.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Bilbao Vizcaya Argentaria Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBVA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$847,651.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9022 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$832,359.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Renesas Electronics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6723 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>22,088</x:t>
-[...29 lines deleted...]
-    <x:t>$731,397.04</x:t>
+    <x:t>24,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$812,270.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unicredit Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$807,322.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capgemini Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$796,228.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aercap Holdings Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$792,030.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Bank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$779,287.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vodafone Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOD LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>337,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$774,190.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$772,241.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Komatsu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6301 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$771,192.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayer Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$743,906.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Archer-Daniels-Midland Co</x:t>
   </x:si>
   <x:si>
     <x:t>ADM US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,947</x:t>
-[...56 lines deleted...]
-    <x:t>$713,150.40</x:t>
+    <x:t>6,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$743,306.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8316 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$716,620.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pg&amp;E Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$714,971.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujitsu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6702 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$705,076.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyocera Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6971 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$699,230.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$688,285.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$687,686.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panasonic Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6752 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$669,845.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,847</x:t>
-[...140 lines deleted...]
-    <x:t>$620,130.78</x:t>
+    <x:t>2,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$667,746.73</x:t>
   </x:si>
   <x:si>
     <x:t>Kddi Corp</x:t>
   </x:si>
   <x:si>
     <x:t>9433 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>23,756</x:t>
-[...11 lines deleted...]
-    <x:t>6301 JP</x:t>
+    <x:t>26,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$658,451.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elevance Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$658,001.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asahi Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$648,257.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natwest Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$646,008.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marubeni Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8002 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$645,858.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$635,963.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayerische Motoren Werke Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMW GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$626,968.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daimler Truck Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$621,871.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nokia Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOKIA FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$618,722.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcelormittal Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MT NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$606,579.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Volkswagen Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOW3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,529.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gen Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$603,880.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Hung Kai Properties Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$602,831.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pernod Ricard Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$595,934.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Steel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5401 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$585,590.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tdk Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6762 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$584,690.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$576,295.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Societe Generale Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$571,497.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$568,799.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Ahold Delhaize Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AD NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$558,904.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omnicom Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$558,304.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Yusen Kk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9101 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$550,358.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ing Groep Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$546,610.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Okta Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$543,912.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Mills Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$535,666.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLOY LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>241,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$531,468.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Tsusho Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8015 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$529,819.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$525,322.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intesa Sanpaolo Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISP IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$524,422.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telefonaktiebolaget Lm Ericsson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERICB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$520,974.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENEL IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$514,078.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui Osk Lines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9104 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$512,878.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3i Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$511,529.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mizuho Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8411 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$511,379.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Becton Dickinson &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$510,779.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Telegraph &amp; Telephone Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9432 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>355,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$507,181.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoom Video Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,885.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgi Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIB/A CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$478,696.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Twilio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWLO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$465,053.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubota Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$458,457.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henkel Ag &amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEN3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$451,561.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repsol Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REP SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$443,615.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carrefour Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$442,715.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui Fudosan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8801 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$442,565.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$428,773.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publicis Groupe Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUB FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$425,025.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metlife Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MET US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$416,479.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ss&amp;C Technologies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$416,029.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kirin Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$415,730.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STMPA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$413,031.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,887.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jardine Matheson Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JM SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,789.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teledyne Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$395,190.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Truist Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$394,741.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Engie Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENGI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$388,744.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Estate Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8802 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$383,047.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Horton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$381,398.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edison International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,149.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ck Asset Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1113 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$377,800.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Takeda Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$375,851.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orange Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$368,205.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bridgestone Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5108 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$366,106.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzuki Motor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7269 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365,506.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cie Generale Des Etablissements Micheli</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ML FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$361,158.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa House Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1925 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,911.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta Air Lines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,214.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stellantis Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STLAM IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,165.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amcor Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMCR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,166.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,667.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rwe Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RWE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$343,018.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nutrien Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,272.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smurfit Westrock Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$333,423.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kansai Electric Power Co Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$331,924.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denso Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6902 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$328,776.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327,876.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American International Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$324,278.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manulife Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,429.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nidec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6594 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,280.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Payments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,485.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bunge Global Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$308,536.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,787.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devon Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,638.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centene Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,689.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F5 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFIV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,740.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ryanair Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RYA ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,493.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alstom Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,294.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Consolidated Airlines Gro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,498.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BT7JGG906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,198.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Chartered Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STAN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$285,299.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wh Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>288 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$284,099.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bouygues Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,453.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eversource Energy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,854.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sse Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,104.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,005.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chubu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,705.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Check Point Software Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHKP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,255.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magna International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,056.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,311.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Lufthansa Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$260,861.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,364.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$255,314.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coeur Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$254,415.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sompo Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8630 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$249,468.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teva Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEVA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,118.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5201 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,070.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Paper Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,421.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fiserv Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,622.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nn Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$238,074.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erste Group Bank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBS AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,775.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eiffage Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FGR FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,326.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lennar Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,377.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sino Land Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$228,479.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royalty Pharma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RPRX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$226,080.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Post Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6178 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,981.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rogers Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCI/B CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,531.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Subaru Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7270 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$222,632.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Bancshares Inc/Oh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBAN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,333.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bt Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BT/A LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$215,436.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dsm-Firmenich Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSFIR NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,536.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renault Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RNO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,038.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondback Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FANG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,040.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abn Amro Bank Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,740.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8604 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sekisui House Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1928 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$205,241.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,992.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Leumi Le-Israel Bm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUMI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$198,944.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asahi Kasei Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3407 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,745.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orix Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8591 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,595.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boliden Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOL SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,145.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eneos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,346.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M&amp;T Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,947.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Chemical Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4188 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,949.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telefonica Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEF SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,700.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jfe Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5411 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,702.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fairfax Financial Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFH CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,353.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inpex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1605 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,203.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synchrony Financial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,703.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,456.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otsuka Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4578 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,856.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinor Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQNR NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,957.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Labcorp Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,807.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,308.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Metal Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5713 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,909.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptiv Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APTV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,459.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Porsche Automobil Holding Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAH3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,010.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expand Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,211.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fidelity National Information Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,911.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citizens Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,161.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Trust Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8309 JP</x:t>
   </x:si>
   <x:si>
     <x:t>10,686</x:t>
   </x:si>
   <x:si>
-    <x:t>$587,082.66</x:t>
-[...1022 lines deleted...]
-    <x:t>CNC US</x:t>
+    <x:t>$166,561.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danske Bank A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DANSKE DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,411.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banca Monte Dei Paschi Di Siena Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMPS IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,662.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Everest Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,362.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Post Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7182 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,462.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Hapoalim Bm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,365.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerzbank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,667.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresenius Medical Care Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FME GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,767.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Philips Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,469.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Annaly Capital Management Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NLY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,874.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osaka Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,075.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cooper Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,475.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,876.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,376.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regions Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,828.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Bpm Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAMI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,783.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Principal Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,134.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shionogi &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,934.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco De Sabadell Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAB SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,435.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boc Hong Kong Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2388 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,386.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aib Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIBG ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,139.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pinnacle Financial Partners Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNFP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,590.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bper Banca Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPE IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,140.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Ireland Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIRG ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,592.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corebridge Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRBG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,193.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raiffeisen Bank International Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBI AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,743.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omv Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,944.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aegon Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,445.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Israel Discount Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSCT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,295.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svenska Handelsbanken Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHBA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,145.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Citizens Bancshares Inc/Nc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCNCA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,698.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keycorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEY US</x:t>
   </x:si>
   <x:si>
     <x:t>2,940</x:t>
   </x:si>
   <x:si>
-    <x:t>$276,506.87</x:t>
-[...1277 lines deleted...]
-    <x:t>$81,152.92</x:t>
+    <x:t>$95,649.40</x:t>
   </x:si>
   <x:si>
     <x:t>Whitecap Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WCP CN</x:t>
   </x:si>
   <x:si>
-    <x:t>4,167</x:t>
-[...2 lines deleted...]
-    <x:t>$67,117.04</x:t>
+    <x:t>4,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,708.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Idemitsu Kosan Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>5019 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>5,569</x:t>
-[...2 lines deleted...]
-    <x:t>$60,737.09</x:t>
+    <x:t>6,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,012.96</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$1,510,151.12</x:t>
-[...2 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>$927,160.29</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -3337,51 +3349,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7abddfc117604fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R393d0d401eba4df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5476cd31b3ff41a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39b8e07737c144d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf3a0144d2bb84627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6fdde3a02b474395" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F255"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -3509,631 +3521,631 @@
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>45</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
@@ -4149,71 +4161,71 @@
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
@@ -4249,131 +4261,131 @@
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
@@ -4389,711 +4401,711 @@
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
         <x:v>339</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
@@ -5109,3371 +5121,3371 @@
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
         <x:v>400</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
         <x:v>413</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
         <x:v>426</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
         <x:v>439</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="D102" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="E102" s="1" t="s">
+      <x:c r="F102" s="1" t="s">
         <x:v>460</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="D106" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="E106" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="D107" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="D108" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
+      <x:c r="F108" s="1" t="s">
         <x:v>484</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
+      <x:c r="F109" s="1" t="s">
         <x:v>489</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="D110" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
+      <x:c r="E110" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="E110" s="1" t="s">
+      <x:c r="F110" s="1" t="s">
         <x:v>494</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
         <x:v>499</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
         <x:v>508</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
         <x:v>521</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
         <x:v>542</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
         <x:v>551</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="E128" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="F128" s="1" t="s">
         <x:v>568</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="E133" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="F133" s="1" t="s">
         <x:v>589</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="E138" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="F138" s="1" t="s">
         <x:v>610</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="E143" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="F143" s="1" t="s">
         <x:v>631</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="F149" s="1" t="s">
         <x:v>656</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="D152" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="E152" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="F152" s="1" t="s">
         <x:v>669</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="D159" s="1" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="E159" s="1" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="F159" s="1" t="s">
         <x:v>698</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="E163" s="1" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="F163" s="1" t="s">
         <x:v>715</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
+        <x:v>746</x:v>
+      </x:c>
+      <x:c r="D170" s="1" t="s">
+        <x:v>747</x:v>
+      </x:c>
+      <x:c r="E170" s="1" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="F170" s="1" t="s">
         <x:v>744</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>769</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="C176" s="1" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="D176" s="1" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="E176" s="1" t="s">
+        <x:v>773</x:v>
+      </x:c>
+      <x:c r="F176" s="1" t="s">
         <x:v>769</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>769</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>769</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>769</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>769</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>769</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>798</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="C183" s="1" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="D183" s="1" t="s">
+        <x:v>801</x:v>
+      </x:c>
+      <x:c r="E183" s="1" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="F183" s="1" t="s">
         <x:v>798</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>798</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>798</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>798</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>798</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>798</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>827</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="E190" s="1" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="F190" s="1" t="s">
         <x:v>827</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>827</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>827</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>827</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
+        <x:v>845</x:v>
+      </x:c>
+      <x:c r="D194" s="1" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="E194" s="1" t="s">
         <x:v>843</x:v>
       </x:c>
-      <x:c r="D194" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>827</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>827</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="D197" s="1" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="E197" s="1" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="F197" s="1" t="s">
         <x:v>855</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>858</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>888</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
+        <x:v>890</x:v>
+      </x:c>
+      <x:c r="D205" s="1" t="s">
+        <x:v>891</x:v>
+      </x:c>
+      <x:c r="E205" s="1" t="s">
+        <x:v>892</x:v>
+      </x:c>
+      <x:c r="F205" s="1" t="s">
         <x:v>888</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>858</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>888</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>888</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>888</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>888</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>888</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>888</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>888</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="F214" s="1" t="s">
         <x:v>925</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>926</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="E220" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="E225" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="E226" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
+        <x:v>981</x:v>
+      </x:c>
+      <x:c r="E227" s="1" t="s">
+        <x:v>982</x:v>
+      </x:c>
+      <x:c r="F227" s="1" t="s">
         <x:v>978</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>975</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
-        <x:v>982</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="E228" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="E229" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>991</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="E230" s="1" t="s">
+        <x:v>995</x:v>
+      </x:c>
+      <x:c r="F230" s="1" t="s">
         <x:v>991</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>975</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="E231" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="F231" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>991</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="E232" s="1" t="s">
-        <x:v>999</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>991</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="D233" s="1" t="s">
-        <x:v>1003</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="E233" s="1" t="s">
-        <x:v>1004</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="F233" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>991</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
-        <x:v>1005</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="C234" s="1" t="s">
-        <x:v>1006</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="D234" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="E234" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>991</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
-        <x:v>1009</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="C235" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="D235" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E235" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="F235" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6" ht="15" customHeight="1">
       <x:c r="A236" s="1">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="C236" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="D236" s="1" t="s">
+        <x:v>1018</x:v>
+      </x:c>
+      <x:c r="E236" s="1" t="s">
+        <x:v>1019</x:v>
+      </x:c>
+      <x:c r="F236" s="1" t="s">
         <x:v>1015</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1017</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6" ht="15" customHeight="1">
       <x:c r="A237" s="1">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="C237" s="1" t="s">
-        <x:v>1019</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="D237" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="E237" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6" ht="15" customHeight="1">
       <x:c r="A238" s="1">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
-        <x:v>1021</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="C238" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="D238" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="E238" s="1" t="s">
-        <x:v>1024</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="F238" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6" ht="15" customHeight="1">
       <x:c r="A239" s="1">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="C239" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D239" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="E239" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="F239" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6" ht="15" customHeight="1">
       <x:c r="A240" s="1">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
-        <x:v>1029</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="C240" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="D240" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="E240" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="F240" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6" ht="15" customHeight="1">
       <x:c r="A241" s="1">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="C241" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="D241" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="E241" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="F241" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1040</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6" ht="15" customHeight="1">
       <x:c r="A242" s="1">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="C242" s="1" t="s">
-        <x:v>1039</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="D242" s="1" t="s">
+        <x:v>1043</x:v>
+      </x:c>
+      <x:c r="E242" s="1" t="s">
+        <x:v>1044</x:v>
+      </x:c>
+      <x:c r="F242" s="1" t="s">
         <x:v>1040</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1037</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6" ht="15" customHeight="1">
       <x:c r="A243" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="C243" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="D243" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="E243" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1040</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6" ht="15" customHeight="1">
       <x:c r="A244" s="1">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="C244" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="D244" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="E244" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="F244" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1040</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6" ht="15" customHeight="1">
       <x:c r="A245" s="1">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="C245" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="D245" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="E245" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1040</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6" ht="15" customHeight="1">
       <x:c r="A246" s="1">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="C246" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="D246" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="E246" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="F246" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1040</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6" ht="15" customHeight="1">
       <x:c r="A247" s="1">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="C247" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="D247" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="E247" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="F247" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1040</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6" ht="15" customHeight="1">
       <x:c r="A248" s="1">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="C248" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="D248" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="E248" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="F248" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1040</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6" ht="15" customHeight="1">
       <x:c r="A249" s="1">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
-        <x:v>1064</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="C249" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="D249" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="E249" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="F249" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1040</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6" ht="15" customHeight="1">
       <x:c r="A250" s="1">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="C250" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="D250" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="E250" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="F250" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6" ht="15" customHeight="1">
       <x:c r="A251" s="1">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="C251" s="1" t="s">
-        <x:v>1074</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="D251" s="1" t="s">
-        <x:v>1075</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="E251" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="F251" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6" ht="15" customHeight="1">
       <x:c r="A252" s="1">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="C252" s="1" t="s">
-        <x:v>1078</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="D252" s="1" t="s">
-        <x:v>1079</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="E252" s="1" t="s">
-        <x:v>1080</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="F252" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1086</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6" ht="15" customHeight="1">
       <x:c r="A253" s="1">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="C253" s="1" t="s">
-        <x:v>1083</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="D253" s="1" t="s">
-        <x:v>1084</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="E253" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="F253" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1086</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:6" ht="15" customHeight="1">
       <x:c r="A254" s="1">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
-        <x:v>1086</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="C254" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="D254" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="E254" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="F254" s="1" t="s">
-        <x:v>1089</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:6" ht="15" customHeight="1">
       <x:c r="A255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>