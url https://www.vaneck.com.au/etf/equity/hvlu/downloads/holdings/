--- v5 (2026-08-14)
+++ v6 (2026-09-06)
@@ -1,3330 +1,3303 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04f080a12bfd46ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3f897c6f21a489d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HVLU_asat_20260813" sheetId="1" r:id="R6fdde3a02b474395"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HVLU_asat_20260904" sheetId="1" r:id="R28a27b8b42454273"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1279" uniqueCount="1094">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 13/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1269" uniqueCount="1085">
+  <x:si>
+    <x:t>All Fund Holdings as at 04/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MU US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,719</x:t>
-[...5 lines deleted...]
-    <x:t>4.21%</x:t>
+    <x:t>5,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,782,943.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Salesforce.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CRM US</x:t>
   </x:si>
   <x:si>
-    <x:t>13,099</x:t>
-[...5 lines deleted...]
-    <x:t>2.48%</x:t>
+    <x:t>14,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,195,966.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Verizon Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VZ US</x:t>
   </x:si>
   <x:si>
-    <x:t>47,865</x:t>
-[...5 lines deleted...]
-    <x:t>2.17%</x:t>
+    <x:t>51,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,632,614.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Toyota Motor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>7203 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>110,135</x:t>
-[...2 lines deleted...]
-    <x:t>$2,923,153.53</x:t>
+    <x:t>118,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,313,915.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kioxia Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285A JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,159,779.57</x:t>
   </x:si>
   <x:si>
     <x:t>1.94%</x:t>
   </x:si>
   <x:si>
-    <x:t>Kioxia Holdings Corp</x:t>
-[...8 lines deleted...]
-    <x:t>$2,922,254.01</x:t>
+    <x:t>At&amp;T Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,972,731.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Adobe Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ADBE US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,893</x:t>
-[...17 lines deleted...]
-    <x:t>$2,632,307.40</x:t>
+    <x:t>7,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,954,808.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accenture Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,875,296.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,732,240.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comcast Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMCSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,637,738.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Hewlett Packard Enterprise Co</x:t>
   </x:si>
   <x:si>
     <x:t>HPE US</x:t>
   </x:si>
   <x:si>
-    <x:t>30,379</x:t>
-[...50 lines deleted...]
-    <x:t>1.62%</x:t>
+    <x:t>32,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,480,996.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pfizer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,069,099.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Shell Plc</x:t>
   </x:si>
   <x:si>
     <x:t>SHEL LN</x:t>
   </x:si>
   <x:si>
-    <x:t>29,611</x:t>
-[...5 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>31,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,060,789.56</x:t>
   </x:si>
   <x:si>
     <x:t>Dell Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DELL US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,637</x:t>
-[...20 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>2,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,043,029.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,866,735.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>General Motors Co</x:t>
   </x:si>
   <x:si>
     <x:t>GM US</x:t>
   </x:si>
   <x:si>
-    <x:t>13,636</x:t>
-[...5 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>14,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,784,127.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Hsbc Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>HSBA LN</x:t>
   </x:si>
   <x:si>
-    <x:t>49,840</x:t>
-[...5 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>53,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,580,460.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itochu Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8001 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,510,887.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8058 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,483,188.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cvs Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,460,540.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanofi Sa/France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,381,028.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citigroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,350,071.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Bnp Paribas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BNP FP</x:t>
   </x:si>
   <x:si>
-    <x:t>7,357</x:t>
-[...77 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>7,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,335,407.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8053 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,335,081.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8031 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,326,445.91</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Santander Sa</x:t>
   </x:si>
   <x:si>
     <x:t>SAN SM</x:t>
   </x:si>
   <x:si>
-    <x:t>57,439</x:t>
-[...17 lines deleted...]
-    <x:t>$1,188,121.43</x:t>
+    <x:t>61,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,291,740.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.79%</x:t>
   </x:si>
   <x:si>
-    <x:t>Strategy Inc</x:t>
-[...11 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>Totalenergies Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,247,585.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Kraft Heinz Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>KHC US</x:t>
   </x:si>
   <x:si>
-    <x:t>32,563</x:t>
-[...14 lines deleted...]
-    <x:t>$1,138,347.77</x:t>
+    <x:t>35,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,241,720.21</x:t>
   </x:si>
   <x:si>
     <x:t>0.76%</x:t>
   </x:si>
   <x:si>
+    <x:t>Cognizant Technology Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,199,683.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,149,825.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ck Hutchison Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>87,181</x:t>
-[...17 lines deleted...]
-    <x:t>$1,130,252.05</x:t>
+    <x:t>94,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,149,499.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercedes-Benz Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MBG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,145,752.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keurig Dr Pepper Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,123,918.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workday Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDAY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,106,973.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honda Motor Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7267 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,101,434.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canon Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7751 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,080,089.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roper Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,044,895.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Cie De Saint-Gobain</x:t>
   </x:si>
   <x:si>
     <x:t>SGO FP</x:t>
   </x:si>
   <x:si>
-    <x:t>7,883</x:t>
-[...74 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>8,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,037,400.94</x:t>
   </x:si>
   <x:si>
     <x:t>Capital One Financial Corp</x:t>
   </x:si>
   <x:si>
     <x:t>COF US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,132</x:t>
-[...35 lines deleted...]
-    <x:t>Deutsche Post Ag</x:t>
+    <x:t>3,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,036,097.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dhl Ag</x:t>
   </x:si>
   <x:si>
     <x:t>DHL GR</x:t>
   </x:si>
   <x:si>
-    <x:t>10,570</x:t>
-[...17 lines deleted...]
-    <x:t>$927,709.20</x:t>
+    <x:t>11,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,017,034.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford Motor Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,015,567.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.62%</x:t>
   </x:si>
   <x:si>
-    <x:t>Ford Motor Co</x:t>
-[...11 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>Mitsubishi Ufj Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8306 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,006,769.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujifilm Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4901 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,003,836.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPQ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$978,907.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$961,799.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medtronic Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$945,832.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cigna Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$939,314.66</x:t>
   </x:si>
   <x:si>
     <x:t>Barclays Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BARC LN</x:t>
   </x:si>
   <x:si>
-    <x:t>92,813</x:t>
-[...68 lines deleted...]
-    <x:t>$860,544.74</x:t>
+    <x:t>100,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$928,723.95</x:t>
   </x:si>
   <x:si>
     <x:t>0.57%</x:t>
   </x:si>
   <x:si>
-    <x:t>Rio Tinto Plc</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Banco Bilbao Vizcaya Argentaria Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBVA SM</x:t>
   </x:si>
   <x:si>
-    <x:t>20,826</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>22,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$922,043.65</x:t>
   </x:si>
   <x:si>
     <x:t>Central Japan Railway Co</x:t>
   </x:si>
   <x:si>
     <x:t>9022 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>24,422</x:t>
-[...2 lines deleted...]
-    <x:t>$832,359.65</x:t>
+    <x:t>26,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$920,251.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Bank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$891,737.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.55%</x:t>
   </x:si>
   <x:si>
+    <x:t>Capgemini Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$881,473.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Komatsu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6301 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$854,588.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unicredit Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$853,448.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vodafone Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOD LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>363,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$836,014.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer-Daniels-Midland Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$829,334.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aercap Holdings Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$824,283.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$823,631.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayer Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$814,670.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8316 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$791,044.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujitsu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6702 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$774,588.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Renesas Electronics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6723 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>24,335</x:t>
-[...140 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>26,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$772,796.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kddi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9433 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$753,081.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marubeni Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8002 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$732,225.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elevance Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$726,196.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayerische Motoren Werke Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMW GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$702,897.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Yusen Kk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9101 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$701,105.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asahi Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$689,536.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$686,603.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyocera Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6971 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$681,715.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gen Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$678,131.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natwest Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$677,316.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$676,339.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Volkswagen Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOW3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$676,176.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daimler Truck Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$672,102.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcelormittal Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MT NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$667,377.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Steel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5401 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$661,023.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$659,231.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$651,899.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panasonic Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6752 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$651,573.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui Osk Lines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9104 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$638,375.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Okta Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$633,976.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$631,532.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Hung Kai Properties Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$626,481.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Tsusho Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8015 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$611,980.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Pg&amp;E Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PCG US</x:t>
   </x:si>
   <x:si>
-    <x:t>28,933</x:t>
-[...188 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>31,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,788.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ing Groep Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$600,574.82</x:t>
   </x:si>
   <x:si>
     <x:t>Nokia Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>NOKIA FH</x:t>
   </x:si>
   <x:si>
-    <x:t>40,682</x:t>
-[...23 lines deleted...]
-    <x:t>VOW3 GR</x:t>
+    <x:t>43,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$596,338.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$595,360.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Telegraph &amp; Telephone Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9432 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>383,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$594,057.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$584,444.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pernod Ricard Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$581,022.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Mills Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$572,876.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Ahold Delhaize Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AD NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$572,224.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omnicom Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$567,499.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Becton Dickinson &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$558,211.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tdk Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6762 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$555,442.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mizuho Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8411 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$552,183.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3i Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$551,694.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLOY LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>260,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$549,902.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubota Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$548,598.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intesa Sanpaolo Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISP IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$548,110.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Societe Generale Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$547,132.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telefonaktiebolaget Lm Ericsson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERICB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$544,036.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENEL IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$510,472.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgi Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIB/A CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$509,168.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repsol Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REP SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$506,398.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui Fudosan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8801 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$499,229.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carrefour Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$490,431.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Twilio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWLO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$475,278.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoom Video Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$474,463.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publicis Groupe Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUB FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$470,553.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henkel Ag &amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEN3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$469,087.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ss&amp;C Technologies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$454,748.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kansai Electric Power Co Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$454,423.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metlife Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MET US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$449,372.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$439,433.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kirin Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$436,826.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Takeda Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$433,078.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nutrien Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$426,887.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzuki Motor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7269 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$418,251.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Estate Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8802 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$416,622.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Truist Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$407,498.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STMPA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$407,009.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa House Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1925 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$399,840.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jardine Matheson Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JM SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,210.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$395,115.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bridgestone Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5108 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$391,367.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$389,901.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Horton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$389,575.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ck Asset Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1113 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$386,316.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cie Generale Des Etablissements Micheli</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ML FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$385,176.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stellantis Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STLAM IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$378,495.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teledyne Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$378,006.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Engie Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENGI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$377,681.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orange Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,489.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denso Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6902 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,505.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amcor Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMCR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,017.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rwe Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RWE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,780.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devon Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,870.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$352,100.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bunge Global Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,515.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$347,701.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American International Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$347,538.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manulife Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$345,583.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centene Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$330,593.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta Air Lines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,165.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edison International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smurfit Westrock Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SW US</x:t>
   </x:si>
   <x:si>
     <x:t>5,081</x:t>
   </x:si>
   <x:si>
-    <x:t>$605,529.65</x:t>
-[...845 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>$319,676.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Payments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,536.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alstom Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,558.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coeur Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,417.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chubu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$312,670.40</x:t>
   </x:si>
   <x:si>
     <x:t>Nidec Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6594 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>13,007</x:t>
-[...65 lines deleted...]
-    <x:t>$302,689.86</x:t>
+    <x:t>14,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309,574.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Chartered Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STAN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,546.09</x:t>
   </x:si>
   <x:si>
     <x:t>F5 Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FFIV US</x:t>
   </x:si>
   <x:si>
-    <x:t>511</x:t>
-[...2 lines deleted...]
-    <x:t>$300,740.90</x:t>
+    <x:t>551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,450.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Check Point Software Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHKP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,399.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Consolidated Airlines Gro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$292,955.38</x:t>
   </x:si>
   <x:si>
     <x:t>Ryanair Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>RYA ID</x:t>
   </x:si>
   <x:si>
-    <x:t>7,337</x:t>
-[...53 lines deleted...]
-    <x:t>$285,299.07</x:t>
+    <x:t>7,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$291,163.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eversource Energy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,370.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sse Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$285,134.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresenius Se &amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$283,342.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Wh Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>288 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>200,531</x:t>
-[...2 lines deleted...]
-    <x:t>$284,099.70</x:t>
+    <x:t>216,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$280,735.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magna International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,847.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,521.44</x:t>
   </x:si>
   <x:si>
     <x:t>Bouygues Sa</x:t>
   </x:si>
   <x:si>
     <x:t>EN FP</x:t>
   </x:si>
   <x:si>
-    <x:t>3,556</x:t>
-[...77 lines deleted...]
-    <x:t>$271,056.60</x:t>
+    <x:t>3,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,055.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,841.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sompo Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8630 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265,582.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teva Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEVA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,790.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Lufthansa Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,997.91</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Healthcare Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GEHC US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,502</x:t>
-[...17 lines deleted...]
-    <x:t>$260,861.99</x:t>
+    <x:t>2,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,672.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royalty Pharma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RPRX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,509.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Post Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6178 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$260,857.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nn Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,250.43</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Agricole Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ACA FP</x:t>
   </x:si>
   <x:si>
-    <x:t>7,806</x:t>
-[...53 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>8,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,458.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erste Group Bank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBS AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,873.61</x:t>
   </x:si>
   <x:si>
     <x:t>Agc Inc</x:t>
   </x:si>
   <x:si>
     <x:t>5201 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>4,599</x:t>
-[...2 lines deleted...]
-    <x:t>$244,070.88</x:t>
+    <x:t>4,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Subaru Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7270 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$251,244.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rogers Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCI/B CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,985.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fiserv Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FISV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,282.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sino Land Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,119.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lennar Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$237,557.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dsm-Firmenich Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSFIR NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236,743.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bt Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BT/A LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,765.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8604 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$231,529.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$229,085.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renault Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RNO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$228,922.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abn Amro Bank Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,781.77</x:t>
   </x:si>
   <x:si>
     <x:t>International Paper Co</x:t>
   </x:si>
   <x:si>
     <x:t>IP US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,165</x:t>
-[...38 lines deleted...]
-    <x:t>$234,775.79</x:t>
+    <x:t>4,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eneos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$226,804.16</x:t>
   </x:si>
   <x:si>
     <x:t>Eiffage Sa</x:t>
   </x:si>
   <x:si>
     <x:t>FGR FP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,183</x:t>
-[...77 lines deleted...]
-    <x:t>$222,632.22</x:t>
+    <x:t>1,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,337.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondback Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FANG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,219.62</x:t>
   </x:si>
   <x:si>
     <x:t>Huntington Bancshares Inc/Oh</x:t>
   </x:si>
   <x:si>
     <x:t>HBAN US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,721</x:t>
-[...74 lines deleted...]
-    <x:t>14,702</x:t>
+    <x:t>9,412</x:t>
   </x:si>
   <x:si>
     <x:t>Sekisui House Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1928 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>6,737</x:t>
-[...14 lines deleted...]
-    <x:t>$202,992.61</x:t>
+    <x:t>7,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$220,775.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boliden Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOL SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,191.06</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
+    <x:t>Mitsubishi Chemical Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4188 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$215,398.78</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bank Leumi Le-Israel Bm</x:t>
   </x:si>
   <x:si>
     <x:t>LUMI IT</x:t>
   </x:si>
   <x:si>
-    <x:t>5,467</x:t>
-[...2 lines deleted...]
-    <x:t>$198,944.75</x:t>
+    <x:t>5,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$215,072.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orix Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8591 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,443.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inpex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1605 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,207.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$205,948.61</x:t>
   </x:si>
   <x:si>
     <x:t>Asahi Kasei Corp</x:t>
   </x:si>
   <x:si>
     <x:t>3407 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>12,900</x:t>
-[...38 lines deleted...]
-    <x:t>$195,346.65</x:t>
+    <x:t>13,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$205,785.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinor Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQNR NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,549.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telefonica Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEF SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,734.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fairfax Financial Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFH CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$196,824.30</x:t>
   </x:si>
   <x:si>
     <x:t>M&amp;T Bank Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MTB US</x:t>
   </x:si>
   <x:si>
-    <x:t>538</x:t>
-[...65 lines deleted...]
-    <x:t>$183,203.08</x:t>
+    <x:t>581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,891.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Metal Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5713 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,565.62</x:t>
   </x:si>
   <x:si>
     <x:t>Synchrony Financial</x:t>
   </x:si>
   <x:si>
     <x:t>SYF US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,603</x:t>
-[...14 lines deleted...]
-    <x:t>$176,456.65</x:t>
+    <x:t>1,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$191,936.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Labcorp Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,306.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Post Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7182 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,003.47</x:t>
   </x:si>
   <x:si>
     <x:t>Otsuka Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>4578 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,590</x:t>
-[...8 lines deleted...]
-    <x:t>EQNR NO</x:t>
+    <x:t>1,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,700.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expand Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,396.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Everest Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,930.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Trust Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8309 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,604.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Porsche Automobil Holding Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAH3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,115.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,649.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danske Bank A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DANSKE DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,738.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerzbank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,339.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Hapoalim Bm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,569.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banca Monte Dei Paschi Di Siena Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMPS IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,243.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fidelity National Information Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,428.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citizens Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$169,451.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osaka Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9532 JP</x:t>
   </x:si>
   <x:si>
     <x:t>3,117</x:t>
   </x:si>
   <x:si>
-    <x:t>$174,957.44</x:t>
-[...185 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>$164,074.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,394.27</x:t>
   </x:si>
   <x:si>
     <x:t>Fresenius Medical Care Ag</x:t>
   </x:si>
   <x:si>
     <x:t>FME GR</x:t>
   </x:si>
   <x:si>
-    <x:t>2,326</x:t>
-[...2 lines deleted...]
-    <x:t>$155,767.59</x:t>
+    <x:t>2,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,416.66</x:t>
   </x:si>
   <x:si>
     <x:t>Koninklijke Philips Nv</x:t>
   </x:si>
   <x:si>
     <x:t>PHIA NA</x:t>
   </x:si>
   <x:si>
-    <x:t>3,939</x:t>
-[...2 lines deleted...]
-    <x:t>$152,469.34</x:t>
+    <x:t>4,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153,483.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,225.17</x:t>
   </x:si>
   <x:si>
     <x:t>Annaly Capital Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NLY US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,316</x:t>
-[...17 lines deleted...]
-    <x:t>$141,075.37</x:t>
+    <x:t>4,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,781.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shionogi &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,752.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regions Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,493.92</x:t>
   </x:si>
   <x:si>
     <x:t>Cooper Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>COO US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,296</x:t>
-[...38 lines deleted...]
-    <x:t>$135,828.14</x:t>
+    <x:t>1,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,353.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Principal Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,724.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco De Sabadell Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAB SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,280.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boc Hong Kong Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2388 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,673.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aib Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIBG ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,510.15</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Bpm Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BAMI IM</x:t>
   </x:si>
   <x:si>
-    <x:t>$125,783.46</x:t>
-[...62 lines deleted...]
-    <x:t>$115,139.09</x:t>
+    <x:t>4,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,369.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Ireland Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIRG ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,503.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bper Banca Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPE IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,290.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omv Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,964.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raiffeisen Bank International Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBI AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,801.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corebridge Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRBG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,194.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Israel Discount Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSCT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,727.95</x:t>
   </x:si>
   <x:si>
     <x:t>Pinnacle Financial Partners Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PNFP US</x:t>
   </x:si>
   <x:si>
-    <x:t>742</x:t>
-[...65 lines deleted...]
-    <x:t>$104,944.48</x:t>
+    <x:t>801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,913.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svenska Handelsbanken Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHBA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,469.27</x:t>
   </x:si>
   <x:si>
     <x:t>Aegon Nv</x:t>
   </x:si>
   <x:si>
     <x:t>AGN NA</x:t>
   </x:si>
   <x:si>
-    <x:t>7,768</x:t>
-[...26 lines deleted...]
-    <x:t>$103,145.43</x:t>
+    <x:t>8,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,210.59</x:t>
   </x:si>
   <x:si>
     <x:t>First Citizens Bancshares Inc/Nc</x:t>
   </x:si>
   <x:si>
     <x:t>FCNCA US</x:t>
   </x:si>
   <x:si>
-    <x:t>30</x:t>
-[...2 lines deleted...]
-    <x:t>$96,698.84</x:t>
+    <x:t>33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,878.56</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Keycorp</x:t>
   </x:si>
   <x:si>
     <x:t>KEY US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,940</x:t>
-[...2 lines deleted...]
-    <x:t>$95,649.40</x:t>
+    <x:t>3,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,597.48</x:t>
   </x:si>
   <x:si>
     <x:t>Whitecap Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WCP CN</x:t>
   </x:si>
   <x:si>
-    <x:t>4,591</x:t>
-[...2 lines deleted...]
-    <x:t>$78,708.36</x:t>
+    <x:t>4,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,428.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idemitsu Kosan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5019 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,310.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
-    <x:t>Idemitsu Kosan Co Ltd</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$927,160.29</x:t>
+    <x:t>$-237,024.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.15%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -3349,56 +3322,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39b8e07737c144d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf3a0144d2bb84627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6fdde3a02b474395" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R038e7928798546ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R41ebeda61567440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R28a27b8b42454273" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F255"/>
+  <x:dimension ref="A1:F253"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -3521,4976 +3494,4936 @@
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
         <x:v>311</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
         <x:v>329</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
         <x:v>406</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
         <x:v>427</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
         <x:v>436</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
         <x:v>487</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
         <x:v>509</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
         <x:v>526</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
         <x:v>539</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
         <x:v>552</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="F127" s="1" t="s">
         <x:v>565</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="F130" s="1" t="s">
         <x:v>578</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="D137" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="E137" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="F137" s="1" t="s">
         <x:v>607</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="D141" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="E141" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="F141" s="1" t="s">
         <x:v>624</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="E146" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="F146" s="1" t="s">
         <x:v>645</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="D150" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="E150" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="F150" s="1" t="s">
         <x:v>662</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="D151" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="E151" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
-      <x:c r="D151" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="C156" s="1" t="s">
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="D156" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="E156" s="1" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="F156" s="1" t="s">
         <x:v>686</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="C160" s="1" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="D160" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="E160" s="1" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="F160" s="1" t="s">
         <x:v>703</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="C166" s="1" t="s">
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="D166" s="1" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="E166" s="1" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="F166" s="1" t="s">
         <x:v>728</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="C172" s="1" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="D172" s="1" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="E172" s="1" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="F172" s="1" t="s">
         <x:v>753</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="C181" s="1" t="s">
         <x:v>790</x:v>
       </x:c>
-      <x:c r="C181" s="1" t="s">
+      <x:c r="D181" s="1" t="s">
         <x:v>791</x:v>
       </x:c>
-      <x:c r="D181" s="1" t="s">
+      <x:c r="E181" s="1" t="s">
         <x:v>792</x:v>
       </x:c>
-      <x:c r="E181" s="1" t="s">
+      <x:c r="F181" s="1" t="s">
         <x:v>793</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>769</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
+        <x:v>798</x:v>
+      </x:c>
+      <x:c r="C183" s="1" t="s">
         <x:v>799</x:v>
       </x:c>
-      <x:c r="C183" s="1" t="s">
+      <x:c r="D183" s="1" t="s">
         <x:v>800</x:v>
       </x:c>
-      <x:c r="D183" s="1" t="s">
+      <x:c r="E183" s="1" t="s">
         <x:v>801</x:v>
       </x:c>
-      <x:c r="E183" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="C184" s="1" t="s">
         <x:v>803</x:v>
       </x:c>
-      <x:c r="C184" s="1" t="s">
+      <x:c r="D184" s="1" t="s">
         <x:v>804</x:v>
       </x:c>
-      <x:c r="D184" s="1" t="s">
+      <x:c r="E184" s="1" t="s">
         <x:v>805</x:v>
       </x:c>
-      <x:c r="E184" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
+        <x:v>806</x:v>
+      </x:c>
+      <x:c r="C185" s="1" t="s">
         <x:v>807</x:v>
       </x:c>
-      <x:c r="C185" s="1" t="s">
+      <x:c r="D185" s="1" t="s">
         <x:v>808</x:v>
       </x:c>
-      <x:c r="D185" s="1" t="s">
+      <x:c r="E185" s="1" t="s">
         <x:v>809</x:v>
       </x:c>
-      <x:c r="E185" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
+        <x:v>810</x:v>
+      </x:c>
+      <x:c r="C186" s="1" t="s">
         <x:v>811</x:v>
       </x:c>
-      <x:c r="C186" s="1" t="s">
+      <x:c r="D186" s="1" t="s">
         <x:v>812</x:v>
       </x:c>
-      <x:c r="D186" s="1" t="s">
+      <x:c r="E186" s="1" t="s">
         <x:v>813</x:v>
       </x:c>
-      <x:c r="E186" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="C187" s="1" t="s">
         <x:v>815</x:v>
       </x:c>
-      <x:c r="C187" s="1" t="s">
+      <x:c r="D187" s="1" t="s">
         <x:v>816</x:v>
       </x:c>
-      <x:c r="D187" s="1" t="s">
+      <x:c r="E187" s="1" t="s">
         <x:v>817</x:v>
       </x:c>
-      <x:c r="E187" s="1" t="s">
+      <x:c r="F187" s="1" t="s">
         <x:v>818</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>798</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
+        <x:v>827</x:v>
+      </x:c>
+      <x:c r="C190" s="1" t="s">
         <x:v>828</x:v>
       </x:c>
-      <x:c r="C190" s="1" t="s">
+      <x:c r="D190" s="1" t="s">
         <x:v>829</x:v>
       </x:c>
-      <x:c r="D190" s="1" t="s">
+      <x:c r="E190" s="1" t="s">
         <x:v>830</x:v>
       </x:c>
-      <x:c r="E190" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="C191" s="1" t="s">
         <x:v>832</x:v>
       </x:c>
-      <x:c r="C191" s="1" t="s">
+      <x:c r="D191" s="1" t="s">
         <x:v>833</x:v>
       </x:c>
-      <x:c r="D191" s="1" t="s">
+      <x:c r="E191" s="1" t="s">
         <x:v>834</x:v>
       </x:c>
-      <x:c r="E191" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="C192" s="1" t="s">
         <x:v>836</x:v>
       </x:c>
-      <x:c r="C192" s="1" t="s">
+      <x:c r="D192" s="1" t="s">
         <x:v>837</x:v>
       </x:c>
-      <x:c r="D192" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="C193" s="1" t="s">
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="D193" s="1" t="s">
         <x:v>840</x:v>
       </x:c>
-      <x:c r="C193" s="1" t="s">
+      <x:c r="E193" s="1" t="s">
         <x:v>841</x:v>
       </x:c>
-      <x:c r="D193" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="C194" s="1" t="s">
+        <x:v>843</x:v>
+      </x:c>
+      <x:c r="D194" s="1" t="s">
         <x:v>844</x:v>
       </x:c>
-      <x:c r="C194" s="1" t="s">
+      <x:c r="E194" s="1" t="s">
         <x:v>845</x:v>
       </x:c>
-      <x:c r="D194" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="C195" s="1" t="s">
         <x:v>847</x:v>
       </x:c>
-      <x:c r="C195" s="1" t="s">
+      <x:c r="D195" s="1" t="s">
         <x:v>848</x:v>
       </x:c>
-      <x:c r="D195" s="1" t="s">
+      <x:c r="E195" s="1" t="s">
         <x:v>849</x:v>
       </x:c>
-      <x:c r="E195" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="C196" s="1" t="s">
         <x:v>851</x:v>
       </x:c>
-      <x:c r="C196" s="1" t="s">
+      <x:c r="D196" s="1" t="s">
         <x:v>852</x:v>
       </x:c>
-      <x:c r="D196" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="C197" s="1" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="D197" s="1" t="s">
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="E197" s="1" t="s">
         <x:v>856</x:v>
       </x:c>
-      <x:c r="C197" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="C198" s="1" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="D198" s="1" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="E198" s="1" t="s">
         <x:v>860</x:v>
       </x:c>
-      <x:c r="C198" s="1" t="s">
+      <x:c r="F198" s="1" t="s">
         <x:v>861</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="C199" s="1" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="D199" s="1" t="s">
         <x:v>864</x:v>
       </x:c>
-      <x:c r="C199" s="1" t="s">
+      <x:c r="E199" s="1" t="s">
         <x:v>865</x:v>
       </x:c>
-      <x:c r="D199" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>861</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="C200" s="1" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="D200" s="1" t="s">
         <x:v>868</x:v>
       </x:c>
-      <x:c r="C200" s="1" t="s">
+      <x:c r="E200" s="1" t="s">
         <x:v>869</x:v>
       </x:c>
-      <x:c r="D200" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>861</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="C201" s="1" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="D201" s="1" t="s">
         <x:v>872</x:v>
       </x:c>
-      <x:c r="C201" s="1" t="s">
+      <x:c r="E201" s="1" t="s">
         <x:v>873</x:v>
       </x:c>
-      <x:c r="D201" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>861</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
+        <x:v>874</x:v>
+      </x:c>
+      <x:c r="C202" s="1" t="s">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="D202" s="1" t="s">
         <x:v>876</x:v>
       </x:c>
-      <x:c r="C202" s="1" t="s">
+      <x:c r="E202" s="1" t="s">
         <x:v>877</x:v>
       </x:c>
-      <x:c r="D202" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>861</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
+        <x:v>878</x:v>
+      </x:c>
+      <x:c r="C203" s="1" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="D203" s="1" t="s">
         <x:v>880</x:v>
       </x:c>
-      <x:c r="C203" s="1" t="s">
+      <x:c r="E203" s="1" t="s">
         <x:v>881</x:v>
       </x:c>
-      <x:c r="D203" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>861</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
+        <x:v>882</x:v>
+      </x:c>
+      <x:c r="C204" s="1" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="D204" s="1" t="s">
         <x:v>884</x:v>
       </x:c>
-      <x:c r="C204" s="1" t="s">
+      <x:c r="E204" s="1" t="s">
         <x:v>885</x:v>
       </x:c>
-      <x:c r="D204" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>861</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
+        <x:v>886</x:v>
+      </x:c>
+      <x:c r="C205" s="1" t="s">
+        <x:v>887</x:v>
+      </x:c>
+      <x:c r="D205" s="1" t="s">
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="E205" s="1" t="s">
         <x:v>889</x:v>
       </x:c>
-      <x:c r="C205" s="1" t="s">
+      <x:c r="F205" s="1" t="s">
         <x:v>890</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>888</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
+        <x:v>891</x:v>
+      </x:c>
+      <x:c r="C206" s="1" t="s">
+        <x:v>892</x:v>
+      </x:c>
+      <x:c r="D206" s="1" t="s">
         <x:v>893</x:v>
       </x:c>
-      <x:c r="C206" s="1" t="s">
+      <x:c r="E206" s="1" t="s">
         <x:v>894</x:v>
       </x:c>
-      <x:c r="D206" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
+        <x:v>895</x:v>
+      </x:c>
+      <x:c r="C207" s="1" t="s">
+        <x:v>896</x:v>
+      </x:c>
+      <x:c r="D207" s="1" t="s">
         <x:v>897</x:v>
       </x:c>
-      <x:c r="C207" s="1" t="s">
+      <x:c r="E207" s="1" t="s">
         <x:v>898</x:v>
       </x:c>
-      <x:c r="D207" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
+        <x:v>899</x:v>
+      </x:c>
+      <x:c r="C208" s="1" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="D208" s="1" t="s">
         <x:v>901</x:v>
       </x:c>
-      <x:c r="C208" s="1" t="s">
+      <x:c r="E208" s="1" t="s">
         <x:v>902</x:v>
       </x:c>
-      <x:c r="D208" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
+        <x:v>903</x:v>
+      </x:c>
+      <x:c r="C209" s="1" t="s">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c r="D209" s="1" t="s">
         <x:v>905</x:v>
       </x:c>
-      <x:c r="C209" s="1" t="s">
+      <x:c r="E209" s="1" t="s">
         <x:v>906</x:v>
       </x:c>
-      <x:c r="D209" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
+        <x:v>907</x:v>
+      </x:c>
+      <x:c r="C210" s="1" t="s">
+        <x:v>908</x:v>
+      </x:c>
+      <x:c r="D210" s="1" t="s">
         <x:v>909</x:v>
       </x:c>
-      <x:c r="C210" s="1" t="s">
+      <x:c r="E210" s="1" t="s">
         <x:v>910</x:v>
       </x:c>
-      <x:c r="D210" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
+        <x:v>911</x:v>
+      </x:c>
+      <x:c r="C211" s="1" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="D211" s="1" t="s">
         <x:v>913</x:v>
       </x:c>
-      <x:c r="C211" s="1" t="s">
+      <x:c r="E211" s="1" t="s">
         <x:v>914</x:v>
       </x:c>
-      <x:c r="D211" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
+        <x:v>915</x:v>
+      </x:c>
+      <x:c r="C212" s="1" t="s">
+        <x:v>916</x:v>
+      </x:c>
+      <x:c r="D212" s="1" t="s">
         <x:v>917</x:v>
       </x:c>
-      <x:c r="C212" s="1" t="s">
+      <x:c r="E212" s="1" t="s">
         <x:v>918</x:v>
       </x:c>
-      <x:c r="D212" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
+        <x:v>919</x:v>
+      </x:c>
+      <x:c r="C213" s="1" t="s">
+        <x:v>920</x:v>
+      </x:c>
+      <x:c r="D213" s="1" t="s">
         <x:v>921</x:v>
       </x:c>
-      <x:c r="C213" s="1" t="s">
+      <x:c r="E213" s="1" t="s">
         <x:v>922</x:v>
       </x:c>
-      <x:c r="D213" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
+        <x:v>923</x:v>
+      </x:c>
+      <x:c r="C214" s="1" t="s">
+        <x:v>924</x:v>
+      </x:c>
+      <x:c r="D214" s="1" t="s">
+        <x:v>925</x:v>
+      </x:c>
+      <x:c r="E214" s="1" t="s">
         <x:v>926</x:v>
       </x:c>
-      <x:c r="C214" s="1" t="s">
+      <x:c r="F214" s="1" t="s">
         <x:v>927</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
+        <x:v>928</x:v>
+      </x:c>
+      <x:c r="C215" s="1" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="D215" s="1" t="s">
         <x:v>930</x:v>
       </x:c>
-      <x:c r="C215" s="1" t="s">
+      <x:c r="E215" s="1" t="s">
         <x:v>931</x:v>
       </x:c>
-      <x:c r="D215" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="C216" s="1" t="s">
+        <x:v>933</x:v>
+      </x:c>
+      <x:c r="D216" s="1" t="s">
         <x:v>934</x:v>
       </x:c>
-      <x:c r="C216" s="1" t="s">
+      <x:c r="E216" s="1" t="s">
         <x:v>935</x:v>
       </x:c>
-      <x:c r="D216" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
+        <x:v>936</x:v>
+      </x:c>
+      <x:c r="C217" s="1" t="s">
+        <x:v>937</x:v>
+      </x:c>
+      <x:c r="D217" s="1" t="s">
         <x:v>938</x:v>
       </x:c>
-      <x:c r="C217" s="1" t="s">
+      <x:c r="E217" s="1" t="s">
         <x:v>939</x:v>
       </x:c>
-      <x:c r="D217" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="C218" s="1" t="s">
+        <x:v>941</x:v>
+      </x:c>
+      <x:c r="D218" s="1" t="s">
         <x:v>942</x:v>
       </x:c>
-      <x:c r="C218" s="1" t="s">
+      <x:c r="E218" s="1" t="s">
         <x:v>943</x:v>
       </x:c>
-      <x:c r="D218" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
+        <x:v>944</x:v>
+      </x:c>
+      <x:c r="C219" s="1" t="s">
+        <x:v>945</x:v>
+      </x:c>
+      <x:c r="D219" s="1" t="s">
         <x:v>946</x:v>
       </x:c>
-      <x:c r="C219" s="1" t="s">
+      <x:c r="E219" s="1" t="s">
         <x:v>947</x:v>
       </x:c>
-      <x:c r="D219" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
+        <x:v>948</x:v>
+      </x:c>
+      <x:c r="C220" s="1" t="s">
+        <x:v>949</x:v>
+      </x:c>
+      <x:c r="D220" s="1" t="s">
         <x:v>950</x:v>
       </x:c>
-      <x:c r="C220" s="1" t="s">
+      <x:c r="E220" s="1" t="s">
         <x:v>951</x:v>
       </x:c>
-      <x:c r="D220" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
+        <x:v>952</x:v>
+      </x:c>
+      <x:c r="C221" s="1" t="s">
+        <x:v>953</x:v>
+      </x:c>
+      <x:c r="D221" s="1" t="s">
         <x:v>954</x:v>
       </x:c>
-      <x:c r="C221" s="1" t="s">
+      <x:c r="E221" s="1" t="s">
         <x:v>955</x:v>
       </x:c>
-      <x:c r="D221" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
+        <x:v>956</x:v>
+      </x:c>
+      <x:c r="C222" s="1" t="s">
+        <x:v>957</x:v>
+      </x:c>
+      <x:c r="D222" s="1" t="s">
         <x:v>958</x:v>
       </x:c>
-      <x:c r="C222" s="1" t="s">
+      <x:c r="E222" s="1" t="s">
         <x:v>959</x:v>
       </x:c>
-      <x:c r="D222" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="C223" s="1" t="s">
+        <x:v>961</x:v>
+      </x:c>
+      <x:c r="D223" s="1" t="s">
         <x:v>962</x:v>
       </x:c>
-      <x:c r="C223" s="1" t="s">
+      <x:c r="E223" s="1" t="s">
         <x:v>963</x:v>
       </x:c>
-      <x:c r="D223" s="1" t="s">
+      <x:c r="F223" s="1" t="s">
         <x:v>964</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
+        <x:v>965</x:v>
+      </x:c>
+      <x:c r="C224" s="1" t="s">
         <x:v>966</x:v>
       </x:c>
-      <x:c r="C224" s="1" t="s">
+      <x:c r="D224" s="1" t="s">
         <x:v>967</x:v>
       </x:c>
-      <x:c r="D224" s="1" t="s">
+      <x:c r="E224" s="1" t="s">
         <x:v>968</x:v>
       </x:c>
-      <x:c r="E224" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>964</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
+        <x:v>969</x:v>
+      </x:c>
+      <x:c r="C225" s="1" t="s">
         <x:v>970</x:v>
       </x:c>
-      <x:c r="C225" s="1" t="s">
+      <x:c r="D225" s="1" t="s">
         <x:v>971</x:v>
       </x:c>
-      <x:c r="D225" s="1" t="s">
+      <x:c r="E225" s="1" t="s">
         <x:v>972</x:v>
       </x:c>
-      <x:c r="E225" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>964</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
+        <x:v>973</x:v>
+      </x:c>
+      <x:c r="C226" s="1" t="s">
         <x:v>974</x:v>
       </x:c>
-      <x:c r="C226" s="1" t="s">
+      <x:c r="D226" s="1" t="s">
         <x:v>975</x:v>
       </x:c>
-      <x:c r="D226" s="1" t="s">
+      <x:c r="E226" s="1" t="s">
         <x:v>976</x:v>
       </x:c>
-      <x:c r="E226" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>964</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
+        <x:v>977</x:v>
+      </x:c>
+      <x:c r="C227" s="1" t="s">
+        <x:v>978</x:v>
+      </x:c>
+      <x:c r="D227" s="1" t="s">
         <x:v>979</x:v>
       </x:c>
-      <x:c r="C227" s="1" t="s">
+      <x:c r="E227" s="1" t="s">
         <x:v>980</x:v>
       </x:c>
-      <x:c r="D227" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>964</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
+        <x:v>981</x:v>
+      </x:c>
+      <x:c r="C228" s="1" t="s">
+        <x:v>982</x:v>
+      </x:c>
+      <x:c r="D228" s="1" t="s">
         <x:v>983</x:v>
       </x:c>
-      <x:c r="C228" s="1" t="s">
+      <x:c r="E228" s="1" t="s">
         <x:v>984</x:v>
       </x:c>
-      <x:c r="D228" s="1" t="s">
+      <x:c r="F228" s="1" t="s">
         <x:v>985</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
+        <x:v>986</x:v>
+      </x:c>
+      <x:c r="C229" s="1" t="s">
         <x:v>987</x:v>
       </x:c>
-      <x:c r="C229" s="1" t="s">
+      <x:c r="D229" s="1" t="s">
         <x:v>988</x:v>
       </x:c>
-      <x:c r="D229" s="1" t="s">
+      <x:c r="E229" s="1" t="s">
         <x:v>989</x:v>
       </x:c>
-      <x:c r="E229" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>985</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
+        <x:v>990</x:v>
+      </x:c>
+      <x:c r="C230" s="1" t="s">
+        <x:v>991</x:v>
+      </x:c>
+      <x:c r="D230" s="1" t="s">
         <x:v>992</x:v>
       </x:c>
-      <x:c r="C230" s="1" t="s">
+      <x:c r="E230" s="1" t="s">
         <x:v>993</x:v>
       </x:c>
-      <x:c r="D230" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>985</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
+        <x:v>994</x:v>
+      </x:c>
+      <x:c r="C231" s="1" t="s">
+        <x:v>995</x:v>
+      </x:c>
+      <x:c r="D231" s="1" t="s">
         <x:v>996</x:v>
       </x:c>
-      <x:c r="C231" s="1" t="s">
+      <x:c r="E231" s="1" t="s">
         <x:v>997</x:v>
       </x:c>
-      <x:c r="D231" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F231" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>985</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
+        <x:v>998</x:v>
+      </x:c>
+      <x:c r="C232" s="1" t="s">
+        <x:v>999</x:v>
+      </x:c>
+      <x:c r="D232" s="1" t="s">
         <x:v>1000</x:v>
       </x:c>
-      <x:c r="C232" s="1" t="s">
+      <x:c r="E232" s="1" t="s">
         <x:v>1001</x:v>
       </x:c>
-      <x:c r="D232" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>985</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
+        <x:v>1002</x:v>
+      </x:c>
+      <x:c r="C233" s="1" t="s">
+        <x:v>1003</x:v>
+      </x:c>
+      <x:c r="D233" s="1" t="s">
         <x:v>1004</x:v>
       </x:c>
-      <x:c r="C233" s="1" t="s">
+      <x:c r="E233" s="1" t="s">
         <x:v>1005</x:v>
       </x:c>
-      <x:c r="D233" s="1" t="s">
+      <x:c r="F233" s="1" t="s">
         <x:v>1006</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>991</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
+        <x:v>1007</x:v>
+      </x:c>
+      <x:c r="C234" s="1" t="s">
         <x:v>1008</x:v>
       </x:c>
-      <x:c r="C234" s="1" t="s">
+      <x:c r="D234" s="1" t="s">
         <x:v>1009</x:v>
       </x:c>
-      <x:c r="D234" s="1" t="s">
+      <x:c r="E234" s="1" t="s">
         <x:v>1010</x:v>
       </x:c>
-      <x:c r="E234" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>1006</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
+        <x:v>1011</x:v>
+      </x:c>
+      <x:c r="C235" s="1" t="s">
         <x:v>1012</x:v>
       </x:c>
-      <x:c r="C235" s="1" t="s">
+      <x:c r="D235" s="1" t="s">
         <x:v>1013</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>549</x:v>
       </x:c>
       <x:c r="E235" s="1" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="F235" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1006</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6" ht="15" customHeight="1">
       <x:c r="A236" s="1">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
+        <x:v>1015</x:v>
+      </x:c>
+      <x:c r="C236" s="1" t="s">
         <x:v>1016</x:v>
       </x:c>
-      <x:c r="C236" s="1" t="s">
+      <x:c r="D236" s="1" t="s">
         <x:v>1017</x:v>
       </x:c>
-      <x:c r="D236" s="1" t="s">
+      <x:c r="E236" s="1" t="s">
         <x:v>1018</x:v>
       </x:c>
-      <x:c r="E236" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F236" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1006</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6" ht="15" customHeight="1">
       <x:c r="A237" s="1">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
+        <x:v>1019</x:v>
+      </x:c>
+      <x:c r="C237" s="1" t="s">
         <x:v>1020</x:v>
       </x:c>
-      <x:c r="C237" s="1" t="s">
+      <x:c r="D237" s="1" t="s">
         <x:v>1021</x:v>
       </x:c>
-      <x:c r="D237" s="1" t="s">
+      <x:c r="E237" s="1" t="s">
         <x:v>1022</x:v>
       </x:c>
-      <x:c r="E237" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1006</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6" ht="15" customHeight="1">
       <x:c r="A238" s="1">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
+        <x:v>1023</x:v>
+      </x:c>
+      <x:c r="C238" s="1" t="s">
         <x:v>1024</x:v>
       </x:c>
-      <x:c r="C238" s="1" t="s">
+      <x:c r="D238" s="1" t="s">
         <x:v>1025</x:v>
       </x:c>
-      <x:c r="D238" s="1" t="s">
+      <x:c r="E238" s="1" t="s">
         <x:v>1026</x:v>
       </x:c>
-      <x:c r="E238" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F238" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1006</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6" ht="15" customHeight="1">
       <x:c r="A239" s="1">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
+        <x:v>1027</x:v>
+      </x:c>
+      <x:c r="C239" s="1" t="s">
         <x:v>1028</x:v>
       </x:c>
-      <x:c r="C239" s="1" t="s">
+      <x:c r="D239" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="E239" s="1" t="s">
         <x:v>1029</x:v>
       </x:c>
-      <x:c r="D239" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F239" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1006</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6" ht="15" customHeight="1">
       <x:c r="A240" s="1">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
+        <x:v>1030</x:v>
+      </x:c>
+      <x:c r="C240" s="1" t="s">
+        <x:v>1031</x:v>
+      </x:c>
+      <x:c r="D240" s="1" t="s">
         <x:v>1032</x:v>
       </x:c>
-      <x:c r="C240" s="1" t="s">
+      <x:c r="E240" s="1" t="s">
         <x:v>1033</x:v>
       </x:c>
-      <x:c r="D240" s="1" t="s">
+      <x:c r="F240" s="1" t="s">
         <x:v>1034</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6" ht="15" customHeight="1">
       <x:c r="A241" s="1">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
+        <x:v>1035</x:v>
+      </x:c>
+      <x:c r="C241" s="1" t="s">
         <x:v>1036</x:v>
       </x:c>
-      <x:c r="C241" s="1" t="s">
+      <x:c r="D241" s="1" t="s">
         <x:v>1037</x:v>
       </x:c>
-      <x:c r="D241" s="1" t="s">
+      <x:c r="E241" s="1" t="s">
         <x:v>1038</x:v>
       </x:c>
-      <x:c r="E241" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F241" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1034</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6" ht="15" customHeight="1">
       <x:c r="A242" s="1">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
+        <x:v>1039</x:v>
+      </x:c>
+      <x:c r="C242" s="1" t="s">
+        <x:v>1040</x:v>
+      </x:c>
+      <x:c r="D242" s="1" t="s">
         <x:v>1041</x:v>
       </x:c>
-      <x:c r="C242" s="1" t="s">
+      <x:c r="E242" s="1" t="s">
         <x:v>1042</x:v>
       </x:c>
-      <x:c r="D242" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F242" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1034</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6" ht="15" customHeight="1">
       <x:c r="A243" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
+        <x:v>1043</x:v>
+      </x:c>
+      <x:c r="C243" s="1" t="s">
+        <x:v>1044</x:v>
+      </x:c>
+      <x:c r="D243" s="1" t="s">
         <x:v>1045</x:v>
       </x:c>
-      <x:c r="C243" s="1" t="s">
+      <x:c r="E243" s="1" t="s">
         <x:v>1046</x:v>
       </x:c>
-      <x:c r="D243" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1034</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6" ht="15" customHeight="1">
       <x:c r="A244" s="1">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
+        <x:v>1047</x:v>
+      </x:c>
+      <x:c r="C244" s="1" t="s">
+        <x:v>1048</x:v>
+      </x:c>
+      <x:c r="D244" s="1" t="s">
         <x:v>1049</x:v>
       </x:c>
-      <x:c r="C244" s="1" t="s">
+      <x:c r="E244" s="1" t="s">
         <x:v>1050</x:v>
       </x:c>
-      <x:c r="D244" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F244" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1034</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6" ht="15" customHeight="1">
       <x:c r="A245" s="1">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
+        <x:v>1051</x:v>
+      </x:c>
+      <x:c r="C245" s="1" t="s">
+        <x:v>1052</x:v>
+      </x:c>
+      <x:c r="D245" s="1" t="s">
         <x:v>1053</x:v>
       </x:c>
-      <x:c r="C245" s="1" t="s">
+      <x:c r="E245" s="1" t="s">
         <x:v>1054</x:v>
       </x:c>
-      <x:c r="D245" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1034</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6" ht="15" customHeight="1">
       <x:c r="A246" s="1">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
+        <x:v>1055</x:v>
+      </x:c>
+      <x:c r="C246" s="1" t="s">
+        <x:v>1056</x:v>
+      </x:c>
+      <x:c r="D246" s="1" t="s">
         <x:v>1057</x:v>
       </x:c>
-      <x:c r="C246" s="1" t="s">
+      <x:c r="E246" s="1" t="s">
         <x:v>1058</x:v>
       </x:c>
-      <x:c r="D246" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F246" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1034</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6" ht="15" customHeight="1">
       <x:c r="A247" s="1">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
+        <x:v>1059</x:v>
+      </x:c>
+      <x:c r="C247" s="1" t="s">
+        <x:v>1060</x:v>
+      </x:c>
+      <x:c r="D247" s="1" t="s">
         <x:v>1061</x:v>
       </x:c>
-      <x:c r="C247" s="1" t="s">
+      <x:c r="E247" s="1" t="s">
         <x:v>1062</x:v>
       </x:c>
-      <x:c r="D247" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F247" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1034</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6" ht="15" customHeight="1">
       <x:c r="A248" s="1">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
+        <x:v>1063</x:v>
+      </x:c>
+      <x:c r="C248" s="1" t="s">
+        <x:v>1064</x:v>
+      </x:c>
+      <x:c r="D248" s="1" t="s">
         <x:v>1065</x:v>
       </x:c>
-      <x:c r="C248" s="1" t="s">
+      <x:c r="E248" s="1" t="s">
         <x:v>1066</x:v>
       </x:c>
-      <x:c r="D248" s="1" t="s">
+      <x:c r="F248" s="1" t="s">
         <x:v>1067</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1040</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6" ht="15" customHeight="1">
       <x:c r="A249" s="1">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
+        <x:v>1068</x:v>
+      </x:c>
+      <x:c r="C249" s="1" t="s">
         <x:v>1069</x:v>
       </x:c>
-      <x:c r="C249" s="1" t="s">
+      <x:c r="D249" s="1" t="s">
         <x:v>1070</x:v>
       </x:c>
-      <x:c r="D249" s="1" t="s">
+      <x:c r="E249" s="1" t="s">
         <x:v>1071</x:v>
       </x:c>
-      <x:c r="E249" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F249" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1067</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6" ht="15" customHeight="1">
       <x:c r="A250" s="1">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
+        <x:v>1072</x:v>
+      </x:c>
+      <x:c r="C250" s="1" t="s">
         <x:v>1073</x:v>
       </x:c>
-      <x:c r="C250" s="1" t="s">
+      <x:c r="D250" s="1" t="s">
         <x:v>1074</x:v>
       </x:c>
-      <x:c r="D250" s="1" t="s">
+      <x:c r="E250" s="1" t="s">
         <x:v>1075</x:v>
       </x:c>
-      <x:c r="E250" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F250" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1067</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6" ht="15" customHeight="1">
       <x:c r="A251" s="1">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
+        <x:v>1076</x:v>
+      </x:c>
+      <x:c r="C251" s="1" t="s">
+        <x:v>1077</x:v>
+      </x:c>
+      <x:c r="D251" s="1" t="s">
         <x:v>1078</x:v>
       </x:c>
-      <x:c r="C251" s="1" t="s">
+      <x:c r="E251" s="1" t="s">
         <x:v>1079</x:v>
       </x:c>
-      <x:c r="D251" s="1" t="s">
+      <x:c r="F251" s="1" t="s">
         <x:v>1080</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6" ht="15" customHeight="1">
       <x:c r="A252" s="1">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
+        <x:v>1081</x:v>
+      </x:c>
+      <x:c r="C252" s="1" t="s">
         <x:v>1082</x:v>
       </x:c>
-      <x:c r="C252" s="1" t="s">
+      <x:c r="D252" s="1" t="s">
+        <x:v>1082</x:v>
+      </x:c>
+      <x:c r="E252" s="1" t="s">
         <x:v>1083</x:v>
       </x:c>
-      <x:c r="D252" s="1" t="s">
+      <x:c r="F252" s="1" t="s">
         <x:v>1084</x:v>
       </x:c>
-      <x:c r="E252" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="253" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A253" s="1">
-[...39 lines deleted...]
-      <x:c r="A255" s="2" t="s">
+      <x:c r="A253" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B255" s="2" t="s">
+      <x:c r="B253" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C255" s="2" t="s">
+      <x:c r="C253" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D255" s="2" t="s">
+      <x:c r="D253" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E255" s="2" t="s">
+      <x:c r="E253" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F255" s="2" t="s">
+      <x:c r="F253" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A255:F255"/>
+    <x:mergeCell ref="A253:F253"/>
   </x:mergeCells>
 </x:worksheet>
 </file>