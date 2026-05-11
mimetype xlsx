--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,1953 +1,1959 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60288bb3f5984a07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b22b2b33644546" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IFRA_asat_20260420" sheetId="1" r:id="R111097c2a06e488c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IFRA_asat_20260508" sheetId="1" r:id="R4b981ccf80684770"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="709" uniqueCount="635">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 20/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="709" uniqueCount="637">
+  <x:si>
+    <x:t>All Fund Holdings as at 08/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Transurban Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,889,280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,550,096.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextera Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>743,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,633,583.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.07%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aena Sme Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AENA SM</x:t>
   </x:si>
   <x:si>
-    <x:t>2,214,012</x:t>
-[...35 lines deleted...]
-    <x:t>4.73%</x:t>
+    <x:t>2,324,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,509,914.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Union Pacific Corp</x:t>
   </x:si>
   <x:si>
     <x:t>UNP US</x:t>
   </x:si>
   <x:si>
-    <x:t>196,363</x:t>
-[...5 lines deleted...]
-    <x:t>3.64%</x:t>
+    <x:t>206,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,246,568.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbridge Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENB CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>776,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,837,068.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>SO US</x:t>
   </x:si>
   <x:si>
-    <x:t>431,706</x:t>
-[...5 lines deleted...]
-    <x:t>3.01%</x:t>
+    <x:t>453,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,724,940.86</x:t>
   </x:si>
   <x:si>
     <x:t>Duke Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>DUK US</x:t>
   </x:si>
   <x:si>
-    <x:t>304,795</x:t>
-[...17 lines deleted...]
-    <x:t>$54,161,657.62</x:t>
+    <x:t>320,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,059,101.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
   </x:si>
   <x:si>
     <x:t>National Grid Plc</x:t>
   </x:si>
   <x:si>
     <x:t>NG/ LN</x:t>
   </x:si>
   <x:si>
-    <x:t>1,942,102</x:t>
-[...5 lines deleted...]
-    <x:t>2.48%</x:t>
+    <x:t>2,039,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,765,294.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>WMB US</x:t>
   </x:si>
   <x:si>
-    <x:t>412,944</x:t>
-[...5 lines deleted...]
-    <x:t>2.17%</x:t>
+    <x:t>433,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,579,231.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auckland International Airport Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIA NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,999,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,506,895.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
   </x:si>
   <x:si>
     <x:t>American Tower Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AMT US</x:t>
   </x:si>
   <x:si>
-    <x:t>158,600</x:t>
-[...5 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>166,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,246,291.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
   </x:si>
   <x:si>
     <x:t>American Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AEP US</x:t>
   </x:si>
   <x:si>
-    <x:t>209,604</x:t>
-[...20 lines deleted...]
-    <x:t>2.04%</x:t>
+    <x:t>220,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,952,797.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Csx Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CSX US</x:t>
   </x:si>
   <x:si>
-    <x:t>616,338</x:t>
-[...5 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>647,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,641,559.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Canadian Pacific Railway Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CP CN</x:t>
   </x:si>
   <x:si>
-    <x:t>296,265</x:t>
-[...2 lines deleted...]
-    <x:t>$33,609,258.48</x:t>
+    <x:t>311,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,551,765.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sempra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>268,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,878,249.94</x:t>
   </x:si>
   <x:si>
     <x:t>1.79%</x:t>
   </x:si>
   <x:si>
-    <x:t>Sempra</x:t>
-[...8 lines deleted...]
-    <x:t>$33,388,957.66</x:t>
+    <x:t>Norfolk Southern Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,616,668.52</x:t>
   </x:si>
   <x:si>
     <x:t>1.78%</x:t>
   </x:si>
   <x:si>
-    <x:t>Norfolk Southern Corp</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Tc Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>TRP CN</x:t>
   </x:si>
   <x:si>
-    <x:t>352,099</x:t>
-[...2 lines deleted...]
-    <x:t>$29,664,971.83</x:t>
+    <x:t>369,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,163,074.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinder Morgan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>692,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,065,250.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominion Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>351,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,801,141.85</x:t>
   </x:si>
   <x:si>
     <x:t>1.58%</x:t>
   </x:si>
   <x:si>
-    <x:t>Kinder Morgan Inc</x:t>
-[...11 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>Canadian National Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>187,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,726,845.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,349,023.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Flughafen Zurich Ag</x:t>
   </x:si>
   <x:si>
     <x:t>FHZN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>66,068</x:t>
-[...47 lines deleted...]
-    <x:t>1.46%</x:t>
+    <x:t>69,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,837,372.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Xcel Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>XEL US</x:t>
   </x:si>
   <x:si>
-    <x:t>231,869</x:t>
-[...2 lines deleted...]
-    <x:t>$26,105,594.63</x:t>
+    <x:t>243,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,978,845.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oneok Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>222,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,320,373.13</x:t>
   </x:si>
   <x:si>
     <x:t>1.39%</x:t>
   </x:si>
   <x:si>
+    <x:t>Targa Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRGP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,299,252.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,791,875.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Exelon Corp</x:t>
   </x:si>
   <x:si>
     <x:t>EXC US</x:t>
   </x:si>
   <x:si>
-    <x:t>396,010</x:t>
-[...5 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>415,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,441,887.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Aeroports De Paris Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ADP FP</x:t>
   </x:si>
   <x:si>
-    <x:t>136,313</x:t>
-[...50 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>143,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,105,089.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Public Service Enterprise Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PEG US</x:t>
   </x:si>
   <x:si>
-    <x:t>195,639</x:t>
-[...5 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>205,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,027,455.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Consolidated Edison Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ED US</x:t>
   </x:si>
   <x:si>
-    <x:t>141,217</x:t>
-[...2 lines deleted...]
-    <x:t>$21,599,745.98</x:t>
+    <x:t>148,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,734,605.91</x:t>
   </x:si>
   <x:si>
     <x:t>1.15%</x:t>
   </x:si>
   <x:si>
+    <x:t>Wec Energy Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,812,244.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Pg&amp;E Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PCG US</x:t>
   </x:si>
   <x:si>
-    <x:t>858,938</x:t>
-[...17 lines deleted...]
-    <x:t>$20,524,514.48</x:t>
+    <x:t>901,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,117,379.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Crown Castle Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CCI US</x:t>
   </x:si>
   <x:si>
-    <x:t>147,107</x:t>
-[...5 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>154,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,380,669.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Ameren Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AEE US</x:t>
   </x:si>
   <x:si>
-    <x:t>105,723</x:t>
-[...2 lines deleted...]
-    <x:t>$16,546,612.22</x:t>
+    <x:t>111,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,635,755.27</x:t>
   </x:si>
   <x:si>
     <x:t>0.88%</x:t>
   </x:si>
   <x:si>
+    <x:t>Atlas Arteria Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,448,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,551,547.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atmos Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,495,688.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortis Inc/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,122,500.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerpoint Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>268,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,599,002.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppl Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>304,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,423,895.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Fraport Ag Frankfurt Airport Services W</x:t>
   </x:si>
   <x:si>
     <x:t>FRA GR</x:t>
   </x:si>
   <x:si>
-    <x:t>127,030</x:t>
-[...65 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>133,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,420,079.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edison International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,811,988.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eversource Energy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,267,752.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Firstenergy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FE US</x:t>
   </x:si>
   <x:si>
-    <x:t>214,978</x:t>
-[...47 lines deleted...]
-    <x:t>$14,023,158.24</x:t>
+    <x:t>225,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,047,757.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>American Water Works Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AWK US</x:t>
   </x:si>
   <x:si>
-    <x:t>76,303</x:t>
-[...5 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>80,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,930,511.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pembina Pipeline Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,813,727.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nisource Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,714,834.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Cms Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CMS US</x:t>
   </x:si>
   <x:si>
-    <x:t>118,567</x:t>
-[...35 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>124,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,686,004.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>360,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,482,810.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Sba Communications Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SBAC US</x:t>
   </x:si>
   <x:si>
-    <x:t>35,908</x:t>
-[...20 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>37,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,356,613.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Evergy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EVRG US</x:t>
   </x:si>
   <x:si>
-    <x:t>90,175</x:t>
-[...2 lines deleted...]
-    <x:t>$10,314,124.70</x:t>
+    <x:t>94,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,792,286.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alliant Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,436,040.93</x:t>
   </x:si>
   <x:si>
     <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Central Japan Railway Co</x:t>
   </x:si>
   <x:si>
     <x:t>9022 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>277,554</x:t>
-[...17 lines deleted...]
-    <x:t>$10,176,583.40</x:t>
+    <x:t>291,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,458,664.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terna - Rete Elettrica Nazionale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRN IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>577,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,351,430.56</x:t>
   </x:si>
   <x:si>
     <x:t>Cellnex Telecom Sa</x:t>
   </x:si>
   <x:si>
     <x:t>CLNX SM</x:t>
   </x:si>
   <x:si>
-    <x:t>191,978</x:t>
-[...17 lines deleted...]
-    <x:t>$9,018,862.93</x:t>
+    <x:t>201,572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,220,252.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emera Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,947,329.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clp Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>656,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,827,731.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kansai Electric Power Co Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,612,363.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Utilities Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UU/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>306,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,070,747.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9531 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,066,831.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hydro One Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,749,917.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snam Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>731,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,626,528.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osaka Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>146,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,422,221.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chubu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,308,512.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centrica Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,894,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,069,337.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Ast Spacemobile Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ASTS US</x:t>
   </x:si>
   <x:si>
-    <x:t>73,228</x:t>
-[...128 lines deleted...]
-    <x:t>$6,812,338.53</x:t>
+    <x:t>76,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,922,886.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pinnacle West Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,719,851.89</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
-    <x:t>Pinnacle West Capital Corp</x:t>
-[...20 lines deleted...]
-    <x:t>$6,711,606.11</x:t>
+    <x:t>Power Assets Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>562,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,502,879.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Naturgy Energy Group Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTGY SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,420,042.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Severn Trent Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,415,771.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essential Utilities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,992,055.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Firstgroup Plc</x:t>
   </x:si>
   <x:si>
     <x:t>FGP LN</x:t>
   </x:si>
   <x:si>
-    <x:t>1,882,851</x:t>
-[...59 lines deleted...]
-    <x:t>$5,949,945.49</x:t>
+    <x:t>1,976,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,966,322.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hong Kong &amp; China Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,471,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,830,164.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Oge Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OGE US</x:t>
   </x:si>
   <x:si>
-    <x:t>82,379</x:t>
-[...17 lines deleted...]
-    <x:t>$5,416,557.48</x:t>
+    <x:t>86,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,640,473.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Hutchison Port Holdings Trust</x:t>
   </x:si>
   <x:si>
     <x:t>HPHT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>17,384,227</x:t>
-[...5 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>18,253,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,281,249.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apa Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>441,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,652,406.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Electric Power Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>015760 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,483,552.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Idacorp Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IDA US</x:t>
   </x:si>
   <x:si>
-    <x:t>21,122</x:t>
-[...2 lines deleted...]
-    <x:t>$4,339,668.16</x:t>
+    <x:t>22,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,374,594.98</x:t>
   </x:si>
   <x:si>
     <x:t>0.23%</x:t>
   </x:si>
   <x:si>
-    <x:t>Korea Electric Power Corp</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Italgas Spa</x:t>
   </x:si>
   <x:si>
     <x:t>IG IM</x:t>
   </x:si>
   <x:si>
-    <x:t>240,813</x:t>
-[...2 lines deleted...]
-    <x:t>$4,086,812.72</x:t>
+    <x:t>252,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,250,485.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elia Group Sa/Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELI BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,023,395.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Red Electrica Corp Sa</x:t>
   </x:si>
   <x:si>
     <x:t>RED SM</x:t>
   </x:si>
   <x:si>
-    <x:t>159,044</x:t>
-[...17 lines deleted...]
-    <x:t>$3,873,972.75</x:t>
+    <x:t>166,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,004,886.75</x:t>
   </x:si>
   <x:si>
     <x:t>Viasat Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VSAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>41,471</x:t>
-[...2 lines deleted...]
-    <x:t>$3,619,319.73</x:t>
+    <x:t>43,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,979,342.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Bow Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOBO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,567,783.15</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
+    <x:t>Tokyo Electric Power Co Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9501 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>616,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,390,022.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtr Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>548,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,380,857.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pnm Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,347,982.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Black Hills Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,211,929.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Getlink Se</x:t>
   </x:si>
   <x:si>
     <x:t>GET FP</x:t>
   </x:si>
   <x:si>
-    <x:t>101,337</x:t>
-[...29 lines deleted...]
-    <x:t>$3,199,030.28</x:t>
+    <x:t>106,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,204,389.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Jersey Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NJR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,147,490.53</x:t>
   </x:si>
   <x:si>
     <x:t>Portland General Electric Co</x:t>
   </x:si>
   <x:si>
     <x:t>POR US</x:t>
   </x:si>
   <x:si>
-    <x:t>43,918</x:t>
-[...50 lines deleted...]
-    <x:t>$3,029,367.09</x:t>
+    <x:t>46,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,088,957.56</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
+    <x:t>Ck Infrastructure Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1038 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>252,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,992,823.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyushu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9508 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>187,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,891,945.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>One Gas Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,867,555.64</x:t>
+  </x:si>
+  <x:si>
     <x:t>Spire Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SR US</x:t>
   </x:si>
   <x:si>
-    <x:t>22,628</x:t>
-[...41 lines deleted...]
-    <x:t>$2,757,141.45</x:t>
+    <x:t>23,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,799,489.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Algonquin Power &amp; Utilities Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AQN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,733,608.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Infrastructure Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BIPC CN</x:t>
   </x:si>
   <x:si>
-    <x:t>46,716</x:t>
-[...17 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>49,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,646,871.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mdu Resources Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,582,285.29</x:t>
   </x:si>
   <x:si>
     <x:t>Northwestern Energy Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NWE US</x:t>
   </x:si>
   <x:si>
-    <x:t>23,925</x:t>
-[...2 lines deleted...]
-    <x:t>$2,407,949.04</x:t>
+    <x:t>25,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,506,116.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>Mdu Resources Group Inc</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Aurizon Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AZJ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>561,012</x:t>
-[...5 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>589,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,403,324.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atco Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACO/X CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,085,668.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Enagas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ENG SM</x:t>
   </x:si>
   <x:si>
-    <x:t>73,896</x:t>
-[...17 lines deleted...]
-    <x:t>$1,988,773.92</x:t>
+    <x:t>77,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,078,570.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globalstar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,983,450.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pennon Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>193,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,915,552.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avista Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,870,072.41</x:t>
   </x:si>
   <x:si>
     <x:t>Tohoku Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>9506 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>184,713</x:t>
-[...41 lines deleted...]
-    <x:t>$1,828,733.43</x:t>
+    <x:t>193,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,868,079.66</x:t>
   </x:si>
   <x:si>
     <x:t>Iridium Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IRDM US</x:t>
   </x:si>
   <x:si>
-    <x:t>31,150</x:t>
-[...2 lines deleted...]
-    <x:t>$1,810,217.15</x:t>
+    <x:t>32,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,811,097.14</x:t>
   </x:si>
   <x:si>
     <x:t>Chesapeake Utilities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CPK US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,072</x:t>
-[...2 lines deleted...]
-    <x:t>$1,593,946.39</x:t>
+    <x:t>9,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,669,696.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American States Water Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,667,442.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ses Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SESG FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,549,039.65</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
-    <x:t>American States Water Co</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Mge Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MGEE US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,312</x:t>
-[...2 lines deleted...]
-    <x:t>$1,540,008.61</x:t>
+    <x:t>15,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,545,557.36</x:t>
   </x:si>
   <x:si>
     <x:t>California Water Service Group</x:t>
   </x:si>
   <x:si>
     <x:t>CWT US</x:t>
   </x:si>
   <x:si>
-    <x:t>23,185</x:t>
-[...2 lines deleted...]
-    <x:t>$1,447,473.31</x:t>
+    <x:t>24,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,463,054.92</x:t>
   </x:si>
   <x:si>
     <x:t>Hawaiian Electric Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HE US</x:t>
   </x:si>
   <x:si>
-    <x:t>63,437</x:t>
-[...2 lines deleted...]
-    <x:t>$1,390,919.28</x:t>
+    <x:t>66,608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,415,121.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helios Towers Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTWS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>306,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,338,654.21</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
+    <x:t>Infrastrutture Wireless Italiane Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INW IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,315,933.92</x:t>
+  </x:si>
+  <x:si>
     <x:t>Toho Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9533 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>113,092</x:t>
-[...26 lines deleted...]
-    <x:t>$1,288,022.47</x:t>
+    <x:t>118,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,276,703.75</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Metro Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9023 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>89,537</x:t>
-[...2 lines deleted...]
-    <x:t>$1,262,134.50</x:t>
+    <x:t>93,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,276,241.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chorus Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,244,519.67</x:t>
   </x:si>
   <x:si>
     <x:t>Northwest Natural Holding Co</x:t>
   </x:si>
   <x:si>
     <x:t>NWN US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,158</x:t>
-[...2 lines deleted...]
-    <x:t>$1,212,495.42</x:t>
+    <x:t>16,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,173,151.47</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
-    <x:t>Chorus Ltd</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Netlink Nbn Trust</x:t>
   </x:si>
   <x:si>
     <x:t>NETLINK SP</x:t>
   </x:si>
   <x:si>
-    <x:t>963,711</x:t>
-[...2 lines deleted...]
-    <x:t>$1,065,923.65</x:t>
+    <x:t>1,011,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,112,685.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sjw Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SJW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,069,013.26</x:t>
   </x:si>
   <x:si>
     <x:t>Chugoku Electric Power Co Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>9504 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>122,421</x:t>
-[...14 lines deleted...]
-    <x:t>$1,042,103.20</x:t>
+    <x:t>128,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,021,424.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Shikoku Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>9507 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>66,011</x:t>
-[...2 lines deleted...]
-    <x:t>$1,039,960.78</x:t>
+    <x:t>69,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$948,954.81</x:t>
   </x:si>
   <x:si>
     <x:t>Ren - Redes Energeticas Nacionais Sgps</x:t>
   </x:si>
   <x:si>
     <x:t>RENE PL</x:t>
   </x:si>
   <x:si>
-    <x:t>137,276</x:t>
-[...2 lines deleted...]
-    <x:t>$834,367.04</x:t>
+    <x:t>144,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$865,355.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hokkaido Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9509 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$733,668.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
+    <x:t>Evn Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$698,348.08</x:t>
+  </x:si>
+  <x:si>
     <x:t>Telecom Plus Plc</x:t>
   </x:si>
   <x:si>
     <x:t>TEP LN</x:t>
   </x:si>
   <x:si>
-    <x:t>28,299</x:t>
-[...14 lines deleted...]
-    <x:t>$713,139.85</x:t>
+    <x:t>29,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$609,345.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Superloop Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$584,047.05</x:t>
   </x:si>
   <x:si>
     <x:t>Hokuriku Electric Power Co</x:t>
   </x:si>
   <x:si>
     <x:t>9505 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>69,355</x:t>
-[...29 lines deleted...]
-    <x:t>$548,192.20</x:t>
+    <x:t>72,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$573,839.82</x:t>
   </x:si>
   <x:si>
     <x:t>Eutelsat Communications Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ETL FP</x:t>
   </x:si>
   <x:si>
-    <x:t>99,937</x:t>
-[...2 lines deleted...]
-    <x:t>$459,376.47</x:t>
+    <x:t>104,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$483,543.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vector Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCT NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$411,465.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
-    <x:t>Vector Ltd</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Korea Gas Corp</x:t>
   </x:si>
   <x:si>
     <x:t>036460 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>10,279</x:t>
-[...2 lines deleted...]
-    <x:t>$353,345.36</x:t>
+    <x:t>10,792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$393,230.12</x:t>
   </x:si>
   <x:si>
     <x:t>Rai Way Spa</x:t>
   </x:si>
   <x:si>
     <x:t>RWAY IM</x:t>
   </x:si>
   <x:si>
-    <x:t>31,196</x:t>
-[...2 lines deleted...]
-    <x:t>$313,713.85</x:t>
+    <x:t>32,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,793.46</x:t>
   </x:si>
   <x:si>
     <x:t>Saibu Gas Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9536 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>11,462</x:t>
-[...2 lines deleted...]
-    <x:t>$261,639.21</x:t>
+    <x:t>12,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,344.62</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Hokkaido Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9534 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>28,203</x:t>
-[...2 lines deleted...]
-    <x:t>$224,764.94</x:t>
+    <x:t>29,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,088.14</x:t>
   </x:si>
   <x:si>
     <x:t>Shizuoka Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9543 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>16,226</x:t>
-[...2 lines deleted...]
-    <x:t>$205,246.34</x:t>
+    <x:t>17,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,911.06</x:t>
   </x:si>
   <x:si>
     <x:t>Okinawa Electric Power Co Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>9511 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>18,682</x:t>
-[...2 lines deleted...]
-    <x:t>$170,743.42</x:t>
+    <x:t>19,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,405.03</x:t>
   </x:si>
   <x:si>
     <x:t>Samchully Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>004690 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>722</x:t>
-[...2 lines deleted...]
-    <x:t>$93,325.16</x:t>
+    <x:t>758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,736.64</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$73,345,268.97</x:t>
-[...2 lines deleted...]
-    <x:t>3.90%</x:t>
+    <x:t>$15,559,625.89</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1972,51 +1978,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0085629398d6449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7c1a5e2282db42a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R111097c2a06e488c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2d1d460a7164a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0599675426fa48ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b981ccf80684770" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F141"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -2164,71 +2170,71 @@
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
@@ -2424,171 +2430,171 @@
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
@@ -2684,111 +2690,111 @@
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
@@ -2844,711 +2850,711 @@
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
         <x:v>344</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
@@ -3564,1271 +3570,1271 @@
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
         <x:v>405</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
         <x:v>418</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
         <x:v>431</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
         <x:v>440</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
         <x:v>453</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="F101" s="1" t="s">
         <x:v>466</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
         <x:v>475</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
         <x:v>488</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
         <x:v>505</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
         <x:v>514</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="F116" s="1" t="s">
         <x:v>531</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
         <x:v>552</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
         <x:v>565</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="F127" s="1" t="s">
         <x:v>578</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="E129" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="F129" s="1" t="s">
         <x:v>587</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="E133" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="F133" s="1" t="s">
         <x:v>604</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="E136" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="F136" s="1" t="s">
         <x:v>617</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>614</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B141" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C141" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D141" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E141" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F141" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>