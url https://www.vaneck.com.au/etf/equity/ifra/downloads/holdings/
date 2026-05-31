--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,1959 +1,1977 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b22b2b33644546" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6619da81afb049db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IFRA_asat_20260508" sheetId="1" r:id="R4b981ccf80684770"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IFRA_asat_20260529" sheetId="1" r:id="R9053bb0fcf9b42c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="709" uniqueCount="637">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 08/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="709" uniqueCount="643">
+  <x:si>
+    <x:t>All Fund Holdings as at 29/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Transurban Group</x:t>
   </x:si>
   <x:si>
     <x:t>TCL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>6,889,280</x:t>
-[...5 lines deleted...]
-    <x:t>5.27%</x:t>
+    <x:t>7,692,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,227,852.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aena Sme Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AENA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,595,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,821,947.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NEE US</x:t>
   </x:si>
   <x:si>
-    <x:t>743,794</x:t>
-[...20 lines deleted...]
-    <x:t>4.85%</x:t>
+    <x:t>830,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,429,851.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Union Pacific Corp</x:t>
   </x:si>
   <x:si>
     <x:t>UNP US</x:t>
   </x:si>
   <x:si>
-    <x:t>206,176</x:t>
-[...5 lines deleted...]
-    <x:t>3.99%</x:t>
+    <x:t>230,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,031,289.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Enbridge Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ENB CN</x:t>
   </x:si>
   <x:si>
-    <x:t>776,385</x:t>
-[...5 lines deleted...]
-    <x:t>3.06%</x:t>
+    <x:t>866,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,154,942.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>SO US</x:t>
   </x:si>
   <x:si>
-    <x:t>453,281</x:t>
-[...2 lines deleted...]
-    <x:t>$57,724,940.86</x:t>
+    <x:t>506,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,748,952.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Duke Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>DUK US</x:t>
   </x:si>
   <x:si>
-    <x:t>320,028</x:t>
-[...5 lines deleted...]
-    <x:t>2.92%</x:t>
+    <x:t>357,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,950,836.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
   </x:si>
   <x:si>
     <x:t>National Grid Plc</x:t>
   </x:si>
   <x:si>
     <x:t>NG/ LN</x:t>
   </x:si>
   <x:si>
-    <x:t>2,039,160</x:t>
-[...5 lines deleted...]
-    <x:t>2.58%</x:t>
+    <x:t>2,276,792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,993,646.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Tower Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>185,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,314,151.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>WMB US</x:t>
   </x:si>
   <x:si>
-    <x:t>433,582</x:t>
-[...5 lines deleted...]
-    <x:t>2.31%</x:t>
+    <x:t>484,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,034,106.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Auckland International Airport Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AIA NZ</x:t>
   </x:si>
   <x:si>
-    <x:t>5,999,319</x:t>
-[...20 lines deleted...]
-    <x:t>2.19%</x:t>
+    <x:t>6,698,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,095,379.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>722,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,452,109.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
   </x:si>
   <x:si>
     <x:t>American Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AEP US</x:t>
   </x:si>
   <x:si>
-    <x:t>220,080</x:t>
-[...20 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>245,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,260,751.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Canadian Pacific Railway Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CP CN</x:t>
   </x:si>
   <x:si>
-    <x:t>311,071</x:t>
-[...5 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>347,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,137,096.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tc Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>412,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,256,461.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Sempra</x:t>
   </x:si>
   <x:si>
     <x:t>SRE US</x:t>
   </x:si>
   <x:si>
-    <x:t>268,525</x:t>
-[...5 lines deleted...]
-    <x:t>1.79%</x:t>
+    <x:t>299,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,140,636.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Norfolk Southern Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NSC US</x:t>
   </x:si>
   <x:si>
-    <x:t>77,855</x:t>
-[...20 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>86,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,843,998.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominion Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>391,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,469,226.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian National Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,544,562.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Kinder Morgan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KMI US</x:t>
   </x:si>
   <x:si>
-    <x:t>692,302</x:t>
-[...17 lines deleted...]
-    <x:t>$29,801,141.85</x:t>
+    <x:t>772,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,390,112.83</x:t>
   </x:si>
   <x:si>
     <x:t>1.58%</x:t>
   </x:si>
   <x:si>
-    <x:t>Canadian National Railway Co</x:t>
-[...11 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>Flughafen Zurich Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FHZN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,652,449.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Entergy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ETR US</x:t>
   </x:si>
   <x:si>
-    <x:t>183,679</x:t>
-[...17 lines deleted...]
-    <x:t>$27,837,372.28</x:t>
+    <x:t>205,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,083,113.40</x:t>
   </x:si>
   <x:si>
     <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Xcel Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>XEL US</x:t>
   </x:si>
   <x:si>
-    <x:t>243,457</x:t>
-[...5 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>271,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,035,198.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Targa Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRGP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,929,866.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aeroports De Paris Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADP FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,806,398.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exelon Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>464,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,449,184.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Oneok Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OKE US</x:t>
   </x:si>
   <x:si>
-    <x:t>222,468</x:t>
-[...17 lines deleted...]
-    <x:t>$26,299,252.99</x:t>
+    <x:t>248,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,978,606.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Cheniere Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LNG US</x:t>
   </x:si>
   <x:si>
-    <x:t>75,856</x:t>
-[...35 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>84,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,469,411.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Public Service Enterprise Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PEG US</x:t>
   </x:si>
   <x:si>
-    <x:t>205,416</x:t>
-[...5 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>229,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,071,148.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Consolidated Edison Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ED US</x:t>
   </x:si>
   <x:si>
-    <x:t>148,275</x:t>
-[...2 lines deleted...]
-    <x:t>$21,734,605.91</x:t>
+    <x:t>165,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,305,028.76</x:t>
   </x:si>
   <x:si>
     <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Wec Energy Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WEC US</x:t>
   </x:si>
   <x:si>
-    <x:t>133,938</x:t>
-[...5 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>149,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,081,575.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Pg&amp;E Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PCG US</x:t>
   </x:si>
   <x:si>
-    <x:t>901,865</x:t>
-[...5 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>1,006,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,868,345.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Crown Castle Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CCI US</x:t>
   </x:si>
   <x:si>
-    <x:t>154,458</x:t>
-[...5 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>172,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,931,766.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atlas Arteria Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,850,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,980,864.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Ameren Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AEE US</x:t>
   </x:si>
   <x:si>
-    <x:t>111,007</x:t>
-[...2 lines deleted...]
-    <x:t>$16,635,755.27</x:t>
+    <x:t>123,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,599,200.94</x:t>
   </x:si>
   <x:si>
     <x:t>0.88%</x:t>
   </x:si>
   <x:si>
-    <x:t>Atlas Arteria Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$16,551,547.20</x:t>
+    <x:t>Fortis Inc/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,881,582.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerpoint Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>299,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,577,633.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fraport Ag Frankfurt Airport Services W</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,402,600.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Atmos Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ATO US</x:t>
   </x:si>
   <x:si>
-    <x:t>65,834</x:t>
-[...35 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>73,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,278,526.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edison International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,016,269.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Ppl Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PPL US</x:t>
   </x:si>
   <x:si>
-    <x:t>304,451</x:t>
-[...29 lines deleted...]
-    <x:t>$14,811,988.91</x:t>
+    <x:t>339,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,720,114.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eversource Energy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,364,778.42</x:t>
   </x:si>
   <x:si>
     <x:t>0.78%</x:t>
   </x:si>
   <x:si>
-    <x:t>Eversource Energy</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Firstenergy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FE US</x:t>
   </x:si>
   <x:si>
-    <x:t>225,722</x:t>
-[...5 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>252,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,249,458.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>American Water Works Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AWK US</x:t>
   </x:si>
   <x:si>
-    <x:t>80,117</x:t>
-[...2 lines deleted...]
-    <x:t>$13,930,511.46</x:t>
+    <x:t>89,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,325,569.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Pembina Pipeline Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PPL CN</x:t>
   </x:si>
   <x:si>
-    <x:t>206,790</x:t>
-[...5 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>230,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,981,095.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Nisource Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NI US</x:t>
   </x:si>
   <x:si>
-    <x:t>196,266</x:t>
-[...2 lines deleted...]
-    <x:t>$12,714,834.88</x:t>
+    <x:t>219,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,077,153.11</x:t>
   </x:si>
   <x:si>
     <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Cms Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CMS US</x:t>
   </x:si>
   <x:si>
-    <x:t>124,493</x:t>
-[...2 lines deleted...]
-    <x:t>$12,686,004.57</x:t>
+    <x:t>139,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,019,877.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ast Spacemobile Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,531,648.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,054,007.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>East Japan Railway Co</x:t>
   </x:si>
   <x:si>
     <x:t>9020 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>360,738</x:t>
-[...5 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>402,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,996,001.22</x:t>
   </x:si>
   <x:si>
     <x:t>Sba Communications Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SBAC US</x:t>
   </x:si>
   <x:si>
-    <x:t>37,703</x:t>
-[...20 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>42,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,886,341.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Alliant Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LNT US</x:t>
   </x:si>
   <x:si>
-    <x:t>105,656</x:t>
-[...5 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>117,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,741,053.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cellnex Telecom Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLNX SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,520,041.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terna - Rete Elettrica Nazionale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRN IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>645,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,310,884.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emera Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>138,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,094,755.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clp Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>732,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,938,457.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Central Japan Railway Co</x:t>
   </x:si>
   <x:si>
     <x:t>9022 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>291,417</x:t>
-[...59 lines deleted...]
-    <x:t>$8,827,731.86</x:t>
+    <x:t>325,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,881,098.78</x:t>
   </x:si>
   <x:si>
     <x:t>Kansai Electric Power Co Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>9503 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>400,134</x:t>
-[...5 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>446,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,109,915.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>United Utilities Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>UU/ LN</x:t>
   </x:si>
   <x:si>
-    <x:t>306,092</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>341,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,608,299.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chubu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>336,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,602,758.63</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9531 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>134,301</x:t>
-[...2 lines deleted...]
-    <x:t>$8,066,831.60</x:t>
+    <x:t>149,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,354,639.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Hydro One Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>H CN</x:t>
   </x:si>
   <x:si>
-    <x:t>130,674</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>145,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,346,590.19</x:t>
   </x:si>
   <x:si>
     <x:t>Snam Spa</x:t>
   </x:si>
   <x:si>
     <x:t>SRG IM</x:t>
   </x:si>
   <x:si>
-    <x:t>731,423</x:t>
-[...5 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>816,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,299,479.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Naturgy Energy Group Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTGY SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,681,753.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Osaka Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9532 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>146,087</x:t>
-[...17 lines deleted...]
-    <x:t>$7,308,512.71</x:t>
+    <x:t>163,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,638,089.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pinnacle West Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,584,675.61</x:t>
   </x:si>
   <x:si>
     <x:t>Centrica Plc</x:t>
   </x:si>
   <x:si>
     <x:t>CNA LN</x:t>
   </x:si>
   <x:si>
-    <x:t>1,894,463</x:t>
-[...32 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>2,115,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,430,225.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstgroup Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FGP LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,207,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,079,698.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Severn Trent Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,774,308.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Power Assets Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>562,136</x:t>
-[...29 lines deleted...]
-    <x:t>$6,415,771.70</x:t>
+    <x:t>627,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,688,045.40</x:t>
   </x:si>
   <x:si>
     <x:t>Essential Utilities Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WTRG US</x:t>
   </x:si>
   <x:si>
-    <x:t>115,359</x:t>
-[...17 lines deleted...]
-    <x:t>$5,966,322.15</x:t>
+    <x:t>128,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,603,899.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Hong Kong &amp; China Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>4,471,920</x:t>
-[...5 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>4,993,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,349,581.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Oge Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OGE US</x:t>
   </x:si>
   <x:si>
-    <x:t>86,496</x:t>
-[...5 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>96,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,339,519.48</x:t>
   </x:si>
   <x:si>
     <x:t>Hutchison Port Holdings Trust</x:t>
   </x:si>
   <x:si>
     <x:t>HPHT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>18,253,004</x:t>
-[...2 lines deleted...]
-    <x:t>$5,281,249.34</x:t>
+    <x:t>20,380,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,806,682.42</x:t>
   </x:si>
   <x:si>
     <x:t>0.28%</x:t>
   </x:si>
   <x:si>
+    <x:t>Viasat Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VSAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,447,648.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Apa Group</x:t>
   </x:si>
   <x:si>
     <x:t>APA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>441,824</x:t>
-[...5 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>493,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,972,584.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idacorp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,827,471.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Italgas Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>282,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,608,583.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Red Electrica Corp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RED SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>186,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,454,443.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elia Group Sa/Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELI BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,368,926.95</x:t>
   </x:si>
   <x:si>
     <x:t>Korea Electric Power Corp</x:t>
   </x:si>
   <x:si>
     <x:t>015760 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>105,844</x:t>
-[...71 lines deleted...]
-    <x:t>$3,979,342.98</x:t>
+    <x:t>118,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,239,768.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>South Bow Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SOBO CN</x:t>
   </x:si>
   <x:si>
-    <x:t>73,678</x:t>
-[...5 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>82,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,116,788.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pnm Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,769,031.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Getlink Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GET FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,614,746.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Portland General Electric Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,586,488.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Jersey Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NJR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,527,169.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Black Hills Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,502,242.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtr Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>612,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,428,446.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Electric Power Co Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>9501 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>616,125</x:t>
-[...83 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>687,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,391,679.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Infrastructure Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIPC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,167,283.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spire Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,032,815.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyushu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9508 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,000,627.90</x:t>
   </x:si>
   <x:si>
     <x:t>Ck Infrastructure Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1038 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>252,566</x:t>
-[...17 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>281,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,967,873.86</x:t>
   </x:si>
   <x:si>
     <x:t>One Gas Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OGS US</x:t>
   </x:si>
   <x:si>
-    <x:t>24,388</x:t>
-[...14 lines deleted...]
-    <x:t>$2,799,489.73</x:t>
+    <x:t>27,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,942,018.57</x:t>
   </x:si>
   <x:si>
     <x:t>Algonquin Power &amp; Utilities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AQN CN</x:t>
   </x:si>
   <x:si>
-    <x:t>316,023</x:t>
-[...17 lines deleted...]
-    <x:t>$2,646,871.97</x:t>
+    <x:t>352,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,904,997.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZJ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>657,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,755,737.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northwestern Energy Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,752,563.15</x:t>
   </x:si>
   <x:si>
     <x:t>Mdu Resources Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MDU US</x:t>
   </x:si>
   <x:si>
-    <x:t>83,410</x:t>
-[...29 lines deleted...]
-    <x:t>$2,403,324.00</x:t>
+    <x:t>93,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,728,534.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iridium Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRDM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,628,149.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enagas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENG SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,391,383.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Atco Ltd/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>ACO/X CN</x:t>
   </x:si>
   <x:si>
-    <x:t>30,290</x:t>
-[...17 lines deleted...]
-    <x:t>$2,078,570.53</x:t>
+    <x:t>33,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,320,983.44</x:t>
   </x:si>
   <x:si>
     <x:t>Globalstar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GSAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>17,668</x:t>
-[...2 lines deleted...]
-    <x:t>$1,983,450.83</x:t>
+    <x:t>19,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,308,840.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ses Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SESG FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,206,512.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avista Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,131,482.97</x:t>
   </x:si>
   <x:si>
     <x:t>Pennon Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>PNN LN</x:t>
   </x:si>
   <x:si>
-    <x:t>193,916</x:t>
-[...17 lines deleted...]
-    <x:t>$1,870,072.41</x:t>
+    <x:t>216,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,093,046.19</x:t>
   </x:si>
   <x:si>
     <x:t>Tohoku Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>9506 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>193,921</x:t>
-[...14 lines deleted...]
-    <x:t>$1,811,097.14</x:t>
+    <x:t>216,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,903,222.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American States Water Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,888,631.21</x:t>
   </x:si>
   <x:si>
     <x:t>Chesapeake Utilities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CPK US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,525</x:t>
-[...29 lines deleted...]
-    <x:t>$1,549,039.65</x:t>
+    <x:t>10,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,822,804.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mge Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGEE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,760,582.27</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
-    <x:t>Mge Energy Inc</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>California Water Service Group</x:t>
   </x:si>
   <x:si>
     <x:t>CWT US</x:t>
   </x:si>
   <x:si>
-    <x:t>24,344</x:t>
-[...2 lines deleted...]
-    <x:t>$1,463,054.92</x:t>
+    <x:t>27,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,703,770.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helios Towers Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTWS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>342,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,506,459.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toho Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9533 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,423,082.59</x:t>
   </x:si>
   <x:si>
     <x:t>Hawaiian Electric Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HE US</x:t>
   </x:si>
   <x:si>
-    <x:t>66,608</x:t>
-[...17 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>74,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,374,733.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chorus Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>167,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,352,677.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Infrastrutture Wireless Italiane Spa</x:t>
   </x:si>
   <x:si>
     <x:t>INW IM</x:t>
   </x:si>
   <x:si>
-    <x:t>111,630</x:t>
-[...14 lines deleted...]
-    <x:t>$1,276,703.75</x:t>
+    <x:t>124,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,350,355.86</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Metro Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9023 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>93,986</x:t>
-[...14 lines deleted...]
-    <x:t>$1,244,519.67</x:t>
+    <x:t>104,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,338,820.75</x:t>
   </x:si>
   <x:si>
     <x:t>Northwest Natural Holding Co</x:t>
   </x:si>
   <x:si>
     <x:t>NWN US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,965</x:t>
-[...5 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>18,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,276,577.54</x:t>
   </x:si>
   <x:si>
     <x:t>Netlink Nbn Trust</x:t>
   </x:si>
   <x:si>
     <x:t>NETLINK SP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,011,923</x:t>
-[...2 lines deleted...]
-    <x:t>$1,112,685.84</x:t>
+    <x:t>1,129,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,225,099.51</x:t>
   </x:si>
   <x:si>
     <x:t>Sjw Group</x:t>
   </x:si>
   <x:si>
     <x:t>SJW US</x:t>
   </x:si>
   <x:si>
-    <x:t>13,574</x:t>
-[...2 lines deleted...]
-    <x:t>$1,069,013.26</x:t>
+    <x:t>15,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,218,167.39</x:t>
   </x:si>
   <x:si>
     <x:t>Chugoku Electric Power Co Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>9504 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>128,525</x:t>
-[...2 lines deleted...]
-    <x:t>$1,021,424.07</x:t>
+    <x:t>143,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,097,439.28</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Shikoku Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>9507 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>69,321</x:t>
-[...2 lines deleted...]
-    <x:t>$948,954.81</x:t>
+    <x:t>77,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$986,369.81</x:t>
   </x:si>
   <x:si>
     <x:t>Ren - Redes Energeticas Nacionais Sgps</x:t>
   </x:si>
   <x:si>
     <x:t>RENE PL</x:t>
   </x:si>
   <x:si>
-    <x:t>144,137</x:t>
-[...2 lines deleted...]
-    <x:t>$865,355.86</x:t>
+    <x:t>160,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$924,000.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eutelsat Communications Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETL FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$755,318.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evn Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$747,664.36</x:t>
   </x:si>
   <x:si>
     <x:t>Hokkaido Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>9509 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>81,734</x:t>
-[...17 lines deleted...]
-    <x:t>$698,348.08</x:t>
+    <x:t>91,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$742,702.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Superloop Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$655,888.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Telecom Plus Plc</x:t>
   </x:si>
   <x:si>
     <x:t>TEP LN</x:t>
   </x:si>
   <x:si>
-    <x:t>29,713</x:t>
-[...17 lines deleted...]
-    <x:t>$584,047.05</x:t>
+    <x:t>33,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$624,023.38</x:t>
   </x:si>
   <x:si>
     <x:t>Hokuriku Electric Power Co</x:t>
   </x:si>
   <x:si>
     <x:t>9505 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>72,771</x:t>
-[...14 lines deleted...]
-    <x:t>$483,543.50</x:t>
+    <x:t>81,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$592,105.79</x:t>
   </x:si>
   <x:si>
     <x:t>Vector Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>VCT NZ</x:t>
   </x:si>
   <x:si>
-    <x:t>98,340</x:t>
-[...2 lines deleted...]
-    <x:t>$411,465.02</x:t>
+    <x:t>109,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$460,480.47</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Korea Gas Corp</x:t>
   </x:si>
   <x:si>
     <x:t>036460 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>10,792</x:t>
-[...2 lines deleted...]
-    <x:t>$393,230.12</x:t>
+    <x:t>12,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$394,522.09</x:t>
   </x:si>
   <x:si>
     <x:t>Rai Way Spa</x:t>
   </x:si>
   <x:si>
     <x:t>RWAY IM</x:t>
   </x:si>
   <x:si>
-    <x:t>32,754</x:t>
-[...2 lines deleted...]
-    <x:t>$325,793.46</x:t>
+    <x:t>36,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,143.14</x:t>
   </x:si>
   <x:si>
     <x:t>Saibu Gas Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9536 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>12,081</x:t>
-[...2 lines deleted...]
-    <x:t>$242,344.62</x:t>
+    <x:t>13,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,638.39</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Hokkaido Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9534 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>29,550</x:t>
-[...2 lines deleted...]
-    <x:t>$218,088.14</x:t>
+    <x:t>33,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,450.10</x:t>
   </x:si>
   <x:si>
     <x:t>Shizuoka Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9543 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>17,053</x:t>
-[...2 lines deleted...]
-    <x:t>$209,911.06</x:t>
+    <x:t>19,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,033.56</x:t>
   </x:si>
   <x:si>
     <x:t>Okinawa Electric Power Co Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>9511 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>19,613</x:t>
-[...2 lines deleted...]
-    <x:t>$167,405.03</x:t>
+    <x:t>21,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,622.44</x:t>
   </x:si>
   <x:si>
     <x:t>Samchully Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>004690 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>758</x:t>
-[...2 lines deleted...]
-    <x:t>$105,736.64</x:t>
+    <x:t>846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,217.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$15,559,625.89</x:t>
+    <x:t>$10,174,374.00</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1978,62 +1996,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2d1d460a7164a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0599675426fa48ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b981ccf80684770" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7c6873622424fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re22d7a5cac7e44e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9053bb0fcf9b42c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F141"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
-    <x:col min="5" max="5" width="21" customWidth="1"/>
+    <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6" ht="15" customHeight="1">
       <x:c r="A2" s="2" t="s">
@@ -2170,2671 +2188,2671 @@
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
         <x:v>343</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
         <x:v>484</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
         <x:v>497</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
         <x:v>510</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="F116" s="1" t="s">
         <x:v>532</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
         <x:v>545</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="F127" s="1" t="s">
         <x:v>579</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="D131" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="E131" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="F131" s="1" t="s">
         <x:v>596</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="F134" s="1" t="s">
         <x:v>609</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="D137" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="E137" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="F137" s="1" t="s">
         <x:v>622</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B141" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C141" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D141" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E141" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F141" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>