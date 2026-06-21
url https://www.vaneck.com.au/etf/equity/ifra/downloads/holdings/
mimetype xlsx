--- v2 (2026-05-31)
+++ v3 (2026-06-21)
@@ -1,1977 +1,1980 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6619da81afb049db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25c10baa1642445c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IFRA_asat_20260529" sheetId="1" r:id="R9053bb0fcf9b42c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IFRA_asat_20260619" sheetId="1" r:id="R29732010b1f041ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="709" uniqueCount="643">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 29/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="709" uniqueCount="644">
+  <x:si>
+    <x:t>All Fund Holdings as at 19/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Transurban Group</x:t>
   </x:si>
   <x:si>
     <x:t>TCL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>7,692,113</x:t>
-[...5 lines deleted...]
-    <x:t>5.46%</x:t>
+    <x:t>7,354,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,733,377.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Aena Sme Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AENA SM</x:t>
   </x:si>
   <x:si>
-    <x:t>2,595,563</x:t>
-[...5 lines deleted...]
-    <x:t>4.97%</x:t>
+    <x:t>2,481,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,548,252.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NEE US</x:t>
   </x:si>
   <x:si>
-    <x:t>830,471</x:t>
-[...5 lines deleted...]
-    <x:t>4.76%</x:t>
+    <x:t>794,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,902,350.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Union Pacific Corp</x:t>
   </x:si>
   <x:si>
     <x:t>UNP US</x:t>
   </x:si>
   <x:si>
-    <x:t>230,203</x:t>
-[...2 lines deleted...]
-    <x:t>$84,031,289.87</x:t>
+    <x:t>220,107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,359,697.19</x:t>
   </x:si>
   <x:si>
     <x:t>3.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Enbridge Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ENB CN</x:t>
   </x:si>
   <x:si>
-    <x:t>866,860</x:t>
-[...5 lines deleted...]
-    <x:t>3.13%</x:t>
+    <x:t>828,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,333,670.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>SO US</x:t>
   </x:si>
   <x:si>
-    <x:t>506,104</x:t>
-[...5 lines deleted...]
-    <x:t>3.07%</x:t>
+    <x:t>483,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,023,715.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Duke Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>DUK US</x:t>
   </x:si>
   <x:si>
-    <x:t>357,322</x:t>
-[...5 lines deleted...]
-    <x:t>2.89%</x:t>
+    <x:t>341,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,143,743.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
   </x:si>
   <x:si>
     <x:t>National Grid Plc</x:t>
   </x:si>
   <x:si>
     <x:t>NG/ LN</x:t>
   </x:si>
   <x:si>
-    <x:t>2,276,792</x:t>
-[...2 lines deleted...]
-    <x:t>$50,993,646.04</x:t>
+    <x:t>2,176,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,810,806.49</x:t>
   </x:si>
   <x:si>
     <x:t>2.42%</x:t>
   </x:si>
   <x:si>
+    <x:t>Williams Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>462,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,103,728.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auckland International Airport Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIA NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,404,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,949,773.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>690,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,804,234.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
+  </x:si>
+  <x:si>
     <x:t>American Tower Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AMT US</x:t>
   </x:si>
   <x:si>
-    <x:t>185,933</x:t>
-[...50 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>177,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,482,397.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
   </x:si>
   <x:si>
     <x:t>American Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AEP US</x:t>
   </x:si>
   <x:si>
-    <x:t>245,726</x:t>
-[...5 lines deleted...]
-    <x:t>2.05%</x:t>
+    <x:t>234,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,638,947.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Canadian Pacific Railway Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CP CN</x:t>
   </x:si>
   <x:si>
-    <x:t>347,321</x:t>
-[...5 lines deleted...]
-    <x:t>2.04%</x:t>
+    <x:t>332,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,651,812.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Tc Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>TRP CN</x:t>
   </x:si>
   <x:si>
-    <x:t>412,778</x:t>
-[...5 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>394,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,059,322.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Sempra</x:t>
   </x:si>
   <x:si>
     <x:t>SRE US</x:t>
   </x:si>
   <x:si>
-    <x:t>299,817</x:t>
-[...2 lines deleted...]
-    <x:t>$37,140,636.48</x:t>
+    <x:t>286,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,949,985.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominion Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>374,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,440,962.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norfolk Southern Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,447,907.59</x:t>
   </x:si>
   <x:si>
     <x:t>1.76%</x:t>
   </x:si>
   <x:si>
-    <x:t>Norfolk Southern Corp</x:t>
-[...26 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>Kinder Morgan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>739,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,183,012.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen Zurich Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FHZN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,010,114.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Canadian National Railway Co</x:t>
   </x:si>
   <x:si>
     <x:t>CNR CN</x:t>
   </x:si>
   <x:si>
-    <x:t>209,732</x:t>
-[...35 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>200,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,377,790.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Entergy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ETR US</x:t>
   </x:si>
   <x:si>
-    <x:t>205,083</x:t>
-[...2 lines deleted...]
-    <x:t>$31,083,113.40</x:t>
+    <x:t>196,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,965,830.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Targa Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRGP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,666,871.42</x:t>
   </x:si>
   <x:si>
     <x:t>1.47%</x:t>
   </x:si>
   <x:si>
+    <x:t>Exelon Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>443,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,901,251.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oneok Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,701,853.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Xcel Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>XEL US</x:t>
   </x:si>
   <x:si>
-    <x:t>271,828</x:t>
-[...17 lines deleted...]
-    <x:t>$29,929,866.30</x:t>
+    <x:t>259,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,594,939.92</x:t>
   </x:si>
   <x:si>
     <x:t>Aeroports De Paris Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ADP FP</x:t>
   </x:si>
   <x:si>
-    <x:t>159,805</x:t>
-[...17 lines deleted...]
-    <x:t>$29,449,184.82</x:t>
+    <x:t>152,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,310,901.55</x:t>
   </x:si>
   <x:si>
     <x:t>1.40%</x:t>
   </x:si>
   <x:si>
-    <x:t>Oneok Inc</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Cheniere Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LNG US</x:t>
   </x:si>
   <x:si>
-    <x:t>84,696</x:t>
-[...5 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>80,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,130,067.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Public Service Enterprise Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PEG US</x:t>
   </x:si>
   <x:si>
-    <x:t>229,354</x:t>
-[...5 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>219,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,899,994.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Consolidated Edison Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ED US</x:t>
   </x:si>
   <x:si>
-    <x:t>165,554</x:t>
-[...5 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>158,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,928,579.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Wec Energy Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WEC US</x:t>
   </x:si>
   <x:si>
-    <x:t>149,547</x:t>
-[...5 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>142,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,795,729.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Pg&amp;E Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PCG US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,006,963</x:t>
-[...5 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>962,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,551,154.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Crown Castle Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CCI US</x:t>
   </x:si>
   <x:si>
-    <x:t>172,458</x:t>
-[...5 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>164,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,229,272.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Atlas Arteria Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,850,074</x:t>
-[...5 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>3,681,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,774,288.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Ameren Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AEE US</x:t>
   </x:si>
   <x:si>
-    <x:t>123,943</x:t>
-[...2 lines deleted...]
-    <x:t>$18,599,200.94</x:t>
+    <x:t>118,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,303,233.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortis Inc/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>222,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,731,076.45</x:t>
   </x:si>
   <x:si>
     <x:t>0.88%</x:t>
   </x:si>
   <x:si>
-    <x:t>Fortis Inc/Canada</x:t>
-[...8 lines deleted...]
-    <x:t>$17,881,582.34</x:t>
+    <x:t>Centerpoint Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>286,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,414,337.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fraport Ag Frankfurt Airport Services W</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,143,029.61</x:t>
   </x:si>
   <x:si>
     <x:t>0.85%</x:t>
   </x:si>
   <x:si>
-    <x:t>Centerpoint Energy Inc</x:t>
-[...26 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>Edison International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>167,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,101,563.33</x:t>
   </x:si>
   <x:si>
     <x:t>Atmos Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ATO US</x:t>
   </x:si>
   <x:si>
-    <x:t>73,505</x:t>
-[...14 lines deleted...]
-    <x:t>$17,016,269.97</x:t>
+    <x:t>70,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,992,140.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppl Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>325,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,343,487.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.81%</x:t>
   </x:si>
   <x:si>
-    <x:t>Ppl Corp</x:t>
-[...8 lines deleted...]
-    <x:t>$16,720,114.15</x:t>
+    <x:t>Eversource Energy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,310,130.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstenergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,908,595.95</x:t>
   </x:si>
   <x:si>
     <x:t>0.79%</x:t>
   </x:si>
   <x:si>
-    <x:t>Eversource Energy</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>American Water Works Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AWK US</x:t>
   </x:si>
   <x:si>
-    <x:t>89,452</x:t>
-[...5 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>85,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,203,576.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Pembina Pipeline Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PPL CN</x:t>
   </x:si>
   <x:si>
-    <x:t>230,889</x:t>
-[...5 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>220,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,488,741.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Nisource Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NI US</x:t>
   </x:si>
   <x:si>
-    <x:t>219,137</x:t>
-[...5 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>209,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,073,685.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Cms Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CMS US</x:t>
   </x:si>
   <x:si>
-    <x:t>139,001</x:t>
-[...5 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>132,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,860,955.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,851,928.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alliant Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,702,824.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>385,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,544,511.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sba Communications Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBAC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,690,047.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terna - Rete Elettrica Nazionale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRN IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>616,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,459,800.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cellnex Telecom Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLNX SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,973,199.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emera Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,777,933.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Naturgy Energy Group Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTGY SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,463,489.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Ast Spacemobile Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ASTS US</x:t>
   </x:si>
   <x:si>
-    <x:t>85,848</x:t>
-[...104 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>82,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,409,912.46</x:t>
   </x:si>
   <x:si>
     <x:t>Clp Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>732,589</x:t>
-[...5 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>700,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,293,213.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Central Japan Railway Co</x:t>
   </x:si>
   <x:si>
     <x:t>9022 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>325,310</x:t>
-[...2 lines deleted...]
-    <x:t>$9,881,098.78</x:t>
+    <x:t>311,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,153,244.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Kansai Electric Power Co Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>9503 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>446,767</x:t>
-[...2 lines deleted...]
-    <x:t>$9,109,915.68</x:t>
+    <x:t>427,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,784,257.75</x:t>
   </x:si>
   <x:si>
     <x:t>0.43%</x:t>
   </x:si>
   <x:si>
+    <x:t>Snam Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>780,843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,175,902.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chubu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>321,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,060,475.42</x:t>
+  </x:si>
+  <x:si>
     <x:t>United Utilities Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>UU/ LN</x:t>
   </x:si>
   <x:si>
-    <x:t>341,881</x:t>
-[...17 lines deleted...]
-    <x:t>$8,602,758.63</x:t>
+    <x:t>326,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,034,331.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hydro One Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,973,277.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9531 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>149,987</x:t>
-[...47 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>143,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,821,723.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pinnacle West Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,607,831.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstgroup Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FGP LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,110,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,492,766.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Osaka Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9532 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>163,187</x:t>
-[...14 lines deleted...]
-    <x:t>$7,584,675.61</x:t>
+    <x:t>155,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,472,638.95</x:t>
   </x:si>
   <x:si>
     <x:t>Centrica Plc</x:t>
   </x:si>
   <x:si>
     <x:t>CNA LN</x:t>
   </x:si>
   <x:si>
-    <x:t>2,115,230</x:t>
-[...20 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>2,022,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,604,965.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essential Utilities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,423,699.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Severn Trent Plc</x:t>
   </x:si>
   <x:si>
     <x:t>SVT LN</x:t>
   </x:si>
   <x:si>
-    <x:t>121,749</x:t>
-[...5 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>116,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,344,834.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oge Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,207,687.68</x:t>
   </x:si>
   <x:si>
     <x:t>Power Assets Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>627,520</x:t>
-[...17 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>599,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,109,817.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Hong Kong &amp; China Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>4,993,773</x:t>
-[...17 lines deleted...]
-    <x:t>$6,339,519.48</x:t>
+    <x:t>4,774,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,853,123.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Hutchison Port Holdings Trust</x:t>
   </x:si>
   <x:si>
     <x:t>HPHT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>20,380,040</x:t>
-[...5 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>19,486,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,345,172.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apa Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>471,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,914,884.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idacorp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,790,721.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Italgas Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>269,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,721,656.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Red Electrica Corp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RED SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>178,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,458,560.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Viasat Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VSAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>48,618</x:t>
-[...62 lines deleted...]
-    <x:t>$4,454,443.17</x:t>
+    <x:t>46,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,236,991.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Elia Group Sa/Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ELI BB</x:t>
   </x:si>
   <x:si>
-    <x:t>20,208</x:t>
-[...2 lines deleted...]
-    <x:t>$4,368,926.95</x:t>
+    <x:t>19,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,154,352.46</x:t>
   </x:si>
   <x:si>
     <x:t>Korea Electric Power Corp</x:t>
   </x:si>
   <x:si>
     <x:t>015760 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>118,178</x:t>
-[...2 lines deleted...]
-    <x:t>$4,239,768.72</x:t>
+    <x:t>112,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,138,093.07</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>South Bow Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SOBO CN</x:t>
   </x:si>
   <x:si>
-    <x:t>82,265</x:t>
-[...2 lines deleted...]
-    <x:t>$4,116,788.81</x:t>
+    <x:t>78,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,003,866.95</x:t>
   </x:si>
   <x:si>
     <x:t>Pnm Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PNM US</x:t>
   </x:si>
   <x:si>
-    <x:t>45,800</x:t>
-[...2 lines deleted...]
-    <x:t>$3,769,031.09</x:t>
+    <x:t>43,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,551,327.91</x:t>
   </x:si>
   <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
+    <x:t>Portland General Electric Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,510,959.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Getlink Se</x:t>
   </x:si>
   <x:si>
     <x:t>GET FP</x:t>
   </x:si>
   <x:si>
-    <x:t>118,802</x:t>
-[...17 lines deleted...]
-    <x:t>$3,586,488.11</x:t>
+    <x:t>113,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,463,887.71</x:t>
   </x:si>
   <x:si>
     <x:t>New Jersey Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NJR US</x:t>
   </x:si>
   <x:si>
-    <x:t>45,933</x:t>
-[...2 lines deleted...]
-    <x:t>$3,527,169.05</x:t>
+    <x:t>43,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,439,910.24</x:t>
   </x:si>
   <x:si>
     <x:t>Black Hills Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BKH US</x:t>
   </x:si>
   <x:si>
-    <x:t>34,604</x:t>
-[...2 lines deleted...]
-    <x:t>$3,502,242.06</x:t>
+    <x:t>33,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,420,986.87</x:t>
   </x:si>
   <x:si>
     <x:t>Mtr Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>66 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>612,969</x:t>
-[...5 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>585,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,346,404.17</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Electric Power Co Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>9501 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>687,929</x:t>
-[...2 lines deleted...]
-    <x:t>$3,391,679.48</x:t>
+    <x:t>657,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,965,504.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Infrastructure Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BIPC CN</x:t>
   </x:si>
   <x:si>
-    <x:t>54,767</x:t>
-[...5 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>52,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,950,725.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyushu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9508 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,899,810.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ck Infrastructure Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1038 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>269,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,864,081.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>One Gas Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,840,316.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Algonquin Power &amp; Utilities Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AQN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>337,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,835,677.09</x:t>
   </x:si>
   <x:si>
     <x:t>Spire Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SR US</x:t>
   </x:si>
   <x:si>
-    <x:t>26,527</x:t>
-[...53 lines deleted...]
-    <x:t>$2,904,997.63</x:t>
+    <x:t>25,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,777,457.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mdu Resources Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,694,383.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northwestern Energy Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,663,405.14</x:t>
   </x:si>
   <x:si>
     <x:t>Aurizon Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AZJ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>657,694</x:t>
-[...29 lines deleted...]
-    <x:t>$2,728,534.13</x:t>
+    <x:t>628,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,653,738.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enagas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENG SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,393,395.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atco Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACO/X CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,310,021.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Iridium Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IRDM US</x:t>
   </x:si>
   <x:si>
-    <x:t>36,519</x:t>
-[...32 lines deleted...]
-    <x:t>$2,320,983.44</x:t>
+    <x:t>34,917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,211,839.97</x:t>
   </x:si>
   <x:si>
     <x:t>Globalstar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GSAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>19,727</x:t>
-[...2 lines deleted...]
-    <x:t>$2,308,840.29</x:t>
+    <x:t>18,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,155,618.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avista Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,998,171.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tohoku Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9506 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,921,134.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American States Water Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,842,814.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pennon Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,806,762.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chesapeake Utilities Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,742,837.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mge Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGEE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,730,967.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>California Water Service Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CWT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,669,624.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Ses Sa</x:t>
   </x:si>
   <x:si>
     <x:t>SESG FP</x:t>
   </x:si>
   <x:si>
-    <x:t>144,040</x:t>
-[...95 lines deleted...]
-    <x:t>$1,703,770.73</x:t>
+    <x:t>137,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,598,500.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toho Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9533 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,382,699.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Helios Towers Plc</x:t>
   </x:si>
   <x:si>
     <x:t>HTWS LN</x:t>
   </x:si>
   <x:si>
-    <x:t>342,757</x:t>
-[...17 lines deleted...]
-    <x:t>$1,423,082.59</x:t>
+    <x:t>327,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,338,163.27</x:t>
   </x:si>
   <x:si>
     <x:t>Hawaiian Electric Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HE US</x:t>
   </x:si>
   <x:si>
-    <x:t>74,370</x:t>
-[...2 lines deleted...]
-    <x:t>$1,374,733.78</x:t>
+    <x:t>71,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,315,860.04</x:t>
   </x:si>
   <x:si>
     <x:t>Chorus Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CNU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>167,618</x:t>
-[...2 lines deleted...]
-    <x:t>$1,352,677.26</x:t>
+    <x:t>160,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,272,496.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
+    <x:t>Northwest Natural Holding Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,261,798.14</x:t>
+  </x:si>
+  <x:si>
     <x:t>Infrastrutture Wireless Italiane Spa</x:t>
   </x:si>
   <x:si>
     <x:t>INW IM</x:t>
   </x:si>
   <x:si>
-    <x:t>124,638</x:t>
-[...2 lines deleted...]
-    <x:t>$1,350,355.86</x:t>
+    <x:t>119,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,258,708.50</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Metro Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9023 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>104,887</x:t>
-[...14 lines deleted...]
-    <x:t>$1,276,577.54</x:t>
+    <x:t>100,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,187,341.15</x:t>
   </x:si>
   <x:si>
     <x:t>Netlink Nbn Trust</x:t>
   </x:si>
   <x:si>
     <x:t>NETLINK SP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,129,818</x:t>
-[...2 lines deleted...]
-    <x:t>$1,225,099.51</x:t>
+    <x:t>1,080,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,173,510.03</x:t>
   </x:si>
   <x:si>
     <x:t>Sjw Group</x:t>
   </x:si>
   <x:si>
     <x:t>SJW US</x:t>
   </x:si>
   <x:si>
-    <x:t>15,156</x:t>
-[...2 lines deleted...]
-    <x:t>$1,218,167.39</x:t>
+    <x:t>14,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,167,478.76</x:t>
   </x:si>
   <x:si>
     <x:t>Chugoku Electric Power Co Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>9504 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>143,556</x:t>
-[...2 lines deleted...]
-    <x:t>$1,097,439.28</x:t>
+    <x:t>137,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,070,338.98</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Shikoku Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>9507 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>77,487</x:t>
-[...2 lines deleted...]
-    <x:t>$986,369.81</x:t>
+    <x:t>73,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$950,813.25</x:t>
   </x:si>
   <x:si>
     <x:t>Ren - Redes Energeticas Nacionais Sgps</x:t>
   </x:si>
   <x:si>
     <x:t>RENE PL</x:t>
   </x:si>
   <x:si>
-    <x:t>160,934</x:t>
-[...2 lines deleted...]
-    <x:t>$924,000.84</x:t>
+    <x:t>153,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$885,468.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
+    <x:t>Evn Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$738,620.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hokkaido Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9509 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$711,013.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Superloop Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$619,914.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hokuriku Electric Power Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9505 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$578,764.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telecom Plus Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEP LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$564,569.75</x:t>
+  </x:si>
+  <x:si>
     <x:t>Eutelsat Communications Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ETL FP</x:t>
   </x:si>
   <x:si>
-    <x:t>117,158</x:t>
-[...65 lines deleted...]
-    <x:t>$592,105.79</x:t>
+    <x:t>112,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$434,316.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Vector Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>VCT NZ</x:t>
   </x:si>
   <x:si>
-    <x:t>109,800</x:t>
-[...5 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>104,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$430,010.52</x:t>
   </x:si>
   <x:si>
     <x:t>Korea Gas Corp</x:t>
   </x:si>
   <x:si>
     <x:t>036460 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>12,050</x:t>
-[...2 lines deleted...]
-    <x:t>$394,522.09</x:t>
+    <x:t>11,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$372,627.69</x:t>
   </x:si>
   <x:si>
     <x:t>Rai Way Spa</x:t>
   </x:si>
   <x:si>
     <x:t>RWAY IM</x:t>
   </x:si>
   <x:si>
-    <x:t>36,573</x:t>
-[...2 lines deleted...]
-    <x:t>$335,143.14</x:t>
+    <x:t>34,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,682.34</x:t>
   </x:si>
   <x:si>
     <x:t>Saibu Gas Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9536 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>13,496</x:t>
-[...2 lines deleted...]
-    <x:t>$258,638.39</x:t>
+    <x:t>12,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,863.13</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Hokkaido Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9534 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>33,032</x:t>
-[...2 lines deleted...]
-    <x:t>$217,450.10</x:t>
+    <x:t>31,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$208,669.71</x:t>
   </x:si>
   <x:si>
     <x:t>Shizuoka Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9543 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>19,015</x:t>
-[...2 lines deleted...]
-    <x:t>$204,033.56</x:t>
+    <x:t>18,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,026.85</x:t>
   </x:si>
   <x:si>
     <x:t>Okinawa Electric Power Co Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>9511 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>21,799</x:t>
-[...2 lines deleted...]
-    <x:t>$172,622.44</x:t>
+    <x:t>20,899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,109.13</x:t>
   </x:si>
   <x:si>
     <x:t>Samchully Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>004690 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>846</x:t>
-[...2 lines deleted...]
-    <x:t>$97,217.47</x:t>
+    <x:t>809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,155.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$10,174,374.00</x:t>
+    <x:t>$-25,695,748.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.27%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1996,51 +1999,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7c6873622424fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re22d7a5cac7e44e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9053bb0fcf9b42c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2991eb9c85024cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R62beaae316b74565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R29732010b1f041ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F141"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -2548,91 +2551,91 @@
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
@@ -2908,1011 +2911,1011 @@
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
         <x:v>330</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
         <x:v>401</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
         <x:v>415</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
         <x:v>436</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
@@ -4168,111 +4171,111 @@
       </x:c>
       <x:c r="E107" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
         <x:v>506</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
@@ -4568,171 +4571,171 @@
       </x:c>
       <x:c r="E127" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="E129" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="F129" s="1" t="s">
         <x:v>592</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="E132" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="F132" s="1" t="s">
         <x:v>605</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
@@ -4808,51 +4811,51 @@
       </x:c>
       <x:c r="E139" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B141" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C141" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D141" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E141" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F141" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>