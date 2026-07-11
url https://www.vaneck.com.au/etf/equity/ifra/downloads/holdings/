--- v3 (2026-06-21)
+++ v4 (2026-07-11)
@@ -1,1980 +1,1968 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25c10baa1642445c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf01c8df675e44da9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IFRA_asat_20260619" sheetId="1" r:id="R29732010b1f041ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IFRA_asat_20260710" sheetId="1" r:id="R2e51c38b807f461a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="709" uniqueCount="644">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 19/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="704" uniqueCount="640">
+  <x:si>
+    <x:t>All Fund Holdings as at 10/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Aena Sme Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AENA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,442,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,933,007.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.18%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Transurban Group</x:t>
   </x:si>
   <x:si>
     <x:t>TCL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>7,354,784</x:t>
-[...20 lines deleted...]
-    <x:t>5.42%</x:t>
+    <x:t>7,276,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,891,035.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NEE US</x:t>
   </x:si>
   <x:si>
-    <x:t>794,053</x:t>
-[...5 lines deleted...]
-    <x:t>4.85%</x:t>
+    <x:t>781,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,117,665.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Union Pacific Corp</x:t>
   </x:si>
   <x:si>
     <x:t>UNP US</x:t>
   </x:si>
   <x:si>
-    <x:t>220,107</x:t>
-[...5 lines deleted...]
-    <x:t>3.98%</x:t>
+    <x:t>214,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,266,905.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>487,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,868,374.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Enbridge Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ENB CN</x:t>
   </x:si>
   <x:si>
-    <x:t>828,844</x:t>
-[...20 lines deleted...]
-    <x:t>3.17%</x:t>
+    <x:t>817,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,253,359.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Duke Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>DUK US</x:t>
   </x:si>
   <x:si>
-    <x:t>341,653</x:t>
-[...5 lines deleted...]
-    <x:t>2.98%</x:t>
+    <x:t>336,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,759,733.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
   </x:si>
   <x:si>
     <x:t>National Grid Plc</x:t>
   </x:si>
   <x:si>
     <x:t>NG/ LN</x:t>
   </x:si>
   <x:si>
-    <x:t>2,176,946</x:t>
-[...5 lines deleted...]
-    <x:t>2.42%</x:t>
+    <x:t>2,147,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,984,076.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>WMB US</x:t>
   </x:si>
   <x:si>
-    <x:t>462,880</x:t>
-[...2 lines deleted...]
-    <x:t>$48,103,728.93</x:t>
+    <x:t>455,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,567,458.01</x:t>
   </x:si>
   <x:si>
     <x:t>2.38%</x:t>
   </x:si>
   <x:si>
+    <x:t>Csx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>672,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,817,695.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Auckland International Airport Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AIA NZ</x:t>
   </x:si>
   <x:si>
-    <x:t>6,404,684</x:t>
-[...20 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>6,285,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,093,066.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>235,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,396,543.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Pacific Railway Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CP CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>321,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,892,035.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>American Tower Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AMT US</x:t>
   </x:si>
   <x:si>
-    <x:t>177,778</x:t>
-[...35 lines deleted...]
-    <x:t>2.01%</x:t>
+    <x:t>174,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,436,090.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sempra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>282,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,516,218.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Tc Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>TRP CN</x:t>
   </x:si>
   <x:si>
-    <x:t>394,676</x:t>
-[...17 lines deleted...]
-    <x:t>$36,949,985.97</x:t>
+    <x:t>389,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,181,993.33</x:t>
   </x:si>
   <x:si>
     <x:t>1.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Dominion Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>D US</x:t>
   </x:si>
   <x:si>
-    <x:t>374,797</x:t>
-[...5 lines deleted...]
-    <x:t>1.80%</x:t>
+    <x:t>380,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,046,716.88</x:t>
   </x:si>
   <x:si>
     <x:t>Norfolk Southern Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NSC US</x:t>
   </x:si>
   <x:si>
-    <x:t>83,115</x:t>
-[...5 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>81,436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,000,344.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian National Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196,941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,268,218.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Kinder Morgan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KMI US</x:t>
   </x:si>
   <x:si>
-    <x:t>739,081</x:t>
-[...5 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>726,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,947,698.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,449,655.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Flughafen Zurich Ag</x:t>
   </x:si>
   <x:si>
     <x:t>FHZN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>74,058</x:t>
-[...35 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>72,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,760,632.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Targa Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>TRGP US</x:t>
   </x:si>
   <x:si>
-    <x:t>80,724</x:t>
-[...2 lines deleted...]
-    <x:t>$29,666,871.42</x:t>
+    <x:t>79,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,226,632.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xcel Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XEL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>269,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,716,504.61</x:t>
   </x:si>
   <x:si>
     <x:t>1.47%</x:t>
   </x:si>
   <x:si>
+    <x:t>Oneok Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>235,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,395,565.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Exelon Corp</x:t>
   </x:si>
   <x:si>
     <x:t>EXC US</x:t>
   </x:si>
   <x:si>
-    <x:t>443,897</x:t>
-[...17 lines deleted...]
-    <x:t>$28,701,853.12</x:t>
+    <x:t>442,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,590,760.40</x:t>
   </x:si>
   <x:si>
     <x:t>1.42%</x:t>
   </x:si>
   <x:si>
-    <x:t>Xcel Energy Inc</x:t>
-[...8 lines deleted...]
-    <x:t>$28,594,939.92</x:t>
+    <x:t>Cheniere Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,466,634.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Aeroports De Paris Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ADP FP</x:t>
   </x:si>
   <x:si>
-    <x:t>152,797</x:t>
-[...20 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>151,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,153,848.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Consolidated Edison Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ED US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,307,037.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Public Service Enterprise Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PEG US</x:t>
   </x:si>
   <x:si>
-    <x:t>219,297</x:t>
-[...20 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>215,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,914,116.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pg&amp;E Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>947,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,466,248.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Wec Energy Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WEC US</x:t>
   </x:si>
   <x:si>
-    <x:t>142,989</x:t>
-[...17 lines deleted...]
-    <x:t>$22,551,154.83</x:t>
+    <x:t>140,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,315,794.92</x:t>
   </x:si>
   <x:si>
     <x:t>1.12%</x:t>
   </x:si>
   <x:si>
+    <x:t>Ameren Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,234,721.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortis Inc/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,101,887.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Crown Castle Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CCI US</x:t>
   </x:si>
   <x:si>
-    <x:t>164,896</x:t>
-[...5 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>163,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,029,114.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atmos Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,939,619.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edison International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,696,197.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerpoint Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>282,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,641,610.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eversource Energy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,308,371.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppl Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>325,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,708,886.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstenergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,313,235.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fraport Ag Frankfurt Airport Services W</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,094,984.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Water Works Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,837,222.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pembina Pipeline Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>217,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,038,623.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cms Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,350,799.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nisource Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,900,291.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Atlas Arteria Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,681,233</x:t>
-[...194 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>2,745,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,592,566.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Evergy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EVRG US</x:t>
   </x:si>
   <x:si>
-    <x:t>101,079</x:t>
-[...2 lines deleted...]
-    <x:t>$11,851,928.69</x:t>
+    <x:t>99,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,229,635.15</x:t>
   </x:si>
   <x:si>
     <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Alliant Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LNT US</x:t>
   </x:si>
   <x:si>
-    <x:t>112,796</x:t>
-[...2 lines deleted...]
-    <x:t>$11,702,824.80</x:t>
+    <x:t>111,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,179,099.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>East Japan Railway Co</x:t>
   </x:si>
   <x:si>
     <x:t>9020 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>385,093</x:t>
-[...2 lines deleted...]
-    <x:t>$11,544,511.59</x:t>
+    <x:t>378,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,827,808.52</x:t>
   </x:si>
   <x:si>
     <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Sba Communications Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SBAC US</x:t>
   </x:si>
   <x:si>
-    <x:t>40,250</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>39,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,360,216.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Terna - Rete Elettrica Nazionale</x:t>
   </x:si>
   <x:si>
     <x:t>TRN IM</x:t>
   </x:si>
   <x:si>
-    <x:t>616,984</x:t>
-[...5 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>607,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,198,901.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ast Spacemobile Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,188,808.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emera Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,106,741.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9022 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>303,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,857,136.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clp Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>689,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,669,065.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Naturgy Energy Group Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTGY SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>199,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,275,264.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chubu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>317,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,149,275.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kansai Electric Power Co Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>428,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,700,867.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Cellnex Telecom Sa</x:t>
   </x:si>
   <x:si>
     <x:t>CLNX SM</x:t>
   </x:si>
   <x:si>
-    <x:t>215,192</x:t>
-[...92 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>210,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,582,810.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Utilities Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UU/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>321,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,288,810.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hydro One Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,160,755.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pinnacle West Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,049,984.04</x:t>
   </x:si>
   <x:si>
     <x:t>Snam Spa</x:t>
   </x:si>
   <x:si>
     <x:t>SRG IM</x:t>
   </x:si>
   <x:si>
-    <x:t>780,843</x:t>
-[...44 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>768,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,833,154.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9531 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>143,387</x:t>
-[...17 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>138,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,473,820.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osaka Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,240,384.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Firstgroup Plc</x:t>
   </x:si>
   <x:si>
     <x:t>FGP LN</x:t>
   </x:si>
   <x:si>
-    <x:t>2,110,532</x:t>
-[...17 lines deleted...]
-    <x:t>$7,472,638.95</x:t>
+    <x:t>2,068,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,114,513.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essential Utilities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,792,576.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Centrica Plc</x:t>
   </x:si>
   <x:si>
     <x:t>CNA LN</x:t>
   </x:si>
   <x:si>
-    <x:t>2,022,472</x:t>
-[...17 lines deleted...]
-    <x:t>$6,423,699.32</x:t>
+    <x:t>1,996,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,618,400.42</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Severn Trent Plc</x:t>
   </x:si>
   <x:si>
     <x:t>SVT LN</x:t>
   </x:si>
   <x:si>
-    <x:t>116,408</x:t>
-[...2 lines deleted...]
-    <x:t>$6,344,834.26</x:t>
+    <x:t>114,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,550,516.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
+    <x:t>Power Assets Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>590,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,282,357.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Oge Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OGE US</x:t>
   </x:si>
   <x:si>
-    <x:t>92,341</x:t>
-[...17 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>88,917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,188,373.33</x:t>
   </x:si>
   <x:si>
     <x:t>Hong Kong &amp; China Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>4,774,773</x:t>
-[...5 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>4,698,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,685,844.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idacorp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,101,132.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Hutchison Port Holdings Trust</x:t>
   </x:si>
   <x:si>
     <x:t>HPHT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>19,486,340</x:t>
-[...5 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>18,416,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,750,986.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Viasat Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VSAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,700,208.66</x:t>
   </x:si>
   <x:si>
     <x:t>Apa Group</x:t>
   </x:si>
   <x:si>
     <x:t>APA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>471,678</x:t>
-[...17 lines deleted...]
-    <x:t>$4,790,721.90</x:t>
+    <x:t>464,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,621,563.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Red Electrica Corp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RED SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,403,497.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Italgas Spa</x:t>
   </x:si>
   <x:si>
     <x:t>IG IM</x:t>
   </x:si>
   <x:si>
-    <x:t>269,935</x:t>
-[...35 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>266,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,357,823.02</x:t>
   </x:si>
   <x:si>
     <x:t>Elia Group Sa/Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ELI BB</x:t>
   </x:si>
   <x:si>
-    <x:t>19,323</x:t>
-[...2 lines deleted...]
-    <x:t>$4,154,352.46</x:t>
+    <x:t>19,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,242,197.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Bow Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOBO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,074,394.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Portland General Electric Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,748,865.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Korea Electric Power Corp</x:t>
   </x:si>
   <x:si>
     <x:t>015760 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>112,996</x:t>
-[...17 lines deleted...]
-    <x:t>$4,003,866.95</x:t>
+    <x:t>111,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,745,816.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Jersey Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NJR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,619,283.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Pnm Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PNM US</x:t>
   </x:si>
   <x:si>
-    <x:t>43,791</x:t>
-[...20 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>43,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,580,555.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Black Hills Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,462,225.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtr Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>575,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,292,037.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>One Gas Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,055,039.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Getlink Se</x:t>
   </x:si>
   <x:si>
     <x:t>GET FP</x:t>
   </x:si>
   <x:si>
-    <x:t>113,591</x:t>
-[...38 lines deleted...]
-    <x:t>$3,346,404.17</x:t>
+    <x:t>99,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,053,213.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyushu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9508 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,025,543.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Infrastructure Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIPC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,007,022.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ck Infrastructure Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1038 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>265,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,931,833.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spire Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,901,275.47</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Electric Power Co Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>9501 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>657,729</x:t>
-[...56 lines deleted...]
-    <x:t>$2,840,316.21</x:t>
+    <x:t>648,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,756,150.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Algonquin Power &amp; Utilities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AQN CN</x:t>
   </x:si>
   <x:si>
-    <x:t>337,377</x:t>
-[...14 lines deleted...]
-    <x:t>$2,777,457.42</x:t>
+    <x:t>332,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,717,967.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northwestern Energy Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,696,716.15</x:t>
   </x:si>
   <x:si>
     <x:t>Mdu Resources Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MDU US</x:t>
   </x:si>
   <x:si>
-    <x:t>89,045</x:t>
-[...17 lines deleted...]
-    <x:t>$2,663,405.14</x:t>
+    <x:t>88,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,642,026.99</x:t>
   </x:si>
   <x:si>
     <x:t>Aurizon Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AZJ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>628,848</x:t>
-[...2 lines deleted...]
-    <x:t>$2,653,738.56</x:t>
+    <x:t>609,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,558,778.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iridium Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRDM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,532,214.64</x:t>
   </x:si>
   <x:si>
     <x:t>Enagas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ENG SM</x:t>
   </x:si>
   <x:si>
-    <x:t>82,832</x:t>
-[...17 lines deleted...]
-    <x:t>$2,310,021.00</x:t>
+    <x:t>81,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,253,828.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
-    <x:t>Iridium Communications Inc</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Globalstar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GSAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>18,862</x:t>
-[...2 lines deleted...]
-    <x:t>$2,155,618.72</x:t>
+    <x:t>19,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,220,631.87</x:t>
   </x:si>
   <x:si>
     <x:t>Avista Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AVA US</x:t>
   </x:si>
   <x:si>
-    <x:t>35,360</x:t>
-[...2 lines deleted...]
-    <x:t>$1,998,171.57</x:t>
+    <x:t>35,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,098,214.54</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
+    <x:t>American States Water Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,033,138.60</x:t>
+  </x:si>
+  <x:si>
     <x:t>Tohoku Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>9506 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>207,082</x:t>
-[...14 lines deleted...]
-    <x:t>$1,842,814.92</x:t>
+    <x:t>205,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,001,975.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chesapeake Utilities Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,888,094.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
+    <x:t>Mge Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGEE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,868,410.57</x:t>
+  </x:si>
+  <x:si>
     <x:t>Pennon Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>PNN LN</x:t>
   </x:si>
   <x:si>
-    <x:t>207,017</x:t>
-[...26 lines deleted...]
-    <x:t>$1,730,967.27</x:t>
+    <x:t>202,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,838,529.20</x:t>
   </x:si>
   <x:si>
     <x:t>California Water Service Group</x:t>
   </x:si>
   <x:si>
     <x:t>CWT US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,990</x:t>
-[...2 lines deleted...]
-    <x:t>$1,669,624.69</x:t>
+    <x:t>25,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,814,632.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ses Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SESG FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,738,557.87</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
-    <x:t>Ses Sa</x:t>
-[...8 lines deleted...]
-    <x:t>$1,598,500.51</x:t>
+    <x:t>Hawaiian Electric Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,349,782.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Toho Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9533 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>126,717</x:t>
-[...5 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>124,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,339,086.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sjw Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SJW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,322,295.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northwest Natural Holding Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,294,450.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chorus Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>158,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,261,451.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Metro Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9023 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,254,248.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infrastrutture Wireless Italiane Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INW IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,218,705.22</x:t>
   </x:si>
   <x:si>
     <x:t>Helios Towers Plc</x:t>
   </x:si>
   <x:si>
     <x:t>HTWS LN</x:t>
   </x:si>
   <x:si>
-    <x:t>327,726</x:t>
-[...65 lines deleted...]
-    <x:t>$1,187,341.15</x:t>
+    <x:t>319,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,214,184.90</x:t>
   </x:si>
   <x:si>
     <x:t>Netlink Nbn Trust</x:t>
   </x:si>
   <x:si>
     <x:t>NETLINK SP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,080,218</x:t>
-[...14 lines deleted...]
-    <x:t>$1,167,478.76</x:t>
+    <x:t>1,069,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,156,807.22</x:t>
   </x:si>
   <x:si>
     <x:t>Chugoku Electric Power Co Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>9504 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>137,256</x:t>
-[...2 lines deleted...]
-    <x:t>$1,070,338.98</x:t>
+    <x:t>136,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,126,833.51</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Shikoku Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>9507 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>73,987</x:t>
-[...2 lines deleted...]
-    <x:t>$950,813.25</x:t>
+    <x:t>70,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$937,208.41</x:t>
   </x:si>
   <x:si>
     <x:t>Ren - Redes Energeticas Nacionais Sgps</x:t>
   </x:si>
   <x:si>
     <x:t>RENE PL</x:t>
   </x:si>
   <x:si>
-    <x:t>153,876</x:t>
-[...2 lines deleted...]
-    <x:t>$885,468.30</x:t>
+    <x:t>151,431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$925,687.86</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Evn Ag</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AV</x:t>
   </x:si>
   <x:si>
-    <x:t>15,602</x:t>
-[...2 lines deleted...]
-    <x:t>$738,620.37</x:t>
+    <x:t>15,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$736,286.71</x:t>
   </x:si>
   <x:si>
     <x:t>Hokkaido Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>9509 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>87,215</x:t>
-[...2 lines deleted...]
-    <x:t>$711,013.40</x:t>
+    <x:t>83,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$721,013.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hokuriku Electric Power Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9505 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$623,123.85</x:t>
   </x:si>
   <x:si>
     <x:t>Superloop Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SLC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>180,733</x:t>
-[...17 lines deleted...]
-    <x:t>$578,764.39</x:t>
+    <x:t>182,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$557,707.75</x:t>
   </x:si>
   <x:si>
     <x:t>Telecom Plus Plc</x:t>
   </x:si>
   <x:si>
     <x:t>TEP LN</x:t>
   </x:si>
   <x:si>
-    <x:t>31,721</x:t>
-[...2 lines deleted...]
-    <x:t>$564,569.75</x:t>
+    <x:t>31,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,922.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Eutelsat Communications Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ETL FP</x:t>
   </x:si>
   <x:si>
-    <x:t>112,021</x:t>
-[...5 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>123,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$491,782.99</x:t>
   </x:si>
   <x:si>
     <x:t>Vector Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>VCT NZ</x:t>
   </x:si>
   <x:si>
-    <x:t>104,982</x:t>
-[...2 lines deleted...]
-    <x:t>$430,010.52</x:t>
+    <x:t>104,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$418,257.91</x:t>
   </x:si>
   <x:si>
     <x:t>Korea Gas Corp</x:t>
   </x:si>
   <x:si>
     <x:t>036460 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>11,522</x:t>
-[...2 lines deleted...]
-    <x:t>$372,627.69</x:t>
+    <x:t>11,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,456.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saibu Gas Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9536 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$266,564.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Rai Way Spa</x:t>
   </x:si>
   <x:si>
     <x:t>RWAY IM</x:t>
   </x:si>
   <x:si>
-    <x:t>34,968</x:t>
-[...17 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>34,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$260,791.32</x:t>
   </x:si>
   <x:si>
     <x:t>Hokkaido Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9534 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>31,532</x:t>
-[...2 lines deleted...]
-    <x:t>$208,669.71</x:t>
+    <x:t>30,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$208,946.42</x:t>
   </x:si>
   <x:si>
     <x:t>Shizuoka Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9543 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>18,115</x:t>
-[...2 lines deleted...]
-    <x:t>$201,026.85</x:t>
+    <x:t>17,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$194,794.44</x:t>
   </x:si>
   <x:si>
     <x:t>Okinawa Electric Power Co Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>9511 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>20,899</x:t>
-[...2 lines deleted...]
-    <x:t>$167,109.13</x:t>
+    <x:t>20,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,754.90</x:t>
   </x:si>
   <x:si>
     <x:t>Samchully Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>004690 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>809</x:t>
-[...2 lines deleted...]
-    <x:t>$92,155.74</x:t>
+    <x:t>688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,122.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-25,695,748.81</x:t>
-[...2 lines deleted...]
-    <x:t>-1.27%</x:t>
+    <x:t>$2,180,731.59</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1999,56 +1987,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2991eb9c85024cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R62beaae316b74565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R29732010b1f041ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R506766ba222d46db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1cab79a771224528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e51c38b807f461a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F141"/>
+  <x:dimension ref="A1:F140"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2411,231 +2399,231 @@
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
@@ -2771,191 +2759,191 @@
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
@@ -3131,1736 +3119,1716 @@
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
         <x:v>356</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
         <x:v>389</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
         <x:v>416</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
         <x:v>447</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
         <x:v>460</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
         <x:v>477</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
         <x:v>495</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
         <x:v>508</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
         <x:v>530</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
         <x:v>567</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
         <x:v>576</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="F127" s="1" t="s">
         <x:v>585</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="F130" s="1" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="F134" s="1" t="s">
         <x:v>615</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A140" s="1">
-[...19 lines deleted...]
-      <x:c r="A141" s="2" t="s">
+      <x:c r="A140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B141" s="2" t="s">
+      <x:c r="B140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C141" s="2" t="s">
+      <x:c r="C140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D141" s="2" t="s">
+      <x:c r="D140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E141" s="2" t="s">
+      <x:c r="E140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F141" s="2" t="s">
+      <x:c r="F140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A141:F141"/>
+    <x:mergeCell ref="A140:F140"/>
   </x:mergeCells>
 </x:worksheet>
 </file>