--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,1968 +1,1953 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf01c8df675e44da9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb88a0f54e1cc4155" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IFRA_asat_20260710" sheetId="1" r:id="R2e51c38b807f461a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IFRA_asat_20260730" sheetId="1" r:id="Rcf4e979bfd4f44db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="704" uniqueCount="640">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 10/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="704" uniqueCount="635">
+  <x:si>
+    <x:t>All Fund Holdings as at 30/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Transurban Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,405,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,607,512.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.19%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aena Sme Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AENA SM</x:t>
   </x:si>
   <x:si>
-    <x:t>2,442,416</x:t>
-[...20 lines deleted...]
-    <x:t>5.13%</x:t>
+    <x:t>2,485,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,248,959.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NEE US</x:t>
   </x:si>
   <x:si>
-    <x:t>781,618</x:t>
-[...5 lines deleted...]
-    <x:t>4.71%</x:t>
+    <x:t>795,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,865,004.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Union Pacific Corp</x:t>
   </x:si>
   <x:si>
     <x:t>UNP US</x:t>
   </x:si>
   <x:si>
-    <x:t>214,861</x:t>
-[...5 lines deleted...]
-    <x:t>4.24%</x:t>
+    <x:t>218,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,370,884.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>SO US</x:t>
   </x:si>
   <x:si>
-    <x:t>487,513</x:t>
-[...5 lines deleted...]
-    <x:t>3.21%</x:t>
+    <x:t>496,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,828,885.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Enbridge Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ENB CN</x:t>
   </x:si>
   <x:si>
-    <x:t>817,071</x:t>
-[...5 lines deleted...]
-    <x:t>3.08%</x:t>
+    <x:t>831,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,797,862.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Duke Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>DUK US</x:t>
   </x:si>
   <x:si>
-    <x:t>336,565</x:t>
-[...2 lines deleted...]
-    <x:t>$60,759,733.04</x:t>
+    <x:t>342,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,751,984.97</x:t>
   </x:si>
   <x:si>
     <x:t>2.92%</x:t>
   </x:si>
   <x:si>
     <x:t>National Grid Plc</x:t>
   </x:si>
   <x:si>
     <x:t>NG/ LN</x:t>
   </x:si>
   <x:si>
-    <x:t>2,147,660</x:t>
-[...5 lines deleted...]
-    <x:t>2.45%</x:t>
+    <x:t>2,185,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,633,817.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>684,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,030,507.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>WMB US</x:t>
   </x:si>
   <x:si>
-    <x:t>455,830</x:t>
-[...20 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>463,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,966,940.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Auckland International Airport Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AIA NZ</x:t>
   </x:si>
   <x:si>
-    <x:t>6,285,872</x:t>
-[...5 lines deleted...]
-    <x:t>2.21%</x:t>
+    <x:t>6,397,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,837,090.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Tower Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,171,056.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>American Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AEP US</x:t>
   </x:si>
   <x:si>
-    <x:t>235,326</x:t>
-[...5 lines deleted...]
-    <x:t>2.18%</x:t>
+    <x:t>239,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,693,309.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Canadian Pacific Railway Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CP CN</x:t>
   </x:si>
   <x:si>
-    <x:t>321,810</x:t>
-[...20 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>327,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,137,767.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norfolk Southern Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,514,304.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tc Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>396,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,515,399.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominion Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>386,874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,513,427.95</x:t>
   </x:si>
   <x:si>
     <x:t>Sempra</x:t>
   </x:si>
   <x:si>
     <x:t>SRE US</x:t>
   </x:si>
   <x:si>
-    <x:t>282,440</x:t>
-[...47 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>287,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,763,681.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Canadian National Railway Co</x:t>
   </x:si>
   <x:si>
     <x:t>CNR CN</x:t>
   </x:si>
   <x:si>
-    <x:t>196,941</x:t>
-[...5 lines deleted...]
-    <x:t>1.69%</x:t>
+    <x:t>200,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,357,478.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Kinder Morgan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KMI US</x:t>
   </x:si>
   <x:si>
-    <x:t>726,994</x:t>
-[...5 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>739,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,444,439.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen Zurich Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FHZN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,204,883.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aeroports De Paris Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADP FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,141,798.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Entergy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ETR US</x:t>
   </x:si>
   <x:si>
-    <x:t>197,623</x:t>
-[...20 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>201,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,021,559.68</x:t>
   </x:si>
   <x:si>
     <x:t>Targa Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>TRGP US</x:t>
   </x:si>
   <x:si>
-    <x:t>79,359</x:t>
-[...5 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>80,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,943,101.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Xcel Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>XEL US</x:t>
   </x:si>
   <x:si>
-    <x:t>269,712</x:t>
-[...5 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>274,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,658,863.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Oneok Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OKE US</x:t>
   </x:si>
   <x:si>
-    <x:t>235,642</x:t>
-[...5 lines deleted...]
-    <x:t>1.46%</x:t>
+    <x:t>239,834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,497,565.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,340,631.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Exelon Corp</x:t>
   </x:si>
   <x:si>
     <x:t>EXC US</x:t>
   </x:si>
   <x:si>
-    <x:t>442,681</x:t>
-[...35 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>450,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,318,921.63</x:t>
   </x:si>
   <x:si>
     <x:t>Consolidated Edison Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ED US</x:t>
   </x:si>
   <x:si>
-    <x:t>159,239</x:t>
-[...5 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>162,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,373,431.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pg&amp;E Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>964,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,484,978.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Public Service Enterprise Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PEG US</x:t>
   </x:si>
   <x:si>
-    <x:t>215,625</x:t>
-[...20 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>219,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,297,529.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Wec Energy Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WEC US</x:t>
   </x:si>
   <x:si>
-    <x:t>140,810</x:t>
-[...5 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>143,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,516,695.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Ameren Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AEE US</x:t>
   </x:si>
   <x:si>
-    <x:t>119,406</x:t>
-[...5 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>121,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,868,583.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edison International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>167,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,818,997.96</x:t>
   </x:si>
   <x:si>
     <x:t>Fortis Inc/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>FTS CN</x:t>
   </x:si>
   <x:si>
-    <x:t>219,924</x:t>
-[...2 lines deleted...]
-    <x:t>$18,101,887.41</x:t>
+    <x:t>223,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,364,571.79</x:t>
   </x:si>
   <x:si>
     <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Crown Castle Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CCI US</x:t>
   </x:si>
   <x:si>
-    <x:t>163,139</x:t>
-[...2 lines deleted...]
-    <x:t>$18,029,114.58</x:t>
+    <x:t>166,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,136,735.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Atmos Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ATO US</x:t>
   </x:si>
   <x:si>
-    <x:t>71,242</x:t>
-[...17 lines deleted...]
-    <x:t>$17,696,197.31</x:t>
+    <x:t>72,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,039,254.31</x:t>
   </x:si>
   <x:si>
     <x:t>0.85%</x:t>
   </x:si>
   <x:si>
+    <x:t>Eversource Energy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,429,069.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Centerpoint Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CNP US</x:t>
   </x:si>
   <x:si>
-    <x:t>282,563</x:t>
-[...17 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>287,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,305,905.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstenergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>241,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,819,957.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Ppl Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PPL US</x:t>
   </x:si>
   <x:si>
-    <x:t>325,111</x:t>
-[...20 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>330,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,798,721.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Water Works Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,732,641.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Fraport Ag Frankfurt Airport Services W</x:t>
   </x:si>
   <x:si>
     <x:t>FRA GR</x:t>
   </x:si>
   <x:si>
-    <x:t>140,247</x:t>
-[...2 lines deleted...]
-    <x:t>$16,094,984.76</x:t>
+    <x:t>142,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,940,811.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pembina Pipeline Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>221,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,924,314.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cms Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,940,009.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nisource Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,536,767.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>385,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,198,711.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,036,518.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9022 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>308,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,553,762.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alliant Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,498,867.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sba Communications Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBAC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,412,021.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emera Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,361,876.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terna - Rete Elettrica Nazionale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRN IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>617,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,168,798.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clp Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>701,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,985,935.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Naturgy Energy Group Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTGY SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,642,615.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kansai Electric Power Co Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>435,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,564,201.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cellnex Telecom Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLNX SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>214,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,503,254.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atlas Arteria Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,857,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,379,491.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Utilities Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UU/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>327,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,661,688.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hydro One Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,297,929.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ast Spacemobile Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,125,619.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9531 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,901,035.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chubu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>322,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,828,715.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snam Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>782,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,704,852.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pinnacle West Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,703,041.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osaka Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,575,675.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstgroup Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FGP LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,105,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,422,195.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essential Utilities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,171,811.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Severn Trent Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,787,870.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Power Assets Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,459,727.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hong Kong &amp; China Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,781,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,240,326.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oge Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,106,051.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centrica Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,032,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,944,637.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Viasat Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VSAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,224,111.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hutchison Port Holdings Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPHT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,743,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,111,106.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idacorp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,931,099.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apa Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>473,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,817,338.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Red Electrica Corp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RED SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>178,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,496,529.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Bow Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOBO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,231,753.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Italgas Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>270,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,042,806.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elia Group Sa/Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELI BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,998,565.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Electric Power Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>015760 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,714,816.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pnm Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,701,242.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Jersey Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NJR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,693,020.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Portland General Electric Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,627,548.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtr Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>586,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,563,121.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Black Hills Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,440,683.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Infrastructure Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIPC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,291,122.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyushu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9508 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200,991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,267,929.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Electric Power Co Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9501 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>659,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,097,675.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Getlink Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GET FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,085,727.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ck Infrastructure Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1038 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>269,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,073,744.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>One Gas Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,051,246.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spire Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,923,201.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Algonquin Power &amp; Utilities Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AQN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>338,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,887,924.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northwestern Energy Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,676,609.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZJ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>620,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,635,323.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mdu Resources Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,559,878.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iridium Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRDM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,403,186.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enagas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENG SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,291,876.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globalstar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,240,736.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tohoku Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9506 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,215,205.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avista Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,109,227.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American States Water Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,101,108.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chesapeake Utilities Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,981,818.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>California Water Service Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CWT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,881,214.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pennon Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,837,219.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mge Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGEE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,832,092.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toho Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9533 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,357,691.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sjw Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SJW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,344,239.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hawaiian Electric Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,341,521.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Metro Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9023 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,331,824.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northwest Natural Holding Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,315,586.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chorus Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,293,576.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helios Towers Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTWS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>325,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,276,046.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ses Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SESG FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,273,223.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infrastrutture Wireless Italiane Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INW IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,218,266.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netlink Nbn Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NETLINK SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,088,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,210,948.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chugoku Electric Power Co Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9504 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,177,499.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shikoku Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9507 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,020,712.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ren - Redes Energeticas Nacionais Sgps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RENE PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$892,252.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hokkaido Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9509 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$772,384.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evn Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$748,256.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hokuriku Electric Power Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9505 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$689,899.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Superloop Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>186,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$586,215.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telecom Plus Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEP LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$523,752.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vector Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCT NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$430,737.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eutelsat Communications Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETL FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$421,011.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Gas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>036460 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$394,850.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saibu Gas Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9536 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,255.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rai Way Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RWAY IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$260,528.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hokkaido Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9534 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,865.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shizuoka Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9543 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$203,230.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Okinawa Electric Power Co Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9511 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,512.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samchully Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>004690 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,849.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,194,894.70</x:t>
   </x:si>
   <x:si>
     <x:t>0.77%</x:t>
-  </x:si>
-[...1273 lines deleted...]
-    <x:t>$2,180,731.59</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1987,51 +1972,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R506766ba222d46db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1cab79a771224528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e51c38b807f461a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77d35a870054409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Refff2f34ab584842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcf4e979bfd4f44db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F140"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -2279,2551 +2264,2551 @@
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>