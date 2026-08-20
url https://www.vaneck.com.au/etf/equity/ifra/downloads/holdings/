--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,1953 +1,1950 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb88a0f54e1cc4155" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb4b75aa34624769" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IFRA_asat_20260730" sheetId="1" r:id="Rcf4e979bfd4f44db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IFRA_asat_20260820" sheetId="1" r:id="Re465376a123c4168"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="704" uniqueCount="635">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 30/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="704" uniqueCount="634">
+  <x:si>
+    <x:t>All Fund Holdings as at 20/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Aena Sme Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AENA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,574,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,735,642.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.21%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Transurban Group</x:t>
   </x:si>
   <x:si>
     <x:t>TCL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>7,405,913</x:t>
-[...20 lines deleted...]
-    <x:t>5.17%</x:t>
+    <x:t>7,669,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,444,385.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NEE US</x:t>
   </x:si>
   <x:si>
-    <x:t>795,524</x:t>
-[...5 lines deleted...]
-    <x:t>4.73%</x:t>
+    <x:t>823,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,392,596.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Union Pacific Corp</x:t>
   </x:si>
   <x:si>
     <x:t>UNP US</x:t>
   </x:si>
   <x:si>
-    <x:t>218,684</x:t>
-[...5 lines deleted...]
-    <x:t>4.28%</x:t>
+    <x:t>226,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,982,631.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>SO US</x:t>
   </x:si>
   <x:si>
-    <x:t>496,187</x:t>
-[...5 lines deleted...]
-    <x:t>3.16%</x:t>
+    <x:t>513,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,525,185.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duke Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DUK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>354,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,574,872.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Enbridge Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ENB CN</x:t>
   </x:si>
   <x:si>
-    <x:t>831,609</x:t>
-[...20 lines deleted...]
-    <x:t>2.92%</x:t>
+    <x:t>861,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,836,413.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
   </x:si>
   <x:si>
     <x:t>National Grid Plc</x:t>
   </x:si>
   <x:si>
     <x:t>NG/ LN</x:t>
   </x:si>
   <x:si>
-    <x:t>2,185,870</x:t>
-[...2 lines deleted...]
-    <x:t>$49,633,817.60</x:t>
+    <x:t>2,263,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,004,088.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>708,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,433,601.56</x:t>
   </x:si>
   <x:si>
     <x:t>2.35%</x:t>
   </x:si>
   <x:si>
-    <x:t>Csx Corp</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>WMB US</x:t>
   </x:si>
   <x:si>
-    <x:t>463,940</x:t>
-[...5 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>480,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,415,948.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Auckland International Airport Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AIA NZ</x:t>
   </x:si>
   <x:si>
-    <x:t>6,397,705</x:t>
-[...2 lines deleted...]
-    <x:t>$46,837,090.93</x:t>
+    <x:t>6,625,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,990,585.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
   </x:si>
   <x:si>
     <x:t>American Tower Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AMT US</x:t>
   </x:si>
   <x:si>
-    <x:t>177,345</x:t>
-[...5 lines deleted...]
-    <x:t>2.09%</x:t>
+    <x:t>183,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,003,503.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Pacific Railway Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CP CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>339,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,960,007.31</x:t>
   </x:si>
   <x:si>
     <x:t>American Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AEP US</x:t>
   </x:si>
   <x:si>
-    <x:t>239,513</x:t>
-[...20 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>248,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,983,037.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Norfolk Southern Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NSC US</x:t>
   </x:si>
   <x:si>
-    <x:t>82,885</x:t>
-[...5 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>85,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,672,129.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominion Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,422,230.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian National Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,223,352.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Tc Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>TRP CN</x:t>
   </x:si>
   <x:si>
-    <x:t>396,746</x:t>
-[...17 lines deleted...]
-    <x:t>$38,513,427.95</x:t>
+    <x:t>410,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,982,461.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Sempra</x:t>
   </x:si>
   <x:si>
     <x:t>SRE US</x:t>
   </x:si>
   <x:si>
-    <x:t>287,465</x:t>
-[...20 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>297,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,782,047.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Targa Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRGP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,898,119.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Kinder Morgan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KMI US</x:t>
   </x:si>
   <x:si>
-    <x:t>739,929</x:t>
-[...5 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>766,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,520,753.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oneok Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>248,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,487,614.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,769,573.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xcel Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XEL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>284,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,702,333.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,580,181.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Flughafen Zurich Ag</x:t>
   </x:si>
   <x:si>
     <x:t>FHZN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>74,173</x:t>
-[...5 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>76,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,468,249.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exelon Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>466,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,682,781.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Aeroports De Paris Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ADP FP</x:t>
   </x:si>
   <x:si>
-    <x:t>154,165</x:t>
-[...89 lines deleted...]
-    <x:t>$29,318,921.63</x:t>
+    <x:t>159,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,685,290.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Consolidated Edison Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ED US</x:t>
   </x:si>
   <x:si>
-    <x:t>162,072</x:t>
-[...5 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>167,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,455,879.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Pg&amp;E Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PCG US</x:t>
   </x:si>
   <x:si>
-    <x:t>964,595</x:t>
-[...2 lines deleted...]
-    <x:t>$24,484,978.64</x:t>
+    <x:t>998,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,759,777.71</x:t>
   </x:si>
   <x:si>
     <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Public Service Enterprise Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PEG US</x:t>
   </x:si>
   <x:si>
-    <x:t>219,461</x:t>
-[...5 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>227,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,042,657.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Wec Energy Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WEC US</x:t>
   </x:si>
   <x:si>
-    <x:t>143,315</x:t>
-[...5 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>148,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,789,190.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Ameren Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AEE US</x:t>
   </x:si>
   <x:si>
-    <x:t>121,531</x:t>
-[...5 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>125,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,314,500.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortis Inc/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,318,894.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atmos Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,064,961.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crown Castle Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,026,187.98</x:t>
   </x:si>
   <x:si>
     <x:t>Edison International</x:t>
   </x:si>
   <x:si>
     <x:t>EIX US</x:t>
   </x:si>
   <x:si>
-    <x:t>167,430</x:t>
-[...47 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>173,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,882,418.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Eversource Energy</x:t>
   </x:si>
   <x:si>
     <x:t>ES US</x:t>
   </x:si>
   <x:si>
-    <x:t>165,333</x:t>
-[...5 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>171,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,309,753.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Water Works Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,281,821.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppl Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>342,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,078,665.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Centerpoint Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CNP US</x:t>
   </x:si>
   <x:si>
-    <x:t>287,590</x:t>
-[...2 lines deleted...]
-    <x:t>$17,305,905.43</x:t>
+    <x:t>297,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,897,080.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Firstenergy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FE US</x:t>
   </x:si>
   <x:si>
-    <x:t>241,871</x:t>
-[...32 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>250,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,620,483.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pembina Pipeline Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>229,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,640,094.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Fraport Ag Frankfurt Airport Services W</x:t>
   </x:si>
   <x:si>
     <x:t>FRA GR</x:t>
   </x:si>
   <x:si>
-    <x:t>142,741</x:t>
-[...17 lines deleted...]
-    <x:t>$15,924,314.82</x:t>
+    <x:t>147,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,362,084.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Cms Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CMS US</x:t>
   </x:si>
   <x:si>
-    <x:t>135,127</x:t>
-[...5 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>139,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,875,876.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Nisource Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NI US</x:t>
   </x:si>
   <x:si>
-    <x:t>210,380</x:t>
-[...5 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>217,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,737,069.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,309,814.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>East Japan Railway Co</x:t>
   </x:si>
   <x:si>
     <x:t>9020 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>385,593</x:t>
-[...20 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>399,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,038,533.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alliant Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,591,179.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Central Japan Railway Co</x:t>
   </x:si>
   <x:si>
     <x:t>9022 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>308,910</x:t>
-[...20 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>319,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,889,958.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Sba Communications Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SBAC US</x:t>
   </x:si>
   <x:si>
-    <x:t>40,094</x:t>
-[...5 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>41,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,637,332.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terna - Rete Elettrica Nazionale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRN IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>639,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,206,698.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clp Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>727,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,203,785.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Naturgy Energy Group Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTGY SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,185,943.26</x:t>
   </x:si>
   <x:si>
     <x:t>Emera Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EMA CN</x:t>
   </x:si>
   <x:si>
-    <x:t>134,228</x:t>
-[...29 lines deleted...]
-    <x:t>$9,985,935.29</x:t>
+    <x:t>138,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,089,303.26</x:t>
   </x:si>
   <x:si>
     <x:t>0.47%</x:t>
   </x:si>
   <x:si>
-    <x:t>Naturgy Energy Group Sa</x:t>
-[...11 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>Cellnex Telecom Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLNX SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>222,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,632,985.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Kansai Electric Power Co Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>9503 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>435,567</x:t>
-[...17 lines deleted...]
-    <x:t>$9,503,254.79</x:t>
+    <x:t>451,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,439,652.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ast Spacemobile Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,408,982.43</x:t>
   </x:si>
   <x:si>
     <x:t>Atlas Arteria Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,857,325</x:t>
-[...5 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>1,923,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,308,960.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>United Utilities Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>UU/ LN</x:t>
   </x:si>
   <x:si>
-    <x:t>327,420</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>339,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,130,320.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chubu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>334,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,294,619.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Hydro One Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>H CN</x:t>
   </x:si>
   <x:si>
-    <x:t>139,835</x:t>
-[...17 lines deleted...]
-    <x:t>$8,125,619.06</x:t>
+    <x:t>144,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,105,394.88</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9531 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>140,787</x:t>
-[...17 lines deleted...]
-    <x:t>$7,828,715.12</x:t>
+    <x:t>145,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,777,313.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pinnacle West Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,700,537.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osaka Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>158,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,651,340.57</x:t>
   </x:si>
   <x:si>
     <x:t>Snam Spa</x:t>
   </x:si>
   <x:si>
     <x:t>SRG IM</x:t>
   </x:si>
   <x:si>
-    <x:t>782,438</x:t>
-[...29 lines deleted...]
-    <x:t>$7,575,675.17</x:t>
+    <x:t>810,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,644,357.92</x:t>
   </x:si>
   <x:si>
     <x:t>Firstgroup Plc</x:t>
   </x:si>
   <x:si>
     <x:t>FGP LN</x:t>
   </x:si>
   <x:si>
-    <x:t>2,105,389</x:t>
-[...2 lines deleted...]
-    <x:t>$7,422,195.07</x:t>
+    <x:t>2,180,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,537,665.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Essential Utilities Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WTRG US</x:t>
   </x:si>
   <x:si>
-    <x:t>124,498</x:t>
-[...5 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>128,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,432,412.06</x:t>
   </x:si>
   <x:si>
     <x:t>Severn Trent Plc</x:t>
   </x:si>
   <x:si>
     <x:t>SVT LN</x:t>
   </x:si>
   <x:si>
-    <x:t>116,939</x:t>
-[...2 lines deleted...]
-    <x:t>$6,787,870.25</x:t>
+    <x:t>121,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,100,316.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Power Assets Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>622,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,784,981.03</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
-    <x:t>Power Assets Holdings Ltd</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Hong Kong &amp; China Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>4,781,773</x:t>
-[...2 lines deleted...]
-    <x:t>$6,240,326.81</x:t>
+    <x:t>4,951,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,461,376.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.30%</x:t>
   </x:si>
   <x:si>
+    <x:t>Centrica Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,104,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,284,052.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Oge Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OGE US</x:t>
   </x:si>
   <x:si>
-    <x:t>90,499</x:t>
-[...20 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>93,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,176,728.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hutchison Port Holdings Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPHT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,409,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,370,070.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Viasat Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VSAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>47,155</x:t>
-[...20 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>48,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,257,879.94</x:t>
   </x:si>
   <x:si>
     <x:t>Idacorp Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IDA US</x:t>
   </x:si>
   <x:si>
-    <x:t>24,341</x:t>
-[...2 lines deleted...]
-    <x:t>$4,931,099.64</x:t>
+    <x:t>25,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,982,792.17</x:t>
   </x:si>
   <x:si>
     <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Apa Group</x:t>
   </x:si>
   <x:si>
     <x:t>APA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>473,216</x:t>
-[...2 lines deleted...]
-    <x:t>$4,817,338.88</x:t>
+    <x:t>490,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,949,363.60</x:t>
   </x:si>
   <x:si>
     <x:t>Red Electrica Corp Sa</x:t>
   </x:si>
   <x:si>
     <x:t>RED SM</x:t>
   </x:si>
   <x:si>
-    <x:t>178,717</x:t>
-[...2 lines deleted...]
-    <x:t>$4,496,529.20</x:t>
+    <x:t>185,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,574,306.82</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>South Bow Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SOBO CN</x:t>
   </x:si>
   <x:si>
-    <x:t>79,197</x:t>
-[...2 lines deleted...]
-    <x:t>$4,231,753.89</x:t>
+    <x:t>82,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,330,510.11</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
+    <x:t>Elia Group Sa/Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELI BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,113,316.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Italgas Spa</x:t>
   </x:si>
   <x:si>
     <x:t>IG IM</x:t>
   </x:si>
   <x:si>
-    <x:t>270,811</x:t>
-[...17 lines deleted...]
-    <x:t>$3,998,565.04</x:t>
+    <x:t>280,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,961,315.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pnm Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXNM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,746,326.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Portland General Electric Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,698,903.88</x:t>
   </x:si>
   <x:si>
     <x:t>Korea Electric Power Corp</x:t>
   </x:si>
   <x:si>
     <x:t>015760 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>113,179</x:t>
-[...17 lines deleted...]
-    <x:t>$3,701,242.02</x:t>
+    <x:t>117,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,632,322.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtr Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>606,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,623,843.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Black Hills Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,551,419.32</x:t>
   </x:si>
   <x:si>
     <x:t>New Jersey Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NJR US</x:t>
   </x:si>
   <x:si>
-    <x:t>44,158</x:t>
-[...41 lines deleted...]
-    <x:t>$3,440,683.52</x:t>
+    <x:t>45,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,537,249.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyushu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9508 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,458,745.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
+    <x:t>Getlink Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GET FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,250,538.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ck Infrastructure Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1038 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>279,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,243,917.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>One Gas Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,239,483.72</x:t>
+  </x:si>
+  <x:si>
     <x:t>Brookfield Infrastructure Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BIPC CN</x:t>
   </x:si>
   <x:si>
-    <x:t>54,178</x:t>
-[...17 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>56,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,156,366.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spire Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,088,381.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Electric Power Co Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>9501 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>659,729</x:t>
-[...53 lines deleted...]
-    <x:t>$2,923,201.20</x:t>
+    <x:t>683,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,041,395.96</x:t>
   </x:si>
   <x:si>
     <x:t>Algonquin Power &amp; Utilities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AQN CN</x:t>
   </x:si>
   <x:si>
-    <x:t>338,344</x:t>
-[...2 lines deleted...]
-    <x:t>$2,887,924.82</x:t>
+    <x:t>350,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,870,880.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Northwestern Energy Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NWE US</x:t>
   </x:si>
   <x:si>
-    <x:t>26,887</x:t>
-[...5 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>27,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,759,762.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mdu Resources Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,676,847.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iridium Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRDM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,502,985.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tohoku Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9506 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>217,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,470,714.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enagas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENG SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,353,014.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globalstar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,350,176.99</x:t>
   </x:si>
   <x:si>
     <x:t>Aurizon Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AZJ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>620,076</x:t>
-[...68 lines deleted...]
-    <x:t>$2,215,205.37</x:t>
+    <x:t>642,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,324,434.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American States Water Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,220,576.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
+    <x:t>Chesapeake Utilities Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,074,364.46</x:t>
+  </x:si>
+  <x:si>
     <x:t>Avista Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AVA US</x:t>
   </x:si>
   <x:si>
-    <x:t>36,008</x:t>
-[...26 lines deleted...]
-    <x:t>$1,981,818.00</x:t>
+    <x:t>37,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,007,755.31</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
+    <x:t>Mge Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGEE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,907,066.68</x:t>
+  </x:si>
+  <x:si>
     <x:t>California Water Service Group</x:t>
   </x:si>
   <x:si>
     <x:t>CWT US</x:t>
   </x:si>
   <x:si>
-    <x:t>26,093</x:t>
-[...2 lines deleted...]
-    <x:t>$1,881,214.68</x:t>
+    <x:t>27,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,893,993.88</x:t>
   </x:si>
   <x:si>
     <x:t>Pennon Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>PNN LN</x:t>
   </x:si>
   <x:si>
-    <x:t>206,283</x:t>
-[...14 lines deleted...]
-    <x:t>$1,832,092.67</x:t>
+    <x:t>213,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,859,184.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H2o America</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,403,718.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Toho Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9533 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>126,317</x:t>
-[...2 lines deleted...]
-    <x:t>$1,357,691.49</x:t>
+    <x:t>130,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,370,680.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
-    <x:t>Sjw Group</x:t>
-[...8 lines deleted...]
-    <x:t>$1,344,239.29</x:t>
+    <x:t>Northwest Natural Holding Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,356,713.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chorus Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>167,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,324,529.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Metro Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9023 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,319,886.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helios Towers Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTWS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>336,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,292,922.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netlink Nbn Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NETLINK SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,127,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,219,965.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ses Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SESG FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,219,040.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chugoku Electric Power Co Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9504 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,214,495.40</x:t>
   </x:si>
   <x:si>
     <x:t>Hawaiian Electric Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HE US</x:t>
   </x:si>
   <x:si>
-    <x:t>71,241</x:t>
-[...62 lines deleted...]
-    <x:t>$1,273,223.10</x:t>
+    <x:t>73,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,213,232.19</x:t>
   </x:si>
   <x:si>
     <x:t>Infrastrutture Wireless Italiane Spa</x:t>
   </x:si>
   <x:si>
     <x:t>INW IM</x:t>
   </x:si>
   <x:si>
-    <x:t>115,907</x:t>
-[...26 lines deleted...]
-    <x:t>$1,177,499.09</x:t>
+    <x:t>120,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,199,217.50</x:t>
   </x:si>
   <x:si>
     <x:t>Shikoku Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>9507 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>71,687</x:t>
-[...5 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>74,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,186,724.87</x:t>
   </x:si>
   <x:si>
     <x:t>Ren - Redes Energeticas Nacionais Sgps</x:t>
   </x:si>
   <x:si>
     <x:t>RENE PL</x:t>
   </x:si>
   <x:si>
-    <x:t>154,126</x:t>
-[...2 lines deleted...]
-    <x:t>$892,252.59</x:t>
+    <x:t>159,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$917,583.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Hokkaido Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>9509 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>84,715</x:t>
-[...2 lines deleted...]
-    <x:t>$772,384.90</x:t>
+    <x:t>87,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$815,840.33</x:t>
   </x:si>
   <x:si>
     <x:t>Evn Ag</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AV</x:t>
   </x:si>
   <x:si>
-    <x:t>15,630</x:t>
-[...2 lines deleted...]
-    <x:t>$748,256.20</x:t>
+    <x:t>16,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$744,936.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Hokuriku Electric Power Co</x:t>
   </x:si>
   <x:si>
     <x:t>9505 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>78,268</x:t>
-[...5 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>80,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$691,851.93</x:t>
   </x:si>
   <x:si>
     <x:t>Superloop Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SLC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>186,100</x:t>
-[...2 lines deleted...]
-    <x:t>$586,215.00</x:t>
+    <x:t>192,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$641,770.92</x:t>
   </x:si>
   <x:si>
     <x:t>Telecom Plus Plc</x:t>
   </x:si>
   <x:si>
     <x:t>TEP LN</x:t>
   </x:si>
   <x:si>
-    <x:t>32,219</x:t>
-[...2 lines deleted...]
-    <x:t>$523,752.60</x:t>
+    <x:t>33,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$557,904.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vector Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCT NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$447,580.06</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
-    <x:t>Vector Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$430,737.71</x:t>
+    <x:t>Korea Gas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>036460 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$435,184.94</x:t>
   </x:si>
   <x:si>
     <x:t>Eutelsat Communications Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ETL FP</x:t>
   </x:si>
   <x:si>
-    <x:t>125,418</x:t>
-[...14 lines deleted...]
-    <x:t>$394,850.48</x:t>
+    <x:t>129,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$416,879.93</x:t>
   </x:si>
   <x:si>
     <x:t>Saibu Gas Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9536 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>12,896</x:t>
-[...2 lines deleted...]
-    <x:t>$275,255.38</x:t>
+    <x:t>13,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,995.46</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Rai Way Spa</x:t>
   </x:si>
   <x:si>
     <x:t>RWAY IM</x:t>
   </x:si>
   <x:si>
-    <x:t>35,019</x:t>
-[...2 lines deleted...]
-    <x:t>$260,528.19</x:t>
+    <x:t>36,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,767.10</x:t>
   </x:si>
   <x:si>
     <x:t>Hokkaido Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9534 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>31,332</x:t>
-[...2 lines deleted...]
-    <x:t>$217,865.71</x:t>
+    <x:t>32,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,197.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Okinawa Electric Power Co Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9511 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,739.83</x:t>
   </x:si>
   <x:si>
     <x:t>Shizuoka Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9543 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>17,915</x:t>
-[...14 lines deleted...]
-    <x:t>$173,512.66</x:t>
+    <x:t>18,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,732.32</x:t>
   </x:si>
   <x:si>
     <x:t>Samchully Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>004690 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>700</x:t>
-[...2 lines deleted...]
-    <x:t>$80,849.58</x:t>
+    <x:t>725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,757.42</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$16,194,894.70</x:t>
-[...2 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>$21,699,932.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1972,51 +1969,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77d35a870054409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Refff2f34ab584842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcf4e979bfd4f44db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a9188cdd7c341fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R335cc423847848b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re465376a123c4168" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F140"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -2264,91 +2261,91 @@
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
@@ -2384,1331 +2381,1331 @@
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="D79" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
         <x:v>382</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="D82" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="D83" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="D84" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
@@ -3724,1091 +3721,1091 @@
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="D88" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="D89" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="D90" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="F91" s="1" t="s">
         <x:v>427</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="D92" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
         <x:v>432</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="D93" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="D94" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="D95" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="D96" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="D97" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="E97" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="D98" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
         <x:v>458</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="D100" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="E100" s="1" t="s">
+      <x:c r="F100" s="1" t="s">
         <x:v>467</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="D101" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="D102" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="E102" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
         <x:v>480</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="D104" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="E104" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="D105" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="E105" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
         <x:v>493</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="D107" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="D108" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="E108" s="1" t="s">
+      <x:c r="F108" s="1" t="s">
         <x:v>502</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="D109" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="E109" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="D110" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
+      <x:c r="E110" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="E110" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="D111" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
+      <x:c r="E111" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="E111" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="D112" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="E112" s="1" t="s">
+      <x:c r="F112" s="1" t="s">
         <x:v>519</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="D113" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="E113" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="E113" s="1" t="s">
+      <x:c r="F113" s="1" t="s">
         <x:v>524</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="C124" s="1" t="s">
+      <x:c r="D124" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="D124" s="1" t="s">
+      <x:c r="E124" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="E124" s="1" t="s">
+      <x:c r="F124" s="1" t="s">
         <x:v>569</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="C125" s="1" t="s">
+      <x:c r="D125" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
-      <x:c r="D125" s="1" t="s">
+      <x:c r="E125" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="E125" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="C126" s="1" t="s">
+      <x:c r="D126" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
-      <x:c r="D126" s="1" t="s">
+      <x:c r="E126" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="E126" s="1" t="s">
+      <x:c r="F126" s="1" t="s">
         <x:v>578</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="C128" s="1" t="s">
+      <x:c r="D128" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="D128" s="1" t="s">
+      <x:c r="E128" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="E128" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="C129" s="1" t="s">
+      <x:c r="D129" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
-      <x:c r="D129" s="1" t="s">
+      <x:c r="E129" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
-      <x:c r="E129" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="C130" s="1" t="s">
+      <x:c r="E130" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
-      <x:c r="D130" s="1" t="s">
+      <x:c r="F130" s="1" t="s">
         <x:v>595</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="C131" s="1" t="s">
+      <x:c r="D131" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="D131" s="1" t="s">
+      <x:c r="E131" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
-      <x:c r="E131" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="C132" s="1" t="s">
+      <x:c r="D132" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="D132" s="1" t="s">
+      <x:c r="E132" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="E132" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="C133" s="1" t="s">
+      <x:c r="D133" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="D133" s="1" t="s">
+      <x:c r="E133" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
-      <x:c r="E133" s="1" t="s">
+      <x:c r="F133" s="1" t="s">
         <x:v>608</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="C134" s="1" t="s">
+      <x:c r="D134" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="D134" s="1" t="s">
+      <x:c r="E134" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="E134" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="C135" s="1" t="s">
+      <x:c r="D135" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="D135" s="1" t="s">
+      <x:c r="E135" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="E135" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="C136" s="1" t="s">
+      <x:c r="D136" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="D136" s="1" t="s">
+      <x:c r="E136" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="E136" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="C137" s="1" t="s">
+      <x:c r="D137" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="D137" s="1" t="s">
+      <x:c r="E137" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="E137" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="C138" s="1" t="s">
+      <x:c r="D138" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="D138" s="1" t="s">
+      <x:c r="E138" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="E138" s="1" t="s">
+      <x:c r="F138" s="1" t="s">
         <x:v>629</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
+      <x:c r="D139" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="D139" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E139" s="1" t="s">
+      <x:c r="F139" s="1" t="s">
         <x:v>633</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>