--- v6 (2026-08-20)
+++ v7 (2026-09-10)
@@ -1,1950 +1,1974 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb4b75aa34624769" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3ea5ba2da2f4a40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IFRA_asat_20260820" sheetId="1" r:id="Re465376a123c4168"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IFRA_asat_20260909" sheetId="1" r:id="R954b61672aea4418"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="704" uniqueCount="634">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 20/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="704" uniqueCount="642">
+  <x:si>
+    <x:t>All Fund Holdings as at 09/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Transurban Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,004,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,660,485.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.12%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aena Sme Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AENA SM</x:t>
   </x:si>
   <x:si>
-    <x:t>2,574,221</x:t>
-[...20 lines deleted...]
-    <x:t>5.01%</x:t>
+    <x:t>2,686,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,591,077.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NEE US</x:t>
   </x:si>
   <x:si>
-    <x:t>823,798</x:t>
-[...5 lines deleted...]
-    <x:t>4.64%</x:t>
+    <x:t>859,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,283,128.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Union Pacific Corp</x:t>
   </x:si>
   <x:si>
     <x:t>UNP US</x:t>
   </x:si>
   <x:si>
-    <x:t>226,456</x:t>
-[...5 lines deleted...]
-    <x:t>4.48%</x:t>
+    <x:t>236,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,078,323.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>SO US</x:t>
   </x:si>
   <x:si>
-    <x:t>513,822</x:t>
-[...5 lines deleted...]
-    <x:t>3.10%</x:t>
+    <x:t>536,285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,521,622.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbridge Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENB CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>898,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,426,913.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Duke Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>DUK US</x:t>
   </x:si>
   <x:si>
-    <x:t>354,728</x:t>
-[...20 lines deleted...]
-    <x:t>2.84%</x:t>
+    <x:t>370,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,665,879.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>501,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,116,290.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
   </x:si>
   <x:si>
     <x:t>National Grid Plc</x:t>
   </x:si>
   <x:si>
     <x:t>NG/ LN</x:t>
   </x:si>
   <x:si>
-    <x:t>2,263,557</x:t>
-[...5 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>2,362,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,363,535.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Csx Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CSX US</x:t>
   </x:si>
   <x:si>
-    <x:t>708,588</x:t>
-[...17 lines deleted...]
-    <x:t>$49,415,948.30</x:t>
+    <x:t>739,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,474,932.72</x:t>
   </x:si>
   <x:si>
     <x:t>2.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Auckland International Airport Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AIA NZ</x:t>
   </x:si>
   <x:si>
-    <x:t>6,625,094</x:t>
-[...5 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>6,914,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,633,759.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
   </x:si>
   <x:si>
     <x:t>American Tower Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AMT US</x:t>
   </x:si>
   <x:si>
-    <x:t>183,648</x:t>
-[...5 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>191,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,505,623.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>258,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,634,801.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Canadian Pacific Railway Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CP CN</x:t>
   </x:si>
   <x:si>
-    <x:t>339,178</x:t>
-[...17 lines deleted...]
-    <x:t>2.05%</x:t>
+    <x:t>354,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,170,604.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Norfolk Southern Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NSC US</x:t>
   </x:si>
   <x:si>
-    <x:t>85,831</x:t>
-[...5 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>89,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,055,569.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Dominion Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>D US</x:t>
   </x:si>
   <x:si>
-    <x:t>400,623</x:t>
-[...5 lines deleted...]
-    <x:t>1.79%</x:t>
+    <x:t>418,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,647,250.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tc Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>428,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,628,332.71</x:t>
   </x:si>
   <x:si>
     <x:t>Canadian National Railway Co</x:t>
   </x:si>
   <x:si>
     <x:t>CNR CN</x:t>
   </x:si>
   <x:si>
-    <x:t>207,569</x:t>
-[...20 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>216,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,564,020.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Sempra</x:t>
   </x:si>
   <x:si>
     <x:t>SRE US</x:t>
   </x:si>
   <x:si>
-    <x:t>297,682</x:t>
-[...5 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>310,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,529,075.13</x:t>
   </x:si>
   <x:si>
     <x:t>Targa Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>TRGP US</x:t>
   </x:si>
   <x:si>
-    <x:t>83,642</x:t>
-[...5 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>87,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,179,983.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Kinder Morgan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KMI US</x:t>
   </x:si>
   <x:si>
-    <x:t>766,225</x:t>
-[...5 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>799,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,740,831.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Oneok Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OKE US</x:t>
   </x:si>
   <x:si>
-    <x:t>248,358</x:t>
-[...5 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>259,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,351,805.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Cheniere Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LNG US</x:t>
   </x:si>
   <x:si>
-    <x:t>82,470</x:t>
-[...5 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>86,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,848,277.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>217,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,221,843.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Xcel Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>XEL US</x:t>
   </x:si>
   <x:si>
-    <x:t>284,267</x:t>
-[...17 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>296,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,263,658.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exelon Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>486,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,431,572.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aeroports De Paris Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADP FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,201,799.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Flughafen Zurich Ag</x:t>
   </x:si>
   <x:si>
     <x:t>FHZN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>76,809</x:t>
-[...35 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>80,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,970,529.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Consolidated Edison Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ED US</x:t>
   </x:si>
   <x:si>
-    <x:t>167,832</x:t>
-[...5 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>175,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,040,955.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Service Enterprise Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,816,471.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wec Energy Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,740,217.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Pg&amp;E Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PCG US</x:t>
   </x:si>
   <x:si>
-    <x:t>998,878</x:t>
-[...35 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>1,042,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,460,188.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Ameren Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AEE US</x:t>
   </x:si>
   <x:si>
-    <x:t>125,850</x:t>
-[...2 lines deleted...]
-    <x:t>$19,314,500.89</x:t>
+    <x:t>131,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,301,774.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.90%</x:t>
   </x:si>
   <x:si>
+    <x:t>Crown Castle Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,659,568.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Fortis Inc/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>FTS CN</x:t>
   </x:si>
   <x:si>
-    <x:t>231,793</x:t>
-[...5 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>241,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,469,137.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Atmos Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ATO US</x:t>
   </x:si>
   <x:si>
-    <x:t>75,087</x:t>
-[...2 lines deleted...]
-    <x:t>$18,064,961.97</x:t>
+    <x:t>78,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,056,367.09</x:t>
   </x:si>
   <x:si>
     <x:t>0.84%</x:t>
   </x:si>
   <x:si>
-    <x:t>Crown Castle Inc</x:t>
-[...8 lines deleted...]
-    <x:t>$18,026,187.98</x:t>
+    <x:t>American Water Works Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,970,310.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eversource Energy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>178,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,408,482.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerpoint Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>310,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,096,724.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppl Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>357,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,089,214.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstenergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>261,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,707,176.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pembina Pipeline Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,325,719.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fraport Ag Frankfurt Airport Services W</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,035,059.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Edison International</x:t>
   </x:si>
   <x:si>
     <x:t>EIX US</x:t>
   </x:si>
   <x:si>
-    <x:t>173,382</x:t>
-[...107 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>180,961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,375,766.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Cms Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CMS US</x:t>
   </x:si>
   <x:si>
-    <x:t>139,928</x:t>
-[...5 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>146,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,769,479.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>416,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,309,197.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Nisource Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NI US</x:t>
   </x:si>
   <x:si>
-    <x:t>217,858</x:t>
-[...5 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>227,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,104,220.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kansai Electric Power Co Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>470,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,745,249.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Evergy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EVRG US</x:t>
   </x:si>
   <x:si>
-    <x:t>104,872</x:t>
-[...2 lines deleted...]
-    <x:t>$12,309,814.29</x:t>
+    <x:t>109,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,295,271.59</x:t>
   </x:si>
   <x:si>
     <x:t>0.57%</x:t>
   </x:si>
   <x:si>
-    <x:t>East Japan Railway Co</x:t>
-[...11 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>Central Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9022 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>333,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,644,543.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Alliant Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LNT US</x:t>
   </x:si>
   <x:si>
-    <x:t>117,655</x:t>
-[...20 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>122,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,524,982.80</x:t>
   </x:si>
   <x:si>
     <x:t>Sba Communications Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SBAC US</x:t>
   </x:si>
   <x:si>
-    <x:t>41,519</x:t>
-[...5 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>43,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,191,743.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clp Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>758,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,569,299.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Naturgy Energy Group Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTGY SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,342,175.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emera Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,125,599.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Terna - Rete Elettrica Nazionale</x:t>
   </x:si>
   <x:si>
     <x:t>TRN IM</x:t>
   </x:si>
   <x:si>
-    <x:t>639,905</x:t>
-[...44 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>667,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,951,470.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chubu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>348,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,653,581.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Cellnex Telecom Sa</x:t>
   </x:si>
   <x:si>
     <x:t>CLNX SM</x:t>
   </x:si>
   <x:si>
-    <x:t>222,181</x:t>
-[...20 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>231,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,293,676.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atlas Arteria Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,007,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,214,076.16</x:t>
   </x:si>
   <x:si>
     <x:t>Ast Spacemobile Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ASTS US</x:t>
   </x:si>
   <x:si>
-    <x:t>100,853</x:t>
-[...17 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>105,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,087,221.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osaka Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,884,883.24</x:t>
   </x:si>
   <x:si>
     <x:t>United Utilities Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>UU/ LN</x:t>
   </x:si>
   <x:si>
-    <x:t>339,059</x:t>
-[...17 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>353,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,801,814.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9531 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,588,940.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Hydro One Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>H CN</x:t>
   </x:si>
   <x:si>
-    <x:t>144,805</x:t>
-[...17 lines deleted...]
-    <x:t>$7,777,313.09</x:t>
+    <x:t>151,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,989,451.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essential Utilities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,816,163.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pinnacle West Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,735,825.14</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
-    <x:t>Pinnacle West Capital Corp</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Snam Spa</x:t>
   </x:si>
   <x:si>
     <x:t>SRG IM</x:t>
   </x:si>
   <x:si>
-    <x:t>810,249</x:t>
-[...2 lines deleted...]
-    <x:t>$7,644,357.92</x:t>
+    <x:t>845,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,454,058.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Firstgroup Plc</x:t>
   </x:si>
   <x:si>
     <x:t>FGP LN</x:t>
   </x:si>
   <x:si>
-    <x:t>2,180,211</x:t>
-[...17 lines deleted...]
-    <x:t>$7,432,412.06</x:t>
+    <x:t>2,275,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,320,135.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Power Assets Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,005,080.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Severn Trent Plc</x:t>
   </x:si>
   <x:si>
     <x:t>SVT LN</x:t>
   </x:si>
   <x:si>
-    <x:t>121,094</x:t>
-[...17 lines deleted...]
-    <x:t>$6,784,981.03</x:t>
+    <x:t>126,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,936,789.23</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Hong Kong &amp; China Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>4,951,773</x:t>
-[...2 lines deleted...]
-    <x:t>$6,461,376.24</x:t>
+    <x:t>5,168,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,682,140.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oge Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,347,258.46</x:t>
   </x:si>
   <x:si>
     <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Centrica Plc</x:t>
   </x:si>
   <x:si>
     <x:t>CNA LN</x:t>
   </x:si>
   <x:si>
-    <x:t>2,104,360</x:t>
-[...2 lines deleted...]
-    <x:t>$6,284,052.64</x:t>
+    <x:t>2,196,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,231,172.56</x:t>
   </x:si>
   <x:si>
     <x:t>0.29%</x:t>
   </x:si>
   <x:si>
-    <x:t>Oge Energy Corp</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Hutchison Port Holdings Trust</x:t>
   </x:si>
   <x:si>
     <x:t>HPHT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>19,409,940</x:t>
-[...5 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>20,258,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,603,633.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apa Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>511,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,564,684.80</x:t>
   </x:si>
   <x:si>
     <x:t>Viasat Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VSAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>48,831</x:t>
-[...2 lines deleted...]
-    <x:t>$5,257,879.94</x:t>
+    <x:t>50,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,100,476.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Idacorp Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IDA US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,206</x:t>
-[...2 lines deleted...]
-    <x:t>$4,982,792.17</x:t>
+    <x:t>26,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,957,422.63</x:t>
   </x:si>
   <x:si>
     <x:t>0.23%</x:t>
   </x:si>
   <x:si>
-    <x:t>Apa Group</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Red Electrica Corp Sa</x:t>
   </x:si>
   <x:si>
     <x:t>RED SM</x:t>
   </x:si>
   <x:si>
-    <x:t>185,070</x:t>
-[...2 lines deleted...]
-    <x:t>$4,574,306.82</x:t>
+    <x:t>193,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,639,173.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Bow Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOBO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,417,700.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
-    <x:t>South Bow Corp</x:t>
-[...8 lines deleted...]
-    <x:t>$4,330,510.11</x:t>
+    <x:t>Kyushu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9508 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>217,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,317,517.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
+    <x:t>Korea Electric Power Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>015760 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,272,715.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pnm Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXNM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,118,142.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Elia Group Sa/Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ELI BB</x:t>
   </x:si>
   <x:si>
-    <x:t>20,042</x:t>
-[...5 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>20,917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,046,580.45</x:t>
   </x:si>
   <x:si>
     <x:t>Italgas Spa</x:t>
   </x:si>
   <x:si>
     <x:t>IG IM</x:t>
   </x:si>
   <x:si>
-    <x:t>280,434</x:t>
-[...2 lines deleted...]
-    <x:t>$3,961,315.57</x:t>
+    <x:t>292,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,911,391.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
-    <x:t>Pnm Resources Inc</x:t>
-[...8 lines deleted...]
-    <x:t>$3,746,326.32</x:t>
+    <x:t>Portland General Electric Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,705,616.75</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
-    <x:t>Portland General Electric Co</x:t>
-[...20 lines deleted...]
-    <x:t>$3,632,322.75</x:t>
+    <x:t>Tokyo Electric Power Co Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9501 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>713,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,701,043.50</x:t>
   </x:si>
   <x:si>
     <x:t>Mtr Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>66 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>606,469</x:t>
-[...2 lines deleted...]
-    <x:t>$3,623,843.18</x:t>
+    <x:t>633,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,698,090.26</x:t>
   </x:si>
   <x:si>
     <x:t>Black Hills Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BKH US</x:t>
   </x:si>
   <x:si>
-    <x:t>34,551</x:t>
-[...2 lines deleted...]
-    <x:t>$3,551,419.32</x:t>
+    <x:t>36,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,631,884.96</x:t>
   </x:si>
   <x:si>
     <x:t>New Jersey Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NJR US</x:t>
   </x:si>
   <x:si>
-    <x:t>45,728</x:t>
-[...14 lines deleted...]
-    <x:t>$3,458,745.48</x:t>
+    <x:t>47,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,530,101.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
+    <x:t>Ck Infrastructure Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1038 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>291,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,414,284.48</x:t>
+  </x:si>
+  <x:si>
     <x:t>Getlink Se</x:t>
   </x:si>
   <x:si>
     <x:t>GET FP</x:t>
   </x:si>
   <x:si>
-    <x:t>105,001</x:t>
-[...2 lines deleted...]
-    <x:t>$3,250,538.14</x:t>
+    <x:t>109,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,258,789.62</x:t>
   </x:si>
   <x:si>
     <x:t>0.15%</x:t>
   </x:si>
   <x:si>
-    <x:t>Ck Infrastructure Holdings Ltd</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>One Gas Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OGS US</x:t>
   </x:si>
   <x:si>
-    <x:t>28,341</x:t>
-[...2 lines deleted...]
-    <x:t>$3,239,483.72</x:t>
+    <x:t>29,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,236,801.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spire Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,102,135.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Infrastructure Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BIPC CN</x:t>
   </x:si>
   <x:si>
-    <x:t>56,104</x:t>
-[...29 lines deleted...]
-    <x:t>$3,041,395.96</x:t>
+    <x:t>58,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,011,551.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tohoku Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9506 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>226,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,853,835.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Algonquin Power &amp; Utilities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AQN CN</x:t>
   </x:si>
   <x:si>
-    <x:t>350,369</x:t>
-[...5 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>365,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,837,565.04</x:t>
   </x:si>
   <x:si>
     <x:t>Northwestern Energy Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NWE US</x:t>
   </x:si>
   <x:si>
-    <x:t>27,842</x:t>
-[...2 lines deleted...]
-    <x:t>$2,759,762.23</x:t>
+    <x:t>29,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,836,268.41</x:t>
   </x:si>
   <x:si>
     <x:t>Mdu Resources Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MDU US</x:t>
   </x:si>
   <x:si>
-    <x:t>92,978</x:t>
-[...2 lines deleted...]
-    <x:t>$2,676,847.59</x:t>
+    <x:t>97,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,629,240.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
+    <x:t>Aurizon Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZJ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>670,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,506,476.94</x:t>
+  </x:si>
+  <x:si>
     <x:t>Iridium Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IRDM US</x:t>
   </x:si>
   <x:si>
-    <x:t>36,589</x:t>
-[...14 lines deleted...]
-    <x:t>$2,470,714.95</x:t>
+    <x:t>38,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,485,546.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globalstar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,392,730.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Enagas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ENG SM</x:t>
   </x:si>
   <x:si>
-    <x:t>85,408</x:t>
-[...29 lines deleted...]
-    <x:t>$2,324,434.58</x:t>
+    <x:t>89,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,367,820.65</x:t>
   </x:si>
   <x:si>
     <x:t>American States Water Co</x:t>
   </x:si>
   <x:si>
     <x:t>AWR US</x:t>
   </x:si>
   <x:si>
-    <x:t>17,730</x:t>
-[...2 lines deleted...]
-    <x:t>$2,220,576.74</x:t>
+    <x:t>18,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,259,347.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chesapeake Utilities Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,035,866.56</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
-    <x:t>Chesapeake Utilities Corp</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Avista Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AVA US</x:t>
   </x:si>
   <x:si>
-    <x:t>37,288</x:t>
-[...2 lines deleted...]
-    <x:t>$2,007,755.31</x:t>
+    <x:t>38,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,013,046.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
+    <x:t>California Water Service Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CWT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,927,978.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pennon Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>222,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,870,202.04</x:t>
+  </x:si>
+  <x:si>
     <x:t>Mge Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MGEE US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,715</x:t>
-[...26 lines deleted...]
-    <x:t>$1,859,184.50</x:t>
+    <x:t>17,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,852,921.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toho Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9533 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,599,318.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shikoku Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9507 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,535,681.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Metro Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9023 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,474,907.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chugoku Electric Power Co Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9504 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,473,449.25</x:t>
   </x:si>
   <x:si>
     <x:t>H2o America</x:t>
   </x:si>
   <x:si>
     <x:t>HTO US</x:t>
   </x:si>
   <x:si>
-    <x:t>15,733</x:t>
-[...17 lines deleted...]
-    <x:t>$1,370,680.32</x:t>
+    <x:t>16,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,460,073.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northwest Natural Holding Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,356,500.57</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
-    <x:t>Northwest Natural Holding Co</x:t>
-[...8 lines deleted...]
-    <x:t>$1,356,713.17</x:t>
+    <x:t>Helios Towers Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTWS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>351,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,301,373.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netlink Nbn Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NETLINK SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,176,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,262,477.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infrastrutture Wireless Italiane Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INW IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,254,135.29</x:t>
   </x:si>
   <x:si>
     <x:t>Chorus Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CNU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>167,450</x:t>
-[...38 lines deleted...]
-    <x:t>$1,219,965.80</x:t>
+    <x:t>174,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,249,584.05</x:t>
   </x:si>
   <x:si>
     <x:t>Ses Sa</x:t>
   </x:si>
   <x:si>
     <x:t>SESG FP</x:t>
   </x:si>
   <x:si>
-    <x:t>142,850</x:t>
-[...14 lines deleted...]
-    <x:t>$1,214,495.40</x:t>
+    <x:t>149,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,125,410.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Hawaiian Electric Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HE US</x:t>
   </x:si>
   <x:si>
-    <x:t>73,773</x:t>
-[...26 lines deleted...]
-    <x:t>$1,186,724.87</x:t>
+    <x:t>76,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,100,047.32</x:t>
   </x:si>
   <x:si>
     <x:t>Ren - Redes Energeticas Nacionais Sgps</x:t>
   </x:si>
   <x:si>
     <x:t>RENE PL</x:t>
   </x:si>
   <x:si>
-    <x:t>159,602</x:t>
-[...2 lines deleted...]
-    <x:t>$917,583.24</x:t>
+    <x:t>166,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$937,823.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Hokkaido Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>9509 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>87,915</x:t>
-[...2 lines deleted...]
-    <x:t>$815,840.33</x:t>
+    <x:t>91,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$936,023.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hokuriku Electric Power Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9505 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$823,189.53</x:t>
   </x:si>
   <x:si>
     <x:t>Evn Ag</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AV</x:t>
   </x:si>
   <x:si>
-    <x:t>16,185</x:t>
-[...2 lines deleted...]
-    <x:t>$744,936.15</x:t>
+    <x:t>16,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$800,018.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Superloop Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$547,117.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
-    <x:t>Hokuriku Electric Power Co</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Telecom Plus Plc</x:t>
   </x:si>
   <x:si>
     <x:t>TEP LN</x:t>
   </x:si>
   <x:si>
-    <x:t>33,362</x:t>
-[...2 lines deleted...]
-    <x:t>$557,904.52</x:t>
+    <x:t>34,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$525,800.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Gas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>036460 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$466,649.29</x:t>
   </x:si>
   <x:si>
     <x:t>Vector Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>VCT NZ</x:t>
   </x:si>
   <x:si>
-    <x:t>109,690</x:t>
-[...17 lines deleted...]
-    <x:t>$435,184.94</x:t>
+    <x:t>114,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$437,448.72</x:t>
   </x:si>
   <x:si>
     <x:t>Eutelsat Communications Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ETL FP</x:t>
   </x:si>
   <x:si>
-    <x:t>129,887</x:t>
-[...2 lines deleted...]
-    <x:t>$416,879.93</x:t>
+    <x:t>135,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$411,606.55</x:t>
   </x:si>
   <x:si>
     <x:t>Saibu Gas Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9536 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>13,396</x:t>
-[...2 lines deleted...]
-    <x:t>$286,995.46</x:t>
+    <x:t>13,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,867.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hokkaido Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9534 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,031.23</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Rai Way Spa</x:t>
   </x:si>
   <x:si>
     <x:t>RWAY IM</x:t>
   </x:si>
   <x:si>
-    <x:t>36,264</x:t>
-[...14 lines deleted...]
-    <x:t>$227,197.62</x:t>
+    <x:t>37,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$267,357.73</x:t>
   </x:si>
   <x:si>
     <x:t>Okinawa Electric Power Co Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>9511 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>21,699</x:t>
-[...2 lines deleted...]
-    <x:t>$219,739.83</x:t>
+    <x:t>22,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$243,538.25</x:t>
   </x:si>
   <x:si>
     <x:t>Shizuoka Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9543 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>18,415</x:t>
-[...2 lines deleted...]
-    <x:t>$206,732.32</x:t>
+    <x:t>19,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,692.10</x:t>
   </x:si>
   <x:si>
     <x:t>Samchully Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>004690 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>725</x:t>
-[...2 lines deleted...]
-    <x:t>$94,757.42</x:t>
+    <x:t>757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,373.05</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$21,699,932.61</x:t>
-[...2 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>$15,166,630.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1969,51 +1993,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a9188cdd7c341fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R335cc423847848b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re465376a123c4168" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3dd024a2b924d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R713f9cfbadd14ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R954b61672aea4418" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F140"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -2301,271 +2325,271 @@
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
@@ -2761,131 +2785,131 @@
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
@@ -3061,1751 +3085,1751 @@
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
         <x:v>421</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
         <x:v>478</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
         <x:v>491</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
         <x:v>509</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
         <x:v>526</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
         <x:v>547</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="F126" s="1" t="s">
         <x:v>577</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="F131" s="1" t="s">
         <x:v>599</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="F136" s="1" t="s">
         <x:v>620</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>