--- v7 (2026-09-10)
+++ v8 (2026-09-30)
@@ -1,1974 +1,2067 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3ea5ba2da2f4a40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaed97371b1c4aa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IFRA_asat_20260909" sheetId="1" r:id="R954b61672aea4418"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IFRA_asat_20260929" sheetId="1" r:id="Ra9961994279142a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="704" uniqueCount="642">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 09/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="749" uniqueCount="673">
+  <x:si>
+    <x:t>All Fund Holdings as at 29/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Aena Sme Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AENA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,598,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,807,469.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.22%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Transurban Group</x:t>
   </x:si>
   <x:si>
     <x:t>TCL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>8,004,415</x:t>
-[...20 lines deleted...]
-    <x:t>5.03%</x:t>
+    <x:t>7,861,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,888,992.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NEE US</x:t>
   </x:si>
   <x:si>
-    <x:t>859,814</x:t>
-[...5 lines deleted...]
-    <x:t>4.59%</x:t>
+    <x:t>919,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,871,876.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Union Pacific Corp</x:t>
   </x:si>
   <x:si>
     <x:t>UNP US</x:t>
   </x:si>
   <x:si>
-    <x:t>236,357</x:t>
-[...5 lines deleted...]
-    <x:t>4.35%</x:t>
+    <x:t>209,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,329,370.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>SO US</x:t>
   </x:si>
   <x:si>
-    <x:t>536,285</x:t>
-[...5 lines deleted...]
-    <x:t>3.06%</x:t>
+    <x:t>563,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,312,658.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duke Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DUK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>381,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,325,131.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Enbridge Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ENB CN</x:t>
   </x:si>
   <x:si>
-    <x:t>898,814</x:t>
-[...20 lines deleted...]
-    <x:t>2.88%</x:t>
+    <x:t>900,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,123,031.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Grid Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NG/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,458,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,234,018.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auckland International Airport Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIA NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,369,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,665,290.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>WMB US</x:t>
   </x:si>
   <x:si>
-    <x:t>501,433</x:t>
-[...17 lines deleted...]
-    <x:t>$50,363,535.88</x:t>
+    <x:t>493,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,483,525.61</x:t>
   </x:si>
   <x:si>
     <x:t>2.35%</x:t>
   </x:si>
   <x:si>
+    <x:t>American Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>266,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,519,817.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Tower Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>188,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,192,159.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Csx Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CSX US</x:t>
   </x:si>
   <x:si>
-    <x:t>739,567</x:t>
-[...50 lines deleted...]
-    <x:t>2.09%</x:t>
+    <x:t>656,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,098,874.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Canadian Pacific Railway Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CP CN</x:t>
   </x:si>
   <x:si>
-    <x:t>354,005</x:t>
-[...5 lines deleted...]
-    <x:t>2.06%</x:t>
+    <x:t>314,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,877,072.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominion Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>430,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,373,159.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sempra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>319,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,802,404.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Norfolk Southern Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NSC US</x:t>
   </x:si>
   <x:si>
-    <x:t>89,583</x:t>
-[...20 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>79,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,625,981.45</x:t>
   </x:si>
   <x:si>
     <x:t>Tc Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>TRP CN</x:t>
   </x:si>
   <x:si>
-    <x:t>428,809</x:t>
-[...2 lines deleted...]
-    <x:t>$37,628,332.71</x:t>
+    <x:t>421,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,200,481.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinder Morgan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>787,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,308,011.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Targa Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRGP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,636,719.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Canadian National Railway Co</x:t>
   </x:si>
   <x:si>
     <x:t>CNR CN</x:t>
   </x:si>
   <x:si>
-    <x:t>216,644</x:t>
-[...47 lines deleted...]
-    <x:t>1.62%</x:t>
+    <x:t>189,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,793,819.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>228,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,582,310.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,413,834.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Oneok Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OKE US</x:t>
   </x:si>
   <x:si>
-    <x:t>259,216</x:t>
-[...17 lines deleted...]
-    <x:t>$32,848,277.30</x:t>
+    <x:t>255,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,721,242.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aeroports De Paris Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADP FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,627,115.76</x:t>
   </x:si>
   <x:si>
     <x:t>1.53%</x:t>
   </x:si>
   <x:si>
-    <x:t>Entergy Corp</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Xcel Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>XEL US</x:t>
   </x:si>
   <x:si>
-    <x:t>296,695</x:t>
-[...5 lines deleted...]
-    <x:t>1.46%</x:t>
+    <x:t>305,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,913,435.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen Zurich Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FHZN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,386,875.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Exelon Corp</x:t>
   </x:si>
   <x:si>
     <x:t>EXC US</x:t>
   </x:si>
   <x:si>
-    <x:t>486,968</x:t>
-[...35 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>501,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,177,034.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Consolidated Edison Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ED US</x:t>
   </x:si>
   <x:si>
-    <x:t>175,169</x:t>
-[...5 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>180,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,678,662.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Public Service Enterprise Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PEG US</x:t>
   </x:si>
   <x:si>
-    <x:t>237,197</x:t>
-[...5 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>244,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,661,835.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Wec Energy Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WEC US</x:t>
   </x:si>
   <x:si>
-    <x:t>154,897</x:t>
-[...5 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>159,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,419,957.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ameren Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,408,884.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortis Inc/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,900,072.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Pg&amp;E Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PCG US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,042,547</x:t>
-[...20 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>1,073,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,716,428.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atmos Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,204,658.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Water Works Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,027,423.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppl Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>368,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,174,065.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerpoint Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>320,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,923,964.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eversource Energy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,830,260.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstenergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>269,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,815,110.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Crown Castle Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CCI US</x:t>
   </x:si>
   <x:si>
-    <x:t>179,460</x:t>
-[...74 lines deleted...]
-    <x:t>$17,096,724.53</x:t>
+    <x:t>172,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,568,639.86</x:t>
   </x:si>
   <x:si>
     <x:t>0.80%</x:t>
   </x:si>
   <x:si>
-    <x:t>Ppl Corp</x:t>
-[...23 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>Fraport Ag Frankfurt Airport Services W</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,550,514.67</x:t>
   </x:si>
   <x:si>
     <x:t>Pembina Pipeline Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PPL CN</x:t>
   </x:si>
   <x:si>
-    <x:t>239,480</x:t>
-[...20 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>235,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,028,056.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Edison International</x:t>
   </x:si>
   <x:si>
     <x:t>EIX US</x:t>
   </x:si>
   <x:si>
-    <x:t>180,961</x:t>
-[...2 lines deleted...]
-    <x:t>$14,375,766.80</x:t>
+    <x:t>186,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,285,833.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cms Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,864,435.95</x:t>
   </x:si>
   <x:si>
     <x:t>0.67%</x:t>
   </x:si>
   <x:si>
-    <x:t>Cms Energy Corp</x:t>
-[...8 lines deleted...]
-    <x:t>$13,769,479.85</x:t>
+    <x:t>Nisource Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,177,967.84</x:t>
   </x:si>
   <x:si>
     <x:t>0.64%</x:t>
   </x:si>
   <x:si>
+    <x:t>Evergy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,701,733.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alliant Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,645,399.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kansai Electric Power Co Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>484,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,635,485.41</x:t>
+  </x:si>
+  <x:si>
     <x:t>East Japan Railway Co</x:t>
   </x:si>
   <x:si>
     <x:t>9020 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>416,793</x:t>
-[...50 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>369,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,213,752.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clp Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>780,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,895,147.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Naturgy Energy Group Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTGY SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,628,840.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terna - Rete Elettrica Nazionale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRN IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>687,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,263,554.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emera Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,233,939.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sba Communications Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBAC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,939,916.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Central Japan Railway Co</x:t>
   </x:si>
   <x:si>
     <x:t>9022 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>333,810</x:t>
-[...74 lines deleted...]
-    <x:t>$10,125,599.68</x:t>
+    <x:t>296,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,892,869.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Utilities Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UU/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>364,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,698,697.89</x:t>
   </x:si>
   <x:si>
     <x:t>0.47%</x:t>
   </x:si>
   <x:si>
-    <x:t>Terna - Rete Elettrica Nazionale</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Chubu Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>9502 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>348,967</x:t>
-[...5 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>359,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,841,887.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ast Spacemobile Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,809,056.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osaka Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>170,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,781,990.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9531 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,647,645.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Cellnex Telecom Sa</x:t>
   </x:si>
   <x:si>
     <x:t>CLNX SM</x:t>
   </x:si>
   <x:si>
-    <x:t>231,895</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>221,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,153,560.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstgroup Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FGP LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,366,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,073,746.07</x:t>
   </x:si>
   <x:si>
     <x:t>Atlas Arteria Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,007,424</x:t>
-[...59 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>2,139,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,023,083.75</x:t>
   </x:si>
   <x:si>
     <x:t>Hydro One Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>H CN</x:t>
   </x:si>
   <x:si>
-    <x:t>151,135</x:t>
-[...2 lines deleted...]
-    <x:t>$7,989,451.72</x:t>
+    <x:t>155,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,013,776.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pinnacle West Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,923,688.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essential Utilities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>138,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,780,568.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snam Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>832,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,582,290.23</x:t>
   </x:si>
   <x:si>
     <x:t>0.37%</x:t>
   </x:si>
   <x:si>
-    <x:t>Essential Utilities Inc</x:t>
-[...35 lines deleted...]
-    <x:t>$7,454,058.34</x:t>
+    <x:t>Severn Trent Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,553,183.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Power Assets Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>668,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,257,392.47</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
-    <x:t>Firstgroup Plc</x:t>
-[...23 lines deleted...]
-    <x:t>$7,005,080.59</x:t>
+    <x:t>Hong Kong &amp; China Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,320,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,907,149.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
-    <x:t>Severn Trent Plc</x:t>
-[...8 lines deleted...]
-    <x:t>$6,936,789.23</x:t>
+    <x:t>Athens International Airport Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIA GA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>348,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,897,653.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oge Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,542,450.13</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
-    <x:t>Hong Kong &amp; China Gas Co Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$6,682,140.15</x:t>
+    <x:t>Hutchison Port Holdings Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPHT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,591,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,491,310.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
-    <x:t>Oge Energy Corp</x:t>
-[...8 lines deleted...]
-    <x:t>$6,347,258.46</x:t>
+    <x:t>Centrica Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,261,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,271,906.94</x:t>
   </x:si>
   <x:si>
     <x:t>0.30%</x:t>
   </x:si>
   <x:si>
-    <x:t>Centrica Plc</x:t>
-[...23 lines deleted...]
-    <x:t>$5,603,633.71</x:t>
+    <x:t>Apa Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>503,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,375,478.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
-    <x:t>Apa Group</x:t>
-[...8 lines deleted...]
-    <x:t>$5,564,684.80</x:t>
+    <x:t>Public Power Corp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPC GA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,321,580.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idacorp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,307,684.20</x:t>
   </x:si>
   <x:si>
     <x:t>Viasat Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VSAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>50,966</x:t>
-[...2 lines deleted...]
-    <x:t>$5,100,476.00</x:t>
+    <x:t>50,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,031,254.66</x:t>
   </x:si>
   <x:si>
     <x:t>0.24%</x:t>
   </x:si>
   <x:si>
-    <x:t>Idacorp Inc</x:t>
-[...8 lines deleted...]
-    <x:t>$4,957,422.63</x:t>
+    <x:t>Red Electrica Corp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RED SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>198,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,794,417.58</x:t>
   </x:si>
   <x:si>
     <x:t>0.23%</x:t>
   </x:si>
   <x:si>
-    <x:t>Red Electrica Corp Sa</x:t>
-[...11 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>Pnm Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXNM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,434,357.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyushu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9508 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>223,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,263,562.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southwest Gas Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,151,912.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elia Group Sa/Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELI BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,125,471.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Italgas Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,102,646.40</x:t>
   </x:si>
   <x:si>
     <x:t>South Bow Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SOBO CN</x:t>
   </x:si>
   <x:si>
-    <x:t>85,598</x:t>
-[...20 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>84,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,004,416.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Korea Electric Power Corp</x:t>
   </x:si>
   <x:si>
     <x:t>015760 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>122,326</x:t>
-[...41 lines deleted...]
-    <x:t>$3,911,391.67</x:t>
+    <x:t>125,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,999,888.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Black Hills Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,735,023.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Portland General Electric Co</x:t>
   </x:si>
   <x:si>
     <x:t>POR US</x:t>
   </x:si>
   <x:si>
-    <x:t>54,826</x:t>
-[...2 lines deleted...]
-    <x:t>$3,705,616.75</x:t>
+    <x:t>56,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,595,250.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
+    <x:t>New Jersey Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NJR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,575,709.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ck Infrastructure Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1038 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,563,582.67</x:t>
+  </x:si>
+  <x:si>
     <x:t>Tokyo Electric Power Co Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>9501 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>713,029</x:t>
-[...2 lines deleted...]
-    <x:t>$3,701,043.50</x:t>
+    <x:t>734,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,437,442.47</x:t>
   </x:si>
   <x:si>
     <x:t>Mtr Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>66 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>633,469</x:t>
-[...26 lines deleted...]
-    <x:t>$3,530,101.04</x:t>
+    <x:t>561,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,328,205.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
-    <x:t>Ck Infrastructure Holdings Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$3,414,284.48</x:t>
+    <x:t>One Gas Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,147,857.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spire Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,109,596.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Infrastructure Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIPC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,073,893.75</x:t>
   </x:si>
   <x:si>
     <x:t>Getlink Se</x:t>
   </x:si>
   <x:si>
     <x:t>GET FP</x:t>
   </x:si>
   <x:si>
-    <x:t>109,592</x:t>
-[...29 lines deleted...]
-    <x:t>$3,102,135.21</x:t>
+    <x:t>97,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,944,917.81</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
-    <x:t>Brookfield Infrastructure Corp</x:t>
-[...8 lines deleted...]
-    <x:t>$3,011,551.81</x:t>
+    <x:t>Northwestern Energy Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,942,114.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mdu Resources Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,728,028.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Tohoku Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>9506 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>226,582</x:t>
-[...5 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>233,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,726,526.14</x:t>
   </x:si>
   <x:si>
     <x:t>Algonquin Power &amp; Utilities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AQN CN</x:t>
   </x:si>
   <x:si>
-    <x:t>365,688</x:t>
-[...26 lines deleted...]
-    <x:t>$2,629,240.12</x:t>
+    <x:t>376,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,722,834.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iridium Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRDM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,579,288.27</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
+    <x:t>Enagas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENG SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,561,393.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globalstar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,464,575.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American States Water Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,234,961.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piraeus Port Authority Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPA GA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,223,748.05</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aurizon Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AZJ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>670,181</x:t>
-[...53 lines deleted...]
-    <x:t>$2,259,347.40</x:t>
+    <x:t>594,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,170,957.95</x:t>
   </x:si>
   <x:si>
     <x:t>Chesapeake Utilities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CPK US</x:t>
   </x:si>
   <x:si>
-    <x:t>11,267</x:t>
-[...2 lines deleted...]
-    <x:t>$2,035,866.56</x:t>
+    <x:t>11,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,128,005.17</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Avista Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AVA US</x:t>
   </x:si>
   <x:si>
-    <x:t>38,918</x:t>
-[...2 lines deleted...]
-    <x:t>$2,013,046.08</x:t>
+    <x:t>40,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,014,011.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>California Water Service Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CWT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,968,724.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pennon Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>229,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,919,551.58</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
-    <x:t>California Water Service Group</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Mge Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MGEE US</x:t>
   </x:si>
   <x:si>
-    <x:t>17,447</x:t>
-[...2 lines deleted...]
-    <x:t>$1,852,921.54</x:t>
+    <x:t>18,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,828,689.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helios Towers Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTWS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>383,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,553,545.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Toho Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9533 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>136,517</x:t>
-[...2 lines deleted...]
-    <x:t>$1,599,318.85</x:t>
+    <x:t>138,217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,545,746.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Shikoku Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>9507 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>77,587</x:t>
-[...2 lines deleted...]
-    <x:t>$1,535,681.74</x:t>
+    <x:t>79,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,524,368.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H2o America</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,492,132.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chugoku Electric Power Co Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9504 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,421,403.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northwest Natural Holding Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,379,634.57</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Metro Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9023 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>107,087</x:t>
-[...38 lines deleted...]
-    <x:t>$1,356,500.57</x:t>
+    <x:t>95,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,270,295.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
-    <x:t>Helios Towers Plc</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Netlink Nbn Trust</x:t>
   </x:si>
   <x:si>
     <x:t>NETLINK SP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,176,718</x:t>
-[...2 lines deleted...]
-    <x:t>$1,262,477.30</x:t>
+    <x:t>1,158,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,238,518.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chorus Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,150,593.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hawaiian Electric Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,063,653.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ses Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SESG FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>146,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,050,953.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ren - Redes Energeticas Nacionais Sgps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RENE PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$991,227.78</x:t>
   </x:si>
   <x:si>
     <x:t>Infrastrutture Wireless Italiane Spa</x:t>
   </x:si>
   <x:si>
     <x:t>INW IM</x:t>
   </x:si>
   <x:si>
-    <x:t>125,273</x:t>
-[...53 lines deleted...]
-    <x:t>$937,823.32</x:t>
+    <x:t>94,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$978,773.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hokkaido Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9509 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$942,094.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hokuriku Electric Power Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9505 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$877,220.47</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
-    <x:t>Hokkaido Electric Power Co Inc</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Evn Ag</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AV</x:t>
   </x:si>
   <x:si>
-    <x:t>16,893</x:t>
-[...2 lines deleted...]
-    <x:t>$800,018.24</x:t>
+    <x:t>17,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$807,536.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jungfraubahn Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JFN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$715,604.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Holding Co Admie Ipto Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADMIE GA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$610,453.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telecom Plus Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEP LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$499,282.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Superloop Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SLC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>201,146</x:t>
-[...20 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>197,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$498,821.40</x:t>
   </x:si>
   <x:si>
     <x:t>Korea Gas Corp</x:t>
   </x:si>
   <x:si>
     <x:t>036460 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>12,473</x:t>
-[...2 lines deleted...]
-    <x:t>$466,649.29</x:t>
+    <x:t>12,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$480,999.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ellaktor Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELLAKTOR GA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>229,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$476,939.85</x:t>
   </x:si>
   <x:si>
     <x:t>Vector Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>VCT NZ</x:t>
   </x:si>
   <x:si>
-    <x:t>114,492</x:t>
-[...2 lines deleted...]
-    <x:t>$437,448.72</x:t>
+    <x:t>117,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$450,941.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Athens Water Supply &amp; Sewage Co Sa/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EYDAP GA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$404,641.30</x:t>
   </x:si>
   <x:si>
     <x:t>Eutelsat Communications Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ETL FP</x:t>
   </x:si>
   <x:si>
-    <x:t>135,558</x:t>
-[...2 lines deleted...]
-    <x:t>$411,606.55</x:t>
+    <x:t>133,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,520.56</x:t>
   </x:si>
   <x:si>
     <x:t>Saibu Gas Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9536 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>13,996</x:t>
-[...2 lines deleted...]
-    <x:t>$321,867.40</x:t>
+    <x:t>14,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,302.42</x:t>
   </x:si>
   <x:si>
     <x:t>Hokkaido Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9534 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>33,832</x:t>
-[...2 lines deleted...]
-    <x:t>$287,031.23</x:t>
+    <x:t>34,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,470.84</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Rai Way Spa</x:t>
   </x:si>
   <x:si>
     <x:t>RWAY IM</x:t>
   </x:si>
   <x:si>
-    <x:t>37,851</x:t>
-[...2 lines deleted...]
-    <x:t>$267,357.73</x:t>
+    <x:t>37,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,847.96</x:t>
   </x:si>
   <x:si>
     <x:t>Okinawa Electric Power Co Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>9511 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>22,599</x:t>
-[...2 lines deleted...]
-    <x:t>$243,538.25</x:t>
+    <x:t>23,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,795.36</x:t>
   </x:si>
   <x:si>
     <x:t>Shizuoka Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9543 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>19,315</x:t>
-[...2 lines deleted...]
-    <x:t>$235,692.10</x:t>
+    <x:t>19,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236,001.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K&amp;O Energy Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1663 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,912.98</x:t>
   </x:si>
   <x:si>
     <x:t>Samchully Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>004690 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>757</x:t>
-[...5 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,677.87</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$15,166,630.47</x:t>
-[...2 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>$-33,965,797.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.65%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1993,60 +2086,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3dd024a2b924d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R713f9cfbadd14ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R954b61672aea4418" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2acb28e99f72457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re9ff603da7e14f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra9961994279142a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F140"/>
+  <x:dimension ref="A1:F149"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
-    <x:col min="3" max="3" width="16" customWidth="1"/>
+    <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
@@ -2445,2396 +2538,2576 @@
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="D139" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="F139" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="140" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A140" s="1">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="B140" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
+      <x:c r="E140" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="D139" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E139" s="1" t="s">
+      <x:c r="F140" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="141" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A141" s="1">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="B141" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
-      <x:c r="F139" s="1" t="s">
+      <x:c r="C141" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A140" s="2" t="s">
+      <x:c r="D141" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="E141" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="F141" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="142" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A142" s="1">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="B142" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="D142" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="E142" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="F142" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="143" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A143" s="1">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="B143" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="E143" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="F143" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="144" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A144" s="1">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="B144" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="E144" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="F144" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="145" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A145" s="1">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B145" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="E145" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="F145" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="146" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A146" s="1">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="B146" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="E146" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="F146" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="147" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A147" s="1">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="B147" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="D147" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="E147" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="F147" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="148" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A148" s="1">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="B148" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="E148" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="F148" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="149" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A149" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B140" s="2" t="s">
+      <x:c r="B149" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C140" s="2" t="s">
+      <x:c r="C149" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D140" s="2" t="s">
+      <x:c r="D149" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E140" s="2" t="s">
+      <x:c r="E149" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F140" s="2" t="s">
+      <x:c r="F149" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A140:F140"/>
+    <x:mergeCell ref="A149:F149"/>
   </x:mergeCells>
 </x:worksheet>
 </file>