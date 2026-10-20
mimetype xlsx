--- v8 (2026-09-30)
+++ v9 (2026-10-20)
@@ -1,2067 +1,2070 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaed97371b1c4aa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27d2889cb7984dd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IFRA_asat_20260929" sheetId="1" r:id="Ra9961994279142a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IFRA_asat_20261019" sheetId="1" r:id="Rb9bc80d4ea264a5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="749" uniqueCount="673">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 29/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="754" uniqueCount="674">
+  <x:si>
+    <x:t>All Fund Holdings as at 19/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Transurban Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,766,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,243,462.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.93%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aena Sme Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AENA SM</x:t>
   </x:si>
   <x:si>
-    <x:t>2,598,013</x:t>
-[...20 lines deleted...]
-    <x:t>4.93%</x:t>
+    <x:t>2,566,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,268,364.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NEE US</x:t>
   </x:si>
   <x:si>
-    <x:t>919,232</x:t>
-[...5 lines deleted...]
-    <x:t>4.84%</x:t>
+    <x:t>908,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,630,533.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Union Pacific Corp</x:t>
   </x:si>
   <x:si>
     <x:t>UNP US</x:t>
   </x:si>
   <x:si>
-    <x:t>209,765</x:t>
-[...5 lines deleted...]
-    <x:t>3.99%</x:t>
+    <x:t>207,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,150,905.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>SO US</x:t>
   </x:si>
   <x:si>
-    <x:t>563,426</x:t>
-[...5 lines deleted...]
-    <x:t>3.26%</x:t>
+    <x:t>556,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,138,024.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Duke Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>DUK US</x:t>
   </x:si>
   <x:si>
-    <x:t>381,176</x:t>
-[...5 lines deleted...]
-    <x:t>3.02%</x:t>
+    <x:t>376,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,300,622.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Enbridge Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ENB CN</x:t>
   </x:si>
   <x:si>
-    <x:t>900,271</x:t>
-[...5 lines deleted...]
-    <x:t>2.91%</x:t>
+    <x:t>889,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,174,740.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
   </x:si>
   <x:si>
     <x:t>National Grid Plc</x:t>
   </x:si>
   <x:si>
     <x:t>NG/ LN</x:t>
   </x:si>
   <x:si>
-    <x:t>2,458,422</x:t>
-[...5 lines deleted...]
-    <x:t>2.53%</x:t>
+    <x:t>2,428,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,081,091.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>487,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,119,697.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Tower Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>186,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,829,672.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Auckland International Airport Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AIA NZ</x:t>
   </x:si>
   <x:si>
-    <x:t>7,369,643</x:t>
-[...20 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>7,280,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,039,933.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
   </x:si>
   <x:si>
     <x:t>American Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AEP US</x:t>
   </x:si>
   <x:si>
-    <x:t>266,518</x:t>
-[...20 lines deleted...]
-    <x:t>2.19%</x:t>
+    <x:t>263,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,013,440.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Csx Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CSX US</x:t>
   </x:si>
   <x:si>
-    <x:t>656,362</x:t>
-[...5 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>648,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,448,443.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Canadian Pacific Railway Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CP CN</x:t>
   </x:si>
   <x:si>
-    <x:t>314,178</x:t>
-[...5 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>310,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,549,756.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Dominion Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>D US</x:t>
   </x:si>
   <x:si>
-    <x:t>430,494</x:t>
-[...5 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>425,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,877,876.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinder Morgan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>777,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,166,383.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Sempra</x:t>
   </x:si>
   <x:si>
     <x:t>SRE US</x:t>
   </x:si>
   <x:si>
-    <x:t>319,877</x:t>
-[...5 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>315,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,980,847.59</x:t>
   </x:si>
   <x:si>
     <x:t>Norfolk Southern Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NSC US</x:t>
   </x:si>
   <x:si>
-    <x:t>79,504</x:t>
-[...2 lines deleted...]
-    <x:t>$35,625,981.45</x:t>
+    <x:t>78,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,374,544.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Tc Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>TRP CN</x:t>
   </x:si>
   <x:si>
-    <x:t>421,987</x:t>
-[...20 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>416,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,330,056.95</x:t>
   </x:si>
   <x:si>
     <x:t>Targa Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>TRGP US</x:t>
   </x:si>
   <x:si>
-    <x:t>85,909</x:t>
-[...5 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>84,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,577,020.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,336,201.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,492,578.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oneok Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,344,248.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xcel Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XEL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,462,810.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Canadian National Railway Co</x:t>
   </x:si>
   <x:si>
     <x:t>CNR CN</x:t>
   </x:si>
   <x:si>
-    <x:t>189,975</x:t>
-[...50 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>187,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,346,794.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Aeroports De Paris Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ADP FP</x:t>
   </x:si>
   <x:si>
-    <x:t>177,585</x:t>
-[...20 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>175,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,681,086.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exelon Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>495,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,072,821.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Flughafen Zurich Ag</x:t>
   </x:si>
   <x:si>
     <x:t>FHZN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>85,441</x:t>
-[...20 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>84,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,361,747.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Consolidated Edison Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ED US</x:t>
   </x:si>
   <x:si>
-    <x:t>180,345</x:t>
-[...5 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>178,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,978,847.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Public Service Enterprise Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PEG US</x:t>
   </x:si>
   <x:si>
-    <x:t>244,205</x:t>
-[...5 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>241,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,288,066.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Wec Energy Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WEC US</x:t>
   </x:si>
   <x:si>
-    <x:t>159,474</x:t>
-[...5 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>157,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,134,100.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pg&amp;E Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,060,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,932,676.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Ameren Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AEE US</x:t>
   </x:si>
   <x:si>
-    <x:t>135,233</x:t>
-[...5 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>133,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,893,768.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crown Castle Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>170,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,782,961.29</x:t>
   </x:si>
   <x:si>
     <x:t>Fortis Inc/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>FTS CN</x:t>
   </x:si>
   <x:si>
-    <x:t>249,074</x:t>
-[...20 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>246,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,398,470.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Atmos Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ATO US</x:t>
   </x:si>
   <x:si>
-    <x:t>80,685</x:t>
-[...5 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>79,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,799,633.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>American Water Works Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AWK US</x:t>
   </x:si>
   <x:si>
-    <x:t>97,012</x:t>
-[...5 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>95,834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,327,081.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerpoint Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,905,512.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Ppl Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PPL US</x:t>
   </x:si>
   <x:si>
-    <x:t>368,204</x:t>
-[...20 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>363,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,867,680.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstenergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>265,874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,224,999.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Eversource Energy</x:t>
   </x:si>
   <x:si>
     <x:t>ES US</x:t>
   </x:si>
   <x:si>
-    <x:t>183,974</x:t>
-[...32 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>181,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,778,004.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pembina Pipeline Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,653,630.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Fraport Ag Frankfurt Airport Services W</x:t>
   </x:si>
   <x:si>
     <x:t>FRA GR</x:t>
   </x:si>
   <x:si>
-    <x:t>164,427</x:t>
-[...17 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>162,431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,860,393.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Edison International</x:t>
   </x:si>
   <x:si>
     <x:t>EIX US</x:t>
   </x:si>
   <x:si>
-    <x:t>186,308</x:t>
-[...5 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>184,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,671,955.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Cms Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CMS US</x:t>
   </x:si>
   <x:si>
-    <x:t>152,629</x:t>
-[...2 lines deleted...]
-    <x:t>$13,864,435.95</x:t>
+    <x:t>150,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,543,319.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Nisource Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NI US</x:t>
   </x:si>
   <x:si>
-    <x:t>234,100</x:t>
-[...2 lines deleted...]
-    <x:t>$13,177,967.84</x:t>
+    <x:t>231,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,889,660.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Evergy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EVRG US</x:t>
   </x:si>
   <x:si>
-    <x:t>112,691</x:t>
-[...5 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>111,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,020,227.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Alliant Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LNT US</x:t>
   </x:si>
   <x:si>
-    <x:t>126,427</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>124,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,953,657.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>365,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,645,109.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Kansai Electric Power Co Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>9503 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>484,767</x:t>
-[...17 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>478,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,641,688.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sba Communications Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBAC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,043,072.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Naturgy Energy Group Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTGY SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>223,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,888,074.28</x:t>
   </x:si>
   <x:si>
     <x:t>Clp Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>780,589</x:t>
-[...20 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>771,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,856,349.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Terna - Rete Elettrica Nazionale</x:t>
   </x:si>
   <x:si>
     <x:t>TRN IM</x:t>
   </x:si>
   <x:si>
-    <x:t>687,617</x:t>
-[...5 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>679,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,138,770.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Utilities Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UU/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>359,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,087,932.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9022 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>292,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,072,116.16</x:t>
   </x:si>
   <x:si>
     <x:t>Emera Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EMA CN</x:t>
   </x:si>
   <x:si>
-    <x:t>149,361</x:t>
-[...44 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>147,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,863,511.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstgroup Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FGP LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,338,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,085,491.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cellnex Telecom Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLNX SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,051,699.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osaka Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,620,736.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9531 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,523,975.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pinnacle West Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,479,190.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Chubu Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>9502 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>359,267</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>354,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,355,473.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hydro One Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,207,597.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essential Utilities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,911,984.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atlas Arteria Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,113,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,904,531.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Severn Trent Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,749,986.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snam Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>822,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,649,796.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Power Assets Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>660,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,296,256.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hong Kong &amp; China Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,256,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,918,944.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Athens International Airport Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIA GA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>344,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,845,442.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hutchison Port Holdings Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPHT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,329,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,718,315.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oge Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,654,315.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centrica Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,233,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,324,949.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Ast Spacemobile Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ASTS US</x:t>
   </x:si>
   <x:si>
-    <x:t>103,588</x:t>
-[...221 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>102,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,134,380.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Apa Group</x:t>
   </x:si>
   <x:si>
     <x:t>APA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>503,322</x:t>
-[...2 lines deleted...]
-    <x:t>$5,375,478.96</x:t>
+    <x:t>497,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,623,456.41</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
+    <x:t>Idacorp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,441,632.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Public Power Corp Sa</x:t>
   </x:si>
   <x:si>
     <x:t>PPC GA</x:t>
   </x:si>
   <x:si>
-    <x:t>142,393</x:t>
-[...14 lines deleted...]
-    <x:t>$5,307,684.20</x:t>
+    <x:t>140,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,078,327.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Red Electrica Corp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RED SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,593,664.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pnm Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXNM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,381,570.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Viasat Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VSAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>50,866</x:t>
-[...47 lines deleted...]
-    <x:t>$4,263,562.56</x:t>
+    <x:t>50,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,337,393.55</x:t>
   </x:si>
   <x:si>
     <x:t>Southwest Gas Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SWX US</x:t>
   </x:si>
   <x:si>
-    <x:t>35,264</x:t>
-[...5 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>34,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,308,678.15</x:t>
   </x:si>
   <x:si>
     <x:t>Elia Group Sa/Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ELI BB</x:t>
   </x:si>
   <x:si>
-    <x:t>21,535</x:t>
-[...2 lines deleted...]
-    <x:t>$4,125,471.25</x:t>
+    <x:t>21,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,137,469.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Italgas Spa</x:t>
   </x:si>
   <x:si>
     <x:t>IG IM</x:t>
   </x:si>
   <x:si>
-    <x:t>301,344</x:t>
-[...2 lines deleted...]
-    <x:t>$4,102,646.40</x:t>
+    <x:t>297,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,108,599.13</x:t>
   </x:si>
   <x:si>
     <x:t>South Bow Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SOBO CN</x:t>
   </x:si>
   <x:si>
-    <x:t>84,236</x:t>
-[...5 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>83,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,081,378.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Black Hills Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,011,807.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyuden Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>642A JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>220,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,930,867.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Korea Electric Power Corp</x:t>
   </x:si>
   <x:si>
     <x:t>015760 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>125,940</x:t>
-[...17 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>124,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,895,405.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ck Infrastructure Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1038 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>297,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,681,770.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Jersey Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NJR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,556,917.29</x:t>
   </x:si>
   <x:si>
     <x:t>Portland General Electric Co</x:t>
   </x:si>
   <x:si>
     <x:t>POR US</x:t>
   </x:si>
   <x:si>
-    <x:t>56,446</x:t>
-[...29 lines deleted...]
-    <x:t>$3,563,582.67</x:t>
+    <x:t>55,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,471,241.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Electric Power Co Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>9501 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>734,129</x:t>
-[...2 lines deleted...]
-    <x:t>$3,437,442.47</x:t>
+    <x:t>725,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,343,933.35</x:t>
   </x:si>
   <x:si>
     <x:t>Mtr Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>66 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>561,969</x:t>
-[...5 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>555,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,279,949.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spire Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,248,079.01</x:t>
   </x:si>
   <x:si>
     <x:t>One Gas Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OGS US</x:t>
   </x:si>
   <x:si>
-    <x:t>30,454</x:t>
-[...17 lines deleted...]
-    <x:t>$3,109,596.66</x:t>
+    <x:t>30,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,212,886.53</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Infrastructure Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BIPC CN</x:t>
   </x:si>
   <x:si>
-    <x:t>60,287</x:t>
-[...2 lines deleted...]
-    <x:t>$3,073,893.75</x:t>
+    <x:t>59,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,187,224.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northwestern Energy Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,149,938.64</x:t>
   </x:si>
   <x:si>
     <x:t>Getlink Se</x:t>
   </x:si>
   <x:si>
     <x:t>GET FP</x:t>
   </x:si>
   <x:si>
-    <x:t>97,263</x:t>
-[...2 lines deleted...]
-    <x:t>$2,944,917.81</x:t>
+    <x:t>96,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,941,046.43</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
-    <x:t>Northwestern Energy Group Inc</x:t>
-[...8 lines deleted...]
-    <x:t>$2,942,114.66</x:t>
+    <x:t>Algonquin Power &amp; Utilities Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AQN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>371,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,747,409.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Mdu Resources Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MDU US</x:t>
   </x:si>
   <x:si>
-    <x:t>102,009</x:t>
-[...5 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>100,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,726,828.52</x:t>
   </x:si>
   <x:si>
     <x:t>Tohoku Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>9506 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>233,282</x:t>
-[...14 lines deleted...]
-    <x:t>$2,722,834.43</x:t>
+    <x:t>230,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,648,851.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enagas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENG SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,530,066.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globalstar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,454,588.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Iridium Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IRDM US</x:t>
   </x:si>
   <x:si>
-    <x:t>37,581</x:t>
-[...29 lines deleted...]
-    <x:t>$2,464,575.07</x:t>
+    <x:t>37,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,348,318.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZJ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>587,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,215,101.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>American States Water Co</x:t>
   </x:si>
   <x:si>
     <x:t>AWR US</x:t>
   </x:si>
   <x:si>
-    <x:t>19,052</x:t>
-[...5 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>18,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,199,282.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chesapeake Utilities Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,115,268.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avista Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,046,964.17</x:t>
   </x:si>
   <x:si>
     <x:t>Piraeus Port Authority Sa</x:t>
   </x:si>
   <x:si>
     <x:t>PPA GA</x:t>
   </x:si>
   <x:si>
-    <x:t>29,268</x:t>
-[...41 lines deleted...]
-    <x:t>$2,014,011.82</x:t>
+    <x:t>28,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,019,802.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>California Water Service Group</x:t>
   </x:si>
   <x:si>
     <x:t>CWT US</x:t>
   </x:si>
   <x:si>
-    <x:t>29,999</x:t>
-[...2 lines deleted...]
-    <x:t>$1,968,724.33</x:t>
+    <x:t>29,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,933,944.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mge Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGEE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,860,625.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helios Towers Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTWS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>379,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,556,751.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shikoku Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9507 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,525,345.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toho Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9533 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,462,760.18</x:t>
   </x:si>
   <x:si>
     <x:t>Pennon Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>PNN LN</x:t>
   </x:si>
   <x:si>
-    <x:t>229,541</x:t>
-[...59 lines deleted...]
-    <x:t>$1,524,368.81</x:t>
+    <x:t>226,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,419,506.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northwest Natural Holding Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,390,218.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chugoku Electric Power Co Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9504 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,373,828.94</x:t>
   </x:si>
   <x:si>
     <x:t>H2o America</x:t>
   </x:si>
   <x:si>
     <x:t>HTO US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,906</x:t>
-[...26 lines deleted...]
-    <x:t>$1,379,634.57</x:t>
+    <x:t>16,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,336,175.91</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Metro Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9023 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>95,087</x:t>
-[...5 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>93,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,231,540.54</x:t>
   </x:si>
   <x:si>
     <x:t>Netlink Nbn Trust</x:t>
   </x:si>
   <x:si>
     <x:t>NETLINK SP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,158,018</x:t>
-[...2 lines deleted...]
-    <x:t>$1,238,518.30</x:t>
+    <x:t>1,143,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,209,350.03</x:t>
   </x:si>
   <x:si>
     <x:t>Chorus Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CNU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>171,987</x:t>
-[...2 lines deleted...]
-    <x:t>$1,150,593.03</x:t>
+    <x:t>169,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,099,233.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infrastrutture Wireless Italiane Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INW IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,080,636.56</x:t>
   </x:si>
   <x:si>
     <x:t>Hawaiian Electric Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HE US</x:t>
   </x:si>
   <x:si>
-    <x:t>81,824</x:t>
-[...5 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>80,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$974,439.34</x:t>
   </x:si>
   <x:si>
     <x:t>Ses Sa</x:t>
   </x:si>
   <x:si>
     <x:t>SESG FP</x:t>
   </x:si>
   <x:si>
-    <x:t>146,724</x:t>
-[...2 lines deleted...]
-    <x:t>$1,050,953.12</x:t>
+    <x:t>144,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$969,260.35</x:t>
   </x:si>
   <x:si>
     <x:t>Ren - Redes Energeticas Nacionais Sgps</x:t>
   </x:si>
   <x:si>
     <x:t>RENE PL</x:t>
   </x:si>
   <x:si>
-    <x:t>171,505</x:t>
-[...14 lines deleted...]
-    <x:t>$978,773.00</x:t>
+    <x:t>169,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$963,195.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Hokkaido Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>9509 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>94,315</x:t>
-[...2 lines deleted...]
-    <x:t>$942,094.89</x:t>
+    <x:t>93,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$922,685.81</x:t>
   </x:si>
   <x:si>
     <x:t>Hokuriku Electric Power Co</x:t>
   </x:si>
   <x:si>
     <x:t>9505 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>87,068</x:t>
-[...5 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>85,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$821,765.85</x:t>
   </x:si>
   <x:si>
     <x:t>Evn Ag</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AV</x:t>
   </x:si>
   <x:si>
-    <x:t>17,392</x:t>
-[...2 lines deleted...]
-    <x:t>$807,536.65</x:t>
+    <x:t>17,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$802,892.90</x:t>
   </x:si>
   <x:si>
     <x:t>Jungfraubahn Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>JFN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>1,849</x:t>
-[...2 lines deleted...]
-    <x:t>$715,604.11</x:t>
+    <x:t>1,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$737,688.27</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Co Admie Ipto Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ADMIE GA</x:t>
   </x:si>
   <x:si>
-    <x:t>86,940</x:t>
-[...2 lines deleted...]
-    <x:t>$610,453.28</x:t>
+    <x:t>85,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$608,250.13</x:t>
   </x:si>
   <x:si>
     <x:t>Telecom Plus Plc</x:t>
   </x:si>
   <x:si>
     <x:t>TEP LN</x:t>
   </x:si>
   <x:si>
-    <x:t>33,028</x:t>
-[...2 lines deleted...]
-    <x:t>$499,282.45</x:t>
+    <x:t>32,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$552,430.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Superloop Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$516,230.88</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
-    <x:t>Superloop Ltd</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Korea Gas Corp</x:t>
   </x:si>
   <x:si>
     <x:t>036460 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>12,841</x:t>
-[...2 lines deleted...]
-    <x:t>$480,999.79</x:t>
+    <x:t>12,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$502,272.29</x:t>
   </x:si>
   <x:si>
     <x:t>Ellaktor Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ELLAKTOR GA</x:t>
   </x:si>
   <x:si>
-    <x:t>229,872</x:t>
-[...2 lines deleted...]
-    <x:t>$476,939.85</x:t>
+    <x:t>227,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$447,100.43</x:t>
   </x:si>
   <x:si>
     <x:t>Vector Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>VCT NZ</x:t>
   </x:si>
   <x:si>
-    <x:t>117,875</x:t>
-[...2 lines deleted...]
-    <x:t>$450,941.39</x:t>
+    <x:t>116,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$434,760.21</x:t>
   </x:si>
   <x:si>
     <x:t>Athens Water Supply &amp; Sewage Co Sa/The</x:t>
   </x:si>
   <x:si>
     <x:t>EYDAP GA</x:t>
   </x:si>
   <x:si>
-    <x:t>20,198</x:t>
-[...2 lines deleted...]
-    <x:t>$404,641.30</x:t>
+    <x:t>19,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$432,618.62</x:t>
   </x:si>
   <x:si>
     <x:t>Eutelsat Communications Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ETL FP</x:t>
   </x:si>
   <x:si>
-    <x:t>133,402</x:t>
-[...2 lines deleted...]
-    <x:t>$346,520.56</x:t>
+    <x:t>131,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$367,718.76</x:t>
   </x:si>
   <x:si>
     <x:t>Saibu Gas Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9536 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>14,396</x:t>
-[...2 lines deleted...]
-    <x:t>$323,302.42</x:t>
+    <x:t>14,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,250.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Hokkaido Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9534 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>34,832</x:t>
-[...5 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>34,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,654.71</x:t>
   </x:si>
   <x:si>
     <x:t>Rai Way Spa</x:t>
   </x:si>
   <x:si>
     <x:t>RWAY IM</x:t>
   </x:si>
   <x:si>
-    <x:t>37,249</x:t>
-[...2 lines deleted...]
-    <x:t>$261,847.96</x:t>
+    <x:t>36,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$249,684.97</x:t>
   </x:si>
   <x:si>
     <x:t>Okinawa Electric Power Co Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>9511 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>23,199</x:t>
-[...2 lines deleted...]
-    <x:t>$242,795.36</x:t>
+    <x:t>22,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$238,322.27</x:t>
   </x:si>
   <x:si>
     <x:t>Shizuoka Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9543 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>19,815</x:t>
-[...2 lines deleted...]
-    <x:t>$236,001.85</x:t>
+    <x:t>19,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$231,185.06</x:t>
   </x:si>
   <x:si>
     <x:t>K&amp;O Energy Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>1663 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>12,400</x:t>
-[...2 lines deleted...]
-    <x:t>$212,912.98</x:t>
+    <x:t>12,285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,145.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWNPZS900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,051.36</x:t>
   </x:si>
   <x:si>
     <x:t>Samchully Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>004690 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>779</x:t>
-[...2 lines deleted...]
-    <x:t>$107,677.87</x:t>
+    <x:t>769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,503.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-33,965,797.41</x:t>
-[...2 lines deleted...]
-    <x:t>-1.65%</x:t>
+    <x:t>$10,173,902.72</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2086,56 +2089,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2acb28e99f72457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re9ff603da7e14f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra9961994279142a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R122fbe335d4b4dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R94f9dde67ecc45de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb9bc80d4ea264a5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F149"/>
+  <x:dimension ref="A1:F150"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2538,1231 +2541,1231 @@
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
         <x:v>305</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
         <x:v>343</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
@@ -3778,1336 +3781,1356 @@
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="D86" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
         <x:v>404</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="D87" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="D88" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="D89" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
         <x:v>421</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="D91" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
         <x:v>430</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
         <x:v>439</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="D95" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="D96" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
         <x:v>448</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="D97" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="E97" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
         <x:v>469</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
+      <x:c r="F102" s="1" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="F104" s="1" t="s">
         <x:v>483</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="D105" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="E105" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
         <x:v>492</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="D107" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="D108" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="E108" s="1" t="s">
+      <x:c r="F108" s="1" t="s">
         <x:v>501</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="D109" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="E109" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="D110" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
+      <x:c r="E110" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
-      <x:c r="E110" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="D111" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
+      <x:c r="E111" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="E111" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="F112" s="1" t="s">
         <x:v>518</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="D113" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="E113" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="E113" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
+      <x:c r="D114" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
+      <x:c r="E114" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="E114" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="E115" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
+      <x:c r="F115" s="1" t="s">
         <x:v>531</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="D116" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
+      <x:c r="E116" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="E116" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="E117" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
+      <x:c r="F119" s="1" t="s">
         <x:v>548</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="C120" s="1" t="s">
+      <x:c r="E120" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="D120" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="C121" s="1" t="s">
+      <x:c r="E121" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="D121" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="C122" s="1" t="s">
+      <x:c r="E122" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
-      <x:c r="D122" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="C123" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="C124" s="1" t="s">
+      <x:c r="F124" s="1" t="s">
         <x:v>569</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
-      <x:c r="C125" s="1" t="s">
+      <x:c r="E125" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="D125" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="E126" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="C126" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="C127" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="E128" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="C128" s="1" t="s">
+      <x:c r="F128" s="1" t="s">
         <x:v>586</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
-      <x:c r="C129" s="1" t="s">
+      <x:c r="E129" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
-      <x:c r="D129" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="C130" s="1" t="s">
+      <x:c r="E130" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
-      <x:c r="D130" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="D131" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="E131" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="C131" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="E132" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="C132" s="1" t="s">
+      <x:c r="F132" s="1" t="s">
         <x:v>603</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="E133" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
-      <x:c r="C133" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="C134" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="E135" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="F135" s="1" t="s">
         <x:v>616</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="E136" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="C136" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="D137" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="E137" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="C137" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="E138" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="C138" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="D139" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="E140" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="C140" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="D141" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="E141" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
-      <x:c r="C141" s="1" t="s">
+      <x:c r="F141" s="1" t="s">
         <x:v>641</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="D142" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
-      <x:c r="C142" s="1" t="s">
+      <x:c r="E142" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="D142" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="E143" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="C143" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="E144" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
-      <x:c r="C144" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="E145" s="1" t="s">
         <x:v>657</x:v>
       </x:c>
-      <x:c r="C145" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="E146" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
-      <x:c r="C146" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="D147" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="E147" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
-      <x:c r="C147" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="E148" s="1" t="s">
         <x:v>669</x:v>
       </x:c>
-      <x:c r="C148" s="1" t="s">
+      <x:c r="F148" s="1" t="s">
         <x:v>670</x:v>
       </x:c>
-      <x:c r="D148" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E148" s="1" t="s">
+    </x:row>
+    <x:row r="149" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A149" s="1">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="B149" s="1" t="s">
         <x:v>671</x:v>
       </x:c>
-      <x:c r="F148" s="1" t="s">
+      <x:c r="C149" s="1" t="s">
         <x:v>672</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A149" s="2" t="s">
+      <x:c r="D149" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="F149" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="150" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B149" s="2" t="s">
+      <x:c r="B150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C149" s="2" t="s">
+      <x:c r="C150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D149" s="2" t="s">
+      <x:c r="D150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E149" s="2" t="s">
+      <x:c r="E150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F149" s="2" t="s">
+      <x:c r="F150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A149:F149"/>
+    <x:mergeCell ref="A150:F150"/>
   </x:mergeCells>
 </x:worksheet>
 </file>