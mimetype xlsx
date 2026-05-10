--- v0 (2026-04-20)
+++ v1 (2026-05-10)
@@ -1,453 +1,456 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfb223a5ea88429d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf75bb8841a854a0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LEND_asat_20260420" sheetId="1" r:id="Rb104460d22c34ed5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LEND_asat_20260508" sheetId="1" r:id="R3a650dc143b24790"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="135">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 20/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="136">
+  <x:si>
+    <x:t>All Fund Holdings as at 08/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>933,120</x:t>
-[...5 lines deleted...]
-    <x:t>7.61%</x:t>
+    <x:t>966,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,519,321.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Main Street Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAIN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>217,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,944,283.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ares Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>648,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,943,912.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Secured Lending Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXSL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>498,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,726,237.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OBDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,018,700</x:t>
-[...50 lines deleted...]
-    <x:t>6.88%</x:t>
+    <x:t>1,055,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,566,250.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Hercules Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HTGC US</x:t>
   </x:si>
   <x:si>
-    <x:t>672,818</x:t>
-[...5 lines deleted...]
-    <x:t>6.42%</x:t>
+    <x:t>697,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,754,190.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Fs Kkr Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FSK US</x:t>
   </x:si>
   <x:si>
-    <x:t>854,992</x:t>
-[...5 lines deleted...]
-    <x:t>5.82%</x:t>
+    <x:t>886,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,366,905.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX US</x:t>
   </x:si>
   <x:si>
-    <x:t>420,743</x:t>
-[...5 lines deleted...]
-    <x:t>4.89%</x:t>
+    <x:t>436,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,746,866.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC US</x:t>
   </x:si>
   <x:si>
-    <x:t>255,877</x:t>
-[...5 lines deleted...]
-    <x:t>3.72%</x:t>
+    <x:t>265,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,764,282.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Morgan Stanley Direct Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>MSDL US</x:t>
   </x:si>
   <x:si>
-    <x:t>386,535</x:t>
-[...5 lines deleted...]
-    <x:t>3.55%</x:t>
+    <x:t>400,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,559,626.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Prospect Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PSEC US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,096,776</x:t>
-[...5 lines deleted...]
-    <x:t>3.52%</x:t>
+    <x:t>2,172,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,232,635.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Trinity Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TRIN US</x:t>
   </x:si>
   <x:si>
-    <x:t>336,987</x:t>
-[...5 lines deleted...]
-    <x:t>3.26%</x:t>
+    <x:t>349,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,188,922.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldman Sachs BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSBD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>526,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,210,896.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midcap Financial Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>430,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,025,889.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Oaktree Specialty Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OCSL US</x:t>
   </x:si>
   <x:si>
-    <x:t>392,209</x:t>
-[...35 lines deleted...]
-    <x:t>2.95%</x:t>
+    <x:t>406,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,837,347.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Barings BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>468,230</x:t>
-[...2 lines deleted...]
-    <x:t>$5,812,646.55</x:t>
+    <x:t>485,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,949,817.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Specialty Finance Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCSF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>299,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,695,017.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFLT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>457,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,657,835.43</x:t>
   </x:si>
   <x:si>
     <x:t>2.50%</x:t>
   </x:si>
   <x:si>
-    <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
-[...11 lines deleted...]
-    <x:t>2.36%</x:t>
+    <x:t>New Mountain Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMFC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>475,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,534,816.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcg BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGBD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>336,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,459,570.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Slr Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SLRC US</x:t>
   </x:si>
   <x:si>
-    <x:t>242,910</x:t>
-[...44 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>251,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,737,505.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Fidus Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FDUS US</x:t>
   </x:si>
   <x:si>
-    <x:t>162,197</x:t>
-[...5 lines deleted...]
-    <x:t>1.84%</x:t>
+    <x:t>168,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,272,606.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Crescent Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CCAP US</x:t>
   </x:si>
   <x:si>
-    <x:t>164,713</x:t>
-[...5 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>170,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,198,304.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Cion Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CION US</x:t>
   </x:si>
   <x:si>
-    <x:t>230,070</x:t>
-[...2 lines deleted...]
-    <x:t>$2,475,932.82</x:t>
+    <x:t>238,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,427,489.72</x:t>
   </x:si>
   <x:si>
     <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Tcp Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>TCPC US</x:t>
   </x:si>
   <x:si>
-    <x:t>377,763</x:t>
-[...5 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>391,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,351,582.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$10,464,519.76</x:t>
-[...2 lines deleted...]
-    <x:t>4.51%</x:t>
+    <x:t>$2,019,460.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -472,51 +475,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5b409f06634443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7ac583ecadda440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb104460d22c34ed5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ccbf52e5b054e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1a52346668794945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3a650dc143b24790" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -604,511 +607,511 @@
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+      <x:c r="F7" s="1" t="s">
         <x:v>26</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>