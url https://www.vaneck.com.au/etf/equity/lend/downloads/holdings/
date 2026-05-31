--- v1 (2026-05-10)
+++ v2 (2026-05-31)
@@ -1,456 +1,459 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf75bb8841a854a0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2273807f2c04206" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LEND_asat_20260508" sheetId="1" r:id="R3a650dc143b24790"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LEND_asat_20260529" sheetId="1" r:id="R255ab8ca29894d99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="136">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 08/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="137">
+  <x:si>
+    <x:t>All Fund Holdings as at 29/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>966,960</x:t>
-[...5 lines deleted...]
-    <x:t>7.73%</x:t>
+    <x:t>975,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,839,215.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ares Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>654,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,267,464.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue Owl Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBDC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,064,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,663,531.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Secured Lending Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXSL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>502,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,578,545.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Main Street Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MAIN US</x:t>
   </x:si>
   <x:si>
-    <x:t>217,282</x:t>
-[...47 lines deleted...]
-    <x:t>7.31%</x:t>
+    <x:t>219,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,598,728.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Hercules Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HTGC US</x:t>
   </x:si>
   <x:si>
-    <x:t>697,219</x:t>
-[...5 lines deleted...]
-    <x:t>6.95%</x:t>
+    <x:t>703,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,101,102.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Fs Kkr Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FSK US</x:t>
   </x:si>
   <x:si>
-    <x:t>886,000</x:t>
-[...5 lines deleted...]
-    <x:t>5.90%</x:t>
+    <x:t>893,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,501,264.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX US</x:t>
   </x:si>
   <x:si>
-    <x:t>436,002</x:t>
-[...5 lines deleted...]
-    <x:t>4.74%</x:t>
+    <x:t>439,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,531,373.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morgan Stanley Direct Lending Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSDL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,658,752.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC US</x:t>
   </x:si>
   <x:si>
-    <x:t>265,157</x:t>
-[...20 lines deleted...]
-    <x:t>3.78%</x:t>
+    <x:t>267,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,631,288.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinity Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRIN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>352,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,253,783.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Prospect Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PSEC US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,172,817</x:t>
-[...20 lines deleted...]
-    <x:t>3.61%</x:t>
+    <x:t>2,191,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,340,936.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oaktree Specialty Lending Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCSL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>409,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,814,456.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Goldman Sachs BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GSBD US</x:t>
   </x:si>
   <x:si>
-    <x:t>526,526</x:t>
-[...5 lines deleted...]
-    <x:t>3.18%</x:t>
+    <x:t>531,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,613,612.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Midcap Financial Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MFIC US</x:t>
   </x:si>
   <x:si>
-    <x:t>430,510</x:t>
-[...20 lines deleted...]
-    <x:t>3.02%</x:t>
+    <x:t>434,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,566,332.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Barings BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>485,211</x:t>
-[...5 lines deleted...]
-    <x:t>2.62%</x:t>
+    <x:t>489,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,890,605.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Specialty Finance Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BCSF US</x:t>
   </x:si>
   <x:si>
-    <x:t>299,308</x:t>
-[...5 lines deleted...]
-    <x:t>2.51%</x:t>
+    <x:t>301,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,584,798.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Mountain Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMFC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,338,006.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PFLT US</x:t>
   </x:si>
   <x:si>
-    <x:t>457,799</x:t>
-[...20 lines deleted...]
-    <x:t>2.44%</x:t>
+    <x:t>461,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,269,005.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Tcg BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CGBD US</x:t>
   </x:si>
   <x:si>
-    <x:t>336,380</x:t>
-[...5 lines deleted...]
-    <x:t>2.41%</x:t>
+    <x:t>339,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,097,617.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Slr Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SLRC US</x:t>
   </x:si>
   <x:si>
-    <x:t>251,719</x:t>
-[...5 lines deleted...]
-    <x:t>2.09%</x:t>
+    <x:t>253,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,615,667.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Fidus Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FDUS US</x:t>
   </x:si>
   <x:si>
-    <x:t>168,079</x:t>
-[...5 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>169,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,448,647.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Crescent Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CCAP US</x:t>
   </x:si>
   <x:si>
-    <x:t>170,686</x:t>
-[...5 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>172,163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,730,201.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Cion Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CION US</x:t>
   </x:si>
   <x:si>
-    <x:t>238,413</x:t>
-[...5 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>240,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,256,038.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Tcp Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>TCPC US</x:t>
   </x:si>
   <x:si>
-    <x:t>391,463</x:t>
-[...5 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>394,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,112,817.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$2,019,460.99</x:t>
-[...2 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>$557,013.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -475,51 +478,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ccbf52e5b054e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1a52346668794945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3a650dc143b24790" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e00234fef674737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9ea34f326da44323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R255ab8ca29894d99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -607,511 +610,511 @@
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>