--- v2 (2026-05-31)
+++ v3 (2026-06-24)
@@ -1,459 +1,459 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2273807f2c04206" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b4b0f041b42425c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LEND_asat_20260529" sheetId="1" r:id="R255ab8ca29894d99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LEND_asat_20260624" sheetId="1" r:id="R6b779aab19de4400"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="137">
   <x:si>
-    <x:t>All Fund Holdings as at 29/05/2026</x:t>
+    <x:t>All Fund Holdings as at 24/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>975,328</x:t>
-[...5 lines deleted...]
-    <x:t>8.11%</x:t>
+    <x:t>973,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,309,588.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Secured Lending Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXSL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>501,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,110,728.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ARCC US</x:t>
   </x:si>
   <x:si>
-    <x:t>654,236</x:t>
-[...5 lines deleted...]
-    <x:t>7.85%</x:t>
+    <x:t>653,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,860,502.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OBDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,064,779</x:t>
-[...20 lines deleted...]
-    <x:t>7.54%</x:t>
+    <x:t>1,063,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,565,663.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Main Street Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MAIN US</x:t>
   </x:si>
   <x:si>
-    <x:t>219,162</x:t>
-[...5 lines deleted...]
-    <x:t>7.09%</x:t>
+    <x:t>218,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,791,912.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Hercules Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HTGC US</x:t>
   </x:si>
   <x:si>
-    <x:t>703,252</x:t>
-[...5 lines deleted...]
-    <x:t>6.87%</x:t>
+    <x:t>702,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,378,294.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Fs Kkr Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FSK US</x:t>
   </x:si>
   <x:si>
-    <x:t>893,667</x:t>
-[...5 lines deleted...]
-    <x:t>6.14%</x:t>
+    <x:t>892,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,169,716.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX US</x:t>
   </x:si>
   <x:si>
-    <x:t>439,775</x:t>
-[...5 lines deleted...]
-    <x:t>4.79%</x:t>
+    <x:t>439,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,446,630.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capital Southwest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSWC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>267,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,969,197.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Morgan Stanley Direct Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>MSDL US</x:t>
   </x:si>
   <x:si>
-    <x:t>404,019</x:t>
-[...20 lines deleted...]
-    <x:t>3.93%</x:t>
+    <x:t>403,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,852,323.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Trinity Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TRIN US</x:t>
   </x:si>
   <x:si>
-    <x:t>352,230</x:t>
-[...5 lines deleted...]
-    <x:t>3.75%</x:t>
+    <x:t>351,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,570,010.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldman Sachs BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSBD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>530,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,214,377.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Prospect Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PSEC US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,191,620</x:t>
-[...5 lines deleted...]
-    <x:t>3.34%</x:t>
+    <x:t>2,188,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,166,655.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Oaktree Specialty Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OCSL US</x:t>
   </x:si>
   <x:si>
-    <x:t>409,950</x:t>
-[...20 lines deleted...]
-    <x:t>3.01%</x:t>
+    <x:t>409,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,820,847.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Midcap Financial Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MFIC US</x:t>
   </x:si>
   <x:si>
-    <x:t>434,235</x:t>
-[...5 lines deleted...]
-    <x:t>2.99%</x:t>
+    <x:t>433,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,180,266.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Barings BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>489,410</x:t>
-[...5 lines deleted...]
-    <x:t>2.68%</x:t>
+    <x:t>488,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,738,810.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Specialty Finance Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BCSF US</x:t>
   </x:si>
   <x:si>
-    <x:t>301,898</x:t>
-[...5 lines deleted...]
-    <x:t>2.54%</x:t>
+    <x:t>301,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,279,646.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcg BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGBD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>338,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,239,528.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
   </x:si>
   <x:si>
     <x:t>New Mountain Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NMFC US</x:t>
   </x:si>
   <x:si>
-    <x:t>480,087</x:t>
-[...5 lines deleted...]
-    <x:t>2.43%</x:t>
+    <x:t>479,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,951,752.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PFLT US</x:t>
   </x:si>
   <x:si>
-    <x:t>461,760</x:t>
-[...20 lines deleted...]
-    <x:t>2.32%</x:t>
+    <x:t>461,039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,929,012.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Slr Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SLRC US</x:t>
   </x:si>
   <x:si>
-    <x:t>253,897</x:t>
-[...5 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>253,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,549,923.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Fidus Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FDUS US</x:t>
   </x:si>
   <x:si>
-    <x:t>169,534</x:t>
-[...5 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>169,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,466,786.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Crescent Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CCAP US</x:t>
   </x:si>
   <x:si>
-    <x:t>172,163</x:t>
-[...5 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>171,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,795,044.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Cion Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CION US</x:t>
   </x:si>
   <x:si>
-    <x:t>240,477</x:t>
-[...2 lines deleted...]
-    <x:t>$2,256,038.46</x:t>
+    <x:t>240,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,172,028.58</x:t>
   </x:si>
   <x:si>
     <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Tcp Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>TCPC US</x:t>
   </x:si>
   <x:si>
-    <x:t>394,850</x:t>
-[...5 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>394,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,837,217.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$557,013.42</x:t>
-[...2 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>$-8,072,202.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3.84%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -478,51 +478,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e00234fef674737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9ea34f326da44323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R255ab8ca29894d99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22fefaa749354d93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R21b79553323846ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6b779aab19de4400" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">