--- v3 (2026-06-24)
+++ v4 (2026-07-16)
@@ -1,459 +1,456 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b4b0f041b42425c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff52dedfac444984" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LEND_asat_20260624" sheetId="1" r:id="R6b779aab19de4400"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LEND_asat_20260715" sheetId="1" r:id="R186391e82d01489c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="137">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 24/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="136">
+  <x:si>
+    <x:t>All Fund Holdings as at 15/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>973,805</x:t>
-[...5 lines deleted...]
-    <x:t>8.23%</x:t>
+    <x:t>873,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,525,129.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue Owl Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBDC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,038,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,471,049.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Main Street Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAIN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,454,120.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fs Kkr Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,054,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,402,439.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ares Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,249,191.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hercules Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTGC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>704,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,217,156.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Secured Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BXSL US</x:t>
   </x:si>
   <x:si>
-    <x:t>501,881</x:t>
-[...80 lines deleted...]
-    <x:t>6.26%</x:t>
+    <x:t>470,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,817,583.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX US</x:t>
   </x:si>
   <x:si>
-    <x:t>439,088</x:t>
-[...5 lines deleted...]
-    <x:t>4.97%</x:t>
+    <x:t>408,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,155,263.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinity Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRIN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>386,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,772,211.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC US</x:t>
   </x:si>
   <x:si>
-    <x:t>267,034</x:t>
-[...5 lines deleted...]
-    <x:t>4.27%</x:t>
+    <x:t>266,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,130,868.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Morgan Stanley Direct Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>MSDL US</x:t>
   </x:si>
   <x:si>
-    <x:t>403,389</x:t>
-[...20 lines deleted...]
-    <x:t>4.08%</x:t>
+    <x:t>364,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,128,378.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prospect Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSEC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,151,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,977,499.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oaktree Specialty Lending Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCSL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>378,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,641,795.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Goldman Sachs BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GSBD US</x:t>
   </x:si>
   <x:si>
-    <x:t>530,253</x:t>
-[...35 lines deleted...]
-    <x:t>3.24%</x:t>
+    <x:t>483,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,174,275.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barings BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBDC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>449,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,498,931.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Specialty Finance Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCSF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>278,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,114,076.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Midcap Financial Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MFIC US</x:t>
   </x:si>
   <x:si>
-    <x:t>433,557</x:t>
-[...35 lines deleted...]
-    <x:t>2.51%</x:t>
+    <x:t>353,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,018,354.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fidus Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDUS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,732,838.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Tcg BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CGBD US</x:t>
   </x:si>
   <x:si>
-    <x:t>338,761</x:t>
-[...5 lines deleted...]
-    <x:t>2.49%</x:t>
+    <x:t>298,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,519,616.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Slr Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLRC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,424,784.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFLT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>426,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,388,894.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>New Mountain Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NMFC US</x:t>
   </x:si>
   <x:si>
-    <x:t>479,338</x:t>
-[...50 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>405,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,120,141.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Crescent Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CCAP US</x:t>
   </x:si>
   <x:si>
-    <x:t>171,894</x:t>
-[...5 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>158,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,520,541.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Cion Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CION US</x:t>
   </x:si>
   <x:si>
-    <x:t>240,101</x:t>
-[...5 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>213,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,973,319.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Tcp Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>TCPC US</x:t>
   </x:si>
   <x:si>
-    <x:t>394,234</x:t>
-[...5 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>360,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,703,858.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-8,072,202.92</x:t>
-[...2 lines deleted...]
-    <x:t>-3.84%</x:t>
+    <x:t>$2,322,842.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -478,51 +475,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22fefaa749354d93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R21b79553323846ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6b779aab19de4400" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17be4203b8fd4248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfb857d40e3f74f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R186391e82d01489c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -610,511 +607,511 @@
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+      <x:c r="F7" s="1" t="s">
         <x:v>26</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>