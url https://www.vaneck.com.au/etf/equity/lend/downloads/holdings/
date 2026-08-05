--- v4 (2026-07-16)
+++ v5 (2026-08-05)
@@ -1,456 +1,459 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff52dedfac444984" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4100bc93bfc245b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LEND_asat_20260715" sheetId="1" r:id="R186391e82d01489c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LEND_asat_20260804" sheetId="1" r:id="Rdfda8735c5044bad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="136">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 15/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="137">
+  <x:si>
+    <x:t>All Fund Holdings as at 04/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Main Street Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAIN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,848,887.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fs Kkr Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,074,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,514,084.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hercules Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTGC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>718,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,226,422.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ares Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>612,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,108,688.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue Owl Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBDC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,058,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,848,450.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.56%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>873,623</x:t>
-[...77 lines deleted...]
-    <x:t>7.46%</x:t>
+    <x:t>890,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,550,392.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Secured Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BXSL US</x:t>
   </x:si>
   <x:si>
-    <x:t>470,328</x:t>
-[...2 lines deleted...]
-    <x:t>$15,817,583.28</x:t>
+    <x:t>479,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,199,013.39</x:t>
   </x:si>
   <x:si>
     <x:t>7.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX US</x:t>
   </x:si>
   <x:si>
-    <x:t>408,047</x:t>
-[...5 lines deleted...]
-    <x:t>4.67%</x:t>
+    <x:t>415,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,643,873.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Trinity Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TRIN US</x:t>
   </x:si>
   <x:si>
-    <x:t>386,008</x:t>
-[...5 lines deleted...]
-    <x:t>4.49%</x:t>
+    <x:t>393,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,152,879.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC US</x:t>
   </x:si>
   <x:si>
-    <x:t>266,854</x:t>
-[...5 lines deleted...]
-    <x:t>4.20%</x:t>
+    <x:t>272,038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,554,277.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Morgan Stanley Direct Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>MSDL US</x:t>
   </x:si>
   <x:si>
-    <x:t>364,009</x:t>
-[...5 lines deleted...]
-    <x:t>3.74%</x:t>
+    <x:t>371,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,013,660.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Prospect Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PSEC US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,151,499</x:t>
-[...5 lines deleted...]
-    <x:t>3.21%</x:t>
+    <x:t>2,193,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,042,481.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Oaktree Specialty Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OCSL US</x:t>
   </x:si>
   <x:si>
-    <x:t>378,269</x:t>
-[...5 lines deleted...]
-    <x:t>3.05%</x:t>
+    <x:t>385,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,645,656.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Goldman Sachs BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GSBD US</x:t>
   </x:si>
   <x:si>
-    <x:t>483,410</x:t>
-[...5 lines deleted...]
-    <x:t>2.84%</x:t>
+    <x:t>492,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,266,359.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Barings BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>449,647</x:t>
-[...5 lines deleted...]
-    <x:t>2.53%</x:t>
+    <x:t>458,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,581,219.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Specialty Finance Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BCSF US</x:t>
   </x:si>
   <x:si>
-    <x:t>278,568</x:t>
-[...5 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>283,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,220,839.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Midcap Financial Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MFIC US</x:t>
   </x:si>
   <x:si>
-    <x:t>353,736</x:t>
-[...5 lines deleted...]
-    <x:t>2.31%</x:t>
+    <x:t>360,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,969,676.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Fidus Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FDUS US</x:t>
   </x:si>
   <x:si>
-    <x:t>162,989</x:t>
-[...5 lines deleted...]
-    <x:t>2.18%</x:t>
+    <x:t>166,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,832,268.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Tcg BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CGBD US</x:t>
   </x:si>
   <x:si>
-    <x:t>298,444</x:t>
-[...5 lines deleted...]
-    <x:t>2.08%</x:t>
+    <x:t>304,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,534,358.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Slr Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SLRC US</x:t>
   </x:si>
   <x:si>
-    <x:t>234,276</x:t>
-[...5 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>238,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,472,192.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PFLT US</x:t>
   </x:si>
   <x:si>
-    <x:t>426,076</x:t>
-[...5 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>434,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,449,363.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>New Mountain Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NMFC US</x:t>
   </x:si>
   <x:si>
-    <x:t>405,611</x:t>
-[...5 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>413,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,394,277.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Crescent Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CCAP US</x:t>
   </x:si>
   <x:si>
-    <x:t>158,229</x:t>
-[...5 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>161,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,656,107.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Cion Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CION US</x:t>
   </x:si>
   <x:si>
-    <x:t>213,812</x:t>
-[...5 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>217,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,960,253.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Tcp Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>TCPC US</x:t>
   </x:si>
   <x:si>
-    <x:t>360,307</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>367,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,836,926.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$2,322,842.37</x:t>
-[...2 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>$302,519.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -475,51 +478,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17be4203b8fd4248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfb857d40e3f74f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R186391e82d01489c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5feb85a6d46f4708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re5c728fcbd3a471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdfda8735c5044bad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -607,511 +610,511 @@
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>