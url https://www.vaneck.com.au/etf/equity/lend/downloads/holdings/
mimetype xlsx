--- v5 (2026-08-05)
+++ v6 (2026-08-25)
@@ -1,459 +1,456 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4100bc93bfc245b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2edb5f5f8eea4413" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LEND_asat_20260804" sheetId="1" r:id="Rdfda8735c5044bad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LEND_asat_20260825" sheetId="1" r:id="Re4f2c3d5f47b4fe0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="137">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 04/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="136">
+  <x:si>
+    <x:t>All Fund Holdings as at 25/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Main Street Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MAIN US</x:t>
   </x:si>
   <x:si>
-    <x:t>219,824</x:t>
-[...5 lines deleted...]
-    <x:t>8.01%</x:t>
+    <x:t>219,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,071,878.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Fs Kkr Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FSK US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,074,742</x:t>
-[...5 lines deleted...]
-    <x:t>7.86%</x:t>
+    <x:t>1,072,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,069,917.26</x:t>
   </x:si>
   <x:si>
     <x:t>Hercules Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HTGC US</x:t>
   </x:si>
   <x:si>
-    <x:t>718,295</x:t>
-[...5 lines deleted...]
-    <x:t>7.73%</x:t>
+    <x:t>717,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,539,041.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ARCC US</x:t>
   </x:si>
   <x:si>
-    <x:t>612,822</x:t>
-[...5 lines deleted...]
-    <x:t>7.68%</x:t>
+    <x:t>611,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,144,049.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OBDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,058,820</x:t>
-[...5 lines deleted...]
-    <x:t>7.56%</x:t>
+    <x:t>1,056,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,841,920.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Secured Lending Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXSL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>478,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,718,171.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>890,596</x:t>
-[...20 lines deleted...]
-    <x:t>7.27%</x:t>
+    <x:t>889,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,452,560.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX US</x:t>
   </x:si>
   <x:si>
-    <x:t>415,974</x:t>
-[...5 lines deleted...]
-    <x:t>4.78%</x:t>
+    <x:t>415,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,975,467.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Trinity Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TRIN US</x:t>
   </x:si>
   <x:si>
-    <x:t>393,508</x:t>
-[...5 lines deleted...]
-    <x:t>4.56%</x:t>
+    <x:t>392,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,217,957.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC US</x:t>
   </x:si>
   <x:si>
-    <x:t>272,038</x:t>
-[...5 lines deleted...]
-    <x:t>4.29%</x:t>
+    <x:t>271,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,595,589.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Morgan Stanley Direct Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>MSDL US</x:t>
   </x:si>
   <x:si>
-    <x:t>371,080</x:t>
-[...5 lines deleted...]
-    <x:t>3.60%</x:t>
+    <x:t>370,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,958,050.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Prospect Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PSEC US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,193,297</x:t>
-[...5 lines deleted...]
-    <x:t>3.16%</x:t>
+    <x:t>2,189,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,099,869.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Oaktree Specialty Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OCSL US</x:t>
   </x:si>
   <x:si>
-    <x:t>385,618</x:t>
-[...5 lines deleted...]
-    <x:t>2.98%</x:t>
+    <x:t>384,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,080,741.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Goldman Sachs BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GSBD US</x:t>
   </x:si>
   <x:si>
-    <x:t>492,802</x:t>
-[...5 lines deleted...]
-    <x:t>2.81%</x:t>
+    <x:t>491,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,876,023.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Barings BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>458,383</x:t>
-[...5 lines deleted...]
-    <x:t>2.50%</x:t>
+    <x:t>457,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,044,012.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midcap Financial Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>359,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,890,650.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcg BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGBD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>303,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,860,613.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Specialty Finance Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BCSF US</x:t>
   </x:si>
   <x:si>
-    <x:t>283,979</x:t>
-[...20 lines deleted...]
-    <x:t>2.23%</x:t>
+    <x:t>283,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,802,363.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Fidus Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FDUS US</x:t>
   </x:si>
   <x:si>
-    <x:t>166,155</x:t>
-[...20 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>165,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,594,988.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFLT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>433,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,521,129.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Mountain Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMFC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>412,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,407,825.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Slr Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SLRC US</x:t>
   </x:si>
   <x:si>
-    <x:t>238,828</x:t>
-[...35 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>238,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,235,400.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Crescent Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CCAP US</x:t>
   </x:si>
   <x:si>
-    <x:t>161,303</x:t>
-[...5 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>161,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,419,452.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Cion Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CION US</x:t>
   </x:si>
   <x:si>
-    <x:t>217,966</x:t>
-[...5 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>217,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,244,450.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Tcp Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>TCPC US</x:t>
   </x:si>
   <x:si>
-    <x:t>367,307</x:t>
-[...5 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>366,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,090,999.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$302,519.87</x:t>
-[...2 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>$4,113,223.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -478,51 +475,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5feb85a6d46f4708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re5c728fcbd3a471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdfda8735c5044bad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2db87b6c5c184428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb9d409bc3ed64da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re4f2c3d5f47b4fe0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -590,531 +587,531 @@
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C6" s="1" t="s">
+      <x:c r="D6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="D6" s="1" t="s">
+      <x:c r="E6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="E6" s="1" t="s">
+      <x:c r="F6" s="1" t="s">
         <x:v>21</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+      <x:c r="F7" s="1" t="s">
         <x:v>26</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>