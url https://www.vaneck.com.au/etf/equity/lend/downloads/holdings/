--- v6 (2026-08-25)
+++ v7 (2026-09-16)
@@ -1,456 +1,459 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2edb5f5f8eea4413" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raef649a04d0c48d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LEND_asat_20260825" sheetId="1" r:id="Re4f2c3d5f47b4fe0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LEND_asat_20260915" sheetId="1" r:id="Rd3864d7be7fd446a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="136">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 25/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="137">
+  <x:si>
+    <x:t>All Fund Holdings as at 15/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Fs Kkr Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,094,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,420,742.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hercules Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTGC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>731,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,097,689.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.17%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Main Street Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MAIN US</x:t>
   </x:si>
   <x:si>
-    <x:t>219,442</x:t>
-[...32 lines deleted...]
-    <x:t>7.63%</x:t>
+    <x:t>223,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,752,233.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Secured Lending Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXSL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>488,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,976,793.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ARCC US</x:t>
   </x:si>
   <x:si>
-    <x:t>611,756</x:t>
-[...5 lines deleted...]
-    <x:t>7.46%</x:t>
+    <x:t>624,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,954,513.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OBDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,056,978</x:t>
-[...20 lines deleted...]
-    <x:t>7.27%</x:t>
+    <x:t>1,078,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,741,383.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>889,047</x:t>
-[...5 lines deleted...]
-    <x:t>7.16%</x:t>
+    <x:t>907,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,811,522.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX US</x:t>
   </x:si>
   <x:si>
-    <x:t>415,251</x:t>
-[...5 lines deleted...]
-    <x:t>4.77%</x:t>
+    <x:t>423,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,611,325.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Trinity Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TRIN US</x:t>
   </x:si>
   <x:si>
-    <x:t>392,823</x:t>
-[...5 lines deleted...]
-    <x:t>4.45%</x:t>
+    <x:t>400,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,998,874.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC US</x:t>
   </x:si>
   <x:si>
-    <x:t>271,565</x:t>
-[...5 lines deleted...]
-    <x:t>4.17%</x:t>
+    <x:t>277,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,274,768.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Morgan Stanley Direct Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>MSDL US</x:t>
   </x:si>
   <x:si>
-    <x:t>370,435</x:t>
-[...5 lines deleted...]
-    <x:t>3.46%</x:t>
+    <x:t>377,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,807,157.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Prospect Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PSEC US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,189,483</x:t>
-[...5 lines deleted...]
-    <x:t>3.09%</x:t>
+    <x:t>2,233,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,954,600.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Oaktree Specialty Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OCSL US</x:t>
   </x:si>
   <x:si>
-    <x:t>384,948</x:t>
-[...2 lines deleted...]
-    <x:t>$7,080,741.80</x:t>
+    <x:t>392,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,818,678.38</x:t>
   </x:si>
   <x:si>
     <x:t>3.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Goldman Sachs BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GSBD US</x:t>
   </x:si>
   <x:si>
-    <x:t>491,945</x:t>
-[...5 lines deleted...]
-    <x:t>2.99%</x:t>
+    <x:t>501,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,785,326.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Barings BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>457,586</x:t>
-[...5 lines deleted...]
-    <x:t>2.63%</x:t>
+    <x:t>466,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,715,630.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcg BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGBD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>309,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,979,960.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Midcap Financial Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MFIC US</x:t>
   </x:si>
   <x:si>
-    <x:t>359,981</x:t>
-[...20 lines deleted...]
-    <x:t>2.11%</x:t>
+    <x:t>367,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,658,722.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fidus Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDUS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,537,583.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Specialty Finance Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BCSF US</x:t>
   </x:si>
   <x:si>
-    <x:t>283,486</x:t>
-[...20 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>289,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,490,098.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PFLT US</x:t>
   </x:si>
   <x:si>
-    <x:t>433,598</x:t>
-[...2 lines deleted...]
-    <x:t>$4,521,129.00</x:t>
+    <x:t>442,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,355,136.31</x:t>
   </x:si>
   <x:si>
     <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>New Mountain Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NMFC US</x:t>
   </x:si>
   <x:si>
-    <x:t>412,772</x:t>
-[...2 lines deleted...]
-    <x:t>$4,407,825.46</x:t>
+    <x:t>421,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,264,077.43</x:t>
   </x:si>
   <x:si>
     <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Slr Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SLRC US</x:t>
   </x:si>
   <x:si>
-    <x:t>238,412</x:t>
-[...5 lines deleted...]
-    <x:t>1.84%</x:t>
+    <x:t>243,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,117,307.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Crescent Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CCAP US</x:t>
   </x:si>
   <x:si>
-    <x:t>161,023</x:t>
-[...5 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>164,280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,267,042.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Cion Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CION US</x:t>
   </x:si>
   <x:si>
-    <x:t>217,587</x:t>
-[...5 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>221,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,207,271.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Tcp Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>TCPC US</x:t>
   </x:si>
   <x:si>
-    <x:t>366,668</x:t>
-[...5 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>374,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,103,758.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$4,113,223.78</x:t>
-[...2 lines deleted...]
-    <x:t>1.79%</x:t>
+    <x:t>$-1,166,296.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.53%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -475,51 +478,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2db87b6c5c184428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb9d409bc3ed64da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re4f2c3d5f47b4fe0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reddab156847448f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc2fb051400ff42c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd3864d7be7fd446a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -587,531 +590,531 @@
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>