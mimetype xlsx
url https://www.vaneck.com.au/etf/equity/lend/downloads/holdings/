--- v7 (2026-09-16)
+++ v8 (2026-10-06)
@@ -1,459 +1,456 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raef649a04d0c48d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf27ff864b1b04d62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LEND_asat_20260915" sheetId="1" r:id="Rd3864d7be7fd446a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LEND_asat_20261006" sheetId="1" r:id="R5952ce0fba364e0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="137">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 15/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="136">
+  <x:si>
+    <x:t>All Fund Holdings as at 06/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Main Street Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAIN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>216,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,091,609.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hercules Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTGC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>707,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,950,476.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.05%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Fs Kkr Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FSK US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,094,576</x:t>
-[...35 lines deleted...]
-    <x:t>8.01%</x:t>
+    <x:t>1,058,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,700,320.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ares Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,307,100.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Secured Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BXSL US</x:t>
   </x:si>
   <x:si>
-    <x:t>488,314</x:t>
-[...20 lines deleted...]
-    <x:t>7.65%</x:t>
+    <x:t>472,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,944,753.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golub Capital BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GBDC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>877,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,589,222.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OBDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,078,360</x:t>
-[...20 lines deleted...]
-    <x:t>7.14%</x:t>
+    <x:t>1,043,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,225,296.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX US</x:t>
   </x:si>
   <x:si>
-    <x:t>423,651</x:t>
-[...5 lines deleted...]
-    <x:t>4.79%</x:t>
+    <x:t>409,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,345,595.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Trinity Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TRIN US</x:t>
   </x:si>
   <x:si>
-    <x:t>400,770</x:t>
-[...5 lines deleted...]
-    <x:t>4.51%</x:t>
+    <x:t>387,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,697,809.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC US</x:t>
   </x:si>
   <x:si>
-    <x:t>277,058</x:t>
-[...5 lines deleted...]
-    <x:t>4.19%</x:t>
+    <x:t>267,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,065,933.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Morgan Stanley Direct Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>MSDL US</x:t>
   </x:si>
   <x:si>
-    <x:t>377,929</x:t>
-[...5 lines deleted...]
-    <x:t>3.52%</x:t>
+    <x:t>365,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,114,606.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oaktree Specialty Lending Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCSL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>379,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,450,087.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldman Sachs BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSBD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>485,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,305,852.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Prospect Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PSEC US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,233,774</x:t>
-[...35 lines deleted...]
-    <x:t>3.06%</x:t>
+    <x:t>2,160,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,985,188.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Barings BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>466,842</x:t>
-[...5 lines deleted...]
-    <x:t>2.58%</x:t>
+    <x:t>451,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,541,369.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Tcg BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CGBD US</x:t>
   </x:si>
   <x:si>
-    <x:t>309,857</x:t>
-[...5 lines deleted...]
-    <x:t>2.25%</x:t>
+    <x:t>299,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,542,626.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fidus Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDUS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,494,197.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Specialty Finance Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCSF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>279,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,376,598.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Midcap Financial Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MFIC US</x:t>
   </x:si>
   <x:si>
-    <x:t>367,264</x:t>
-[...35 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>355,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,338,994.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PFLT US</x:t>
   </x:si>
   <x:si>
-    <x:t>442,369</x:t>
-[...5 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>427,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,163,858.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>New Mountain Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NMFC US</x:t>
   </x:si>
   <x:si>
-    <x:t>421,122</x:t>
-[...5 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>407,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,004,784.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Slr Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SLRC US</x:t>
   </x:si>
   <x:si>
-    <x:t>243,235</x:t>
-[...5 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>235,280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,863,083.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cion Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CION US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>214,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,135,723.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Tcp Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCPC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>361,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,066,978.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Crescent Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CCAP US</x:t>
   </x:si>
   <x:si>
-    <x:t>164,280</x:t>
-[...35 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>158,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,057,181.37</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,166,296.01</x:t>
-[...2 lines deleted...]
-    <x:t>-0.53%</x:t>
+    <x:t>$228,535.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -478,51 +475,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reddab156847448f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc2fb051400ff42c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd3864d7be7fd446a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R812b0cff76d8449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7eacf06c0b8340a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5952ce0fba364e0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1050,71 +1047,71 @@
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>