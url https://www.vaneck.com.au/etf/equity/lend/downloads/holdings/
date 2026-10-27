--- v8 (2026-10-06)
+++ v9 (2026-10-27)
@@ -1,456 +1,456 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf27ff864b1b04d62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R353f39ea4774426b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LEND_asat_20261006" sheetId="1" r:id="R5952ce0fba364e0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LEND_asat_20261026" sheetId="1" r:id="Rbbd5c58edcdd4708"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="136">
   <x:si>
-    <x:t>All Fund Holdings as at 06/10/2026</x:t>
+    <x:t>All Fund Holdings as at 26/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Hercules Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTGC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>703,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,455,787.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.15%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Main Street Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MAIN US</x:t>
   </x:si>
   <x:si>
-    <x:t>216,559</x:t>
-[...20 lines deleted...]
-    <x:t>8.05%</x:t>
+    <x:t>215,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,369,509.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ares Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,921,648.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Fs Kkr Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FSK US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,058,776</x:t>
-[...20 lines deleted...]
-    <x:t>7.74%</x:t>
+    <x:t>1,052,917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,604,328.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Secured Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BXSL US</x:t>
   </x:si>
   <x:si>
-    <x:t>472,343</x:t>
-[...5 lines deleted...]
-    <x:t>7.57%</x:t>
+    <x:t>469,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,335,222.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>877,366</x:t>
-[...5 lines deleted...]
-    <x:t>7.40%</x:t>
+    <x:t>872,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,069,232.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OBDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,043,090</x:t>
-[...5 lines deleted...]
-    <x:t>7.23%</x:t>
+    <x:t>1,037,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,737,529.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX US</x:t>
   </x:si>
   <x:si>
-    <x:t>409,795</x:t>
-[...5 lines deleted...]
-    <x:t>4.91%</x:t>
+    <x:t>407,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,831,752.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Trinity Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TRIN US</x:t>
   </x:si>
   <x:si>
-    <x:t>387,662</x:t>
-[...5 lines deleted...]
-    <x:t>4.61%</x:t>
+    <x:t>385,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,037,057.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC US</x:t>
   </x:si>
   <x:si>
-    <x:t>267,997</x:t>
-[...5 lines deleted...]
-    <x:t>4.31%</x:t>
+    <x:t>266,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,510,978.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Morgan Stanley Direct Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>MSDL US</x:t>
   </x:si>
   <x:si>
-    <x:t>365,568</x:t>
-[...5 lines deleted...]
-    <x:t>3.38%</x:t>
+    <x:t>363,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,905,671.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Oaktree Specialty Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OCSL US</x:t>
   </x:si>
   <x:si>
-    <x:t>379,890</x:t>
-[...5 lines deleted...]
-    <x:t>3.06%</x:t>
+    <x:t>377,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,196,423.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Goldman Sachs BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GSBD US</x:t>
   </x:si>
   <x:si>
-    <x:t>485,481</x:t>
-[...5 lines deleted...]
-    <x:t>2.99%</x:t>
+    <x:t>482,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,896,050.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barings BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBDC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>449,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,311,468.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Prospect Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PSEC US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,160,715</x:t>
-[...20 lines deleted...]
-    <x:t>2.63%</x:t>
+    <x:t>2,148,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,562,379.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Tcg BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CGBD US</x:t>
   </x:si>
   <x:si>
-    <x:t>299,723</x:t>
-[...2 lines deleted...]
-    <x:t>$4,542,626.24</x:t>
+    <x:t>298,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,357,872.23</x:t>
   </x:si>
   <x:si>
     <x:t>2.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Fidus Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FDUS US</x:t>
   </x:si>
   <x:si>
-    <x:t>163,687</x:t>
-[...5 lines deleted...]
-    <x:t>2.13%</x:t>
+    <x:t>162,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,333,094.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midcap Financial Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>353,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,208,722.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Specialty Finance Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BCSF US</x:t>
   </x:si>
   <x:si>
-    <x:t>279,761</x:t>
-[...20 lines deleted...]
-    <x:t>2.06%</x:t>
+    <x:t>278,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,984,383.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PFLT US</x:t>
   </x:si>
   <x:si>
-    <x:t>427,901</x:t>
-[...5 lines deleted...]
-    <x:t>1.98%</x:t>
+    <x:t>425,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,905,141.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>New Mountain Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NMFC US</x:t>
   </x:si>
   <x:si>
-    <x:t>407,348</x:t>
-[...5 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>405,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,815,705.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Slr Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SLRC US</x:t>
   </x:si>
   <x:si>
-    <x:t>235,280</x:t>
-[...5 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>233,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,744,315.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Tcp Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCPC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>359,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,004,995.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Cion Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CION US</x:t>
   </x:si>
   <x:si>
-    <x:t>214,728</x:t>
-[...20 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>213,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,002,270.46</x:t>
   </x:si>
   <x:si>
     <x:t>Crescent Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CCAP US</x:t>
   </x:si>
   <x:si>
-    <x:t>158,907</x:t>
-[...2 lines deleted...]
-    <x:t>$2,057,181.37</x:t>
+    <x:t>158,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,959,164.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$228,535.42</x:t>
-[...2 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>$1,924,563.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -475,51 +475,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R812b0cff76d8449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7eacf06c0b8340a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5952ce0fba364e0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94bc4230d9924c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R96873974f5094b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbbd5c58edcdd4708" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1027,71 +1027,71 @@
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="2" t="s">
         <x:v>1</x:v>