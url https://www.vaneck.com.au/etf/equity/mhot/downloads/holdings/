--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,918 +1,921 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae57af6889404908" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5469db1a62a4166" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MHOT_asat_20260424" sheetId="1" r:id="Re72031f8bb0f404a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MHOT_asat_20260515" sheetId="1" r:id="Rc037f5bb11bf4066"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="290">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 24/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="291">
+  <x:si>
+    <x:t>All Fund Holdings as at 15/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets(US$)</x:t>
   </x:si>
   <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,022,258.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$947,123.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$887,836.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$760,743.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Masco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MAS US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,616</x:t>
-[...32 lines deleted...]
-    <x:t>$757,477.95</x:t>
+    <x:t>7,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$753,575.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Airbnb Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ABNB US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,781</x:t>
-[...5 lines deleted...]
-    <x:t>2.75%</x:t>
+    <x:t>3,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$732,757.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$712,501.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$697,232.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$677,058.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>STZ US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,305</x:t>
-[...77 lines deleted...]
-    <x:t>$683,531.30</x:t>
+    <x:t>3,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$673,527.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$644,097.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Zimmer Biomet Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ZBH US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,233</x:t>
-[...5 lines deleted...]
-    <x:t>2.43%</x:t>
+    <x:t>5,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$627,007.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$619,732.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$603,090.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$596,610.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transunion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$594,086.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$583,116.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$555,406.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$551,305.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$543,875.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$518,915.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$507,895.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$497,108.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$495,402.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$457,779.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$447,852.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$440,714.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,015</x:t>
-[...167 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>4,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$439,355.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$426,143.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IEX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$421,776.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ENTG US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,069</x:t>
-[...62 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>2,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$417,731.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,225.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$389,533.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Motorola Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MSI US</x:t>
   </x:si>
   <x:si>
-    <x:t>654</x:t>
-[...35 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,025.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,430.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$372,608.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>United Parcel Service Inc</x:t>
   </x:si>
   <x:si>
     <x:t>UPS US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,591</x:t>
-[...32 lines deleted...]
-    <x:t>$373,953.81</x:t>
+    <x:t>2,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$369,713.24</x:t>
   </x:si>
   <x:si>
     <x:t>1.36%</x:t>
   </x:si>
   <x:si>
-    <x:t>Palo Alto Networks Inc</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Us Bancorp</x:t>
   </x:si>
   <x:si>
     <x:t>USB US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,658</x:t>
-[...17 lines deleted...]
-    <x:t>$362,284.79</x:t>
+    <x:t>4,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,691.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Pepsico Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PEP US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,639</x:t>
-[...2 lines deleted...]
-    <x:t>$356,790.33</x:t>
+    <x:t>1,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$353,187.60</x:t>
   </x:si>
   <x:si>
     <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Northrop Grumman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NOC US</x:t>
   </x:si>
   <x:si>
-    <x:t>442</x:t>
-[...5 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,469.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$342,915.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$341,777.94</x:t>
   </x:si>
   <x:si>
     <x:t>Chipotle Mexican Grill Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CMG US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,210</x:t>
-[...20 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>7,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,396.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$333,505.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>META US</x:t>
   </x:si>
   <x:si>
-    <x:t>361</x:t>
-[...47 lines deleted...]
-    <x:t>$318,775.96</x:t>
+    <x:t>378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,440.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,679.62</x:t>
   </x:si>
   <x:si>
     <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Thermo Fisher Scientific Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TMO US</x:t>
   </x:si>
   <x:si>
-    <x:t>475</x:t>
-[...2 lines deleted...]
-    <x:t>$312,460.23</x:t>
+    <x:t>499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309,452.43</x:t>
   </x:si>
   <x:si>
     <x:t>1.14%</x:t>
   </x:si>
   <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,877.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,260.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,312</x:t>
-[...17 lines deleted...]
-    <x:t>$299,276.40</x:t>
+    <x:t>1,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$267,119.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Equifax Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EFX US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,167</x:t>
-[...35 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>1,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$267,103.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FICO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,737.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$245,945.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Costar Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CSGP US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,014</x:t>
-[...35 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>5,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$231,532.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Salesforce.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CRM US</x:t>
   </x:si>
   <x:si>
-    <x:t>947</x:t>
-[...2 lines deleted...]
-    <x:t>$236,282.48</x:t>
+    <x:t>992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$230,009.44</x:t>
   </x:si>
   <x:si>
     <x:t>Workday Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WDAY US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,115</x:t>
-[...5 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>1,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,070.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Servicenow Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NOW US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,444</x:t>
-[...5 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>1,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,452.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$1,074,727.68</x:t>
-[...2 lines deleted...]
-    <x:t>3.91%</x:t>
+    <x:t>$150,033.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -937,51 +940,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f4c872e9083446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfa8869e229ec4bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re72031f8bb0f404a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f836fa76b54831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R584f7d061c654231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc037f5bb11bf4066" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F62"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="26" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1069,1151 +1072,1151 @@
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>