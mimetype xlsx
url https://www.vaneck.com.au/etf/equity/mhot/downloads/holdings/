--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,921 +1,909 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5469db1a62a4166" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c420de48532466c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MHOT_asat_20260515" sheetId="1" r:id="Rc037f5bb11bf4066"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MHOT_asat_20260605" sheetId="1" r:id="Re70f7e6f8bff4bb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="291">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 15/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="287">
+  <x:si>
+    <x:t>All Fund Holdings as at 05/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets(US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Fortinet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FTNT US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,063</x:t>
-[...5 lines deleted...]
-    <x:t>3.77%</x:t>
+    <x:t>6,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,273,363.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,327</x:t>
-[...5 lines deleted...]
-    <x:t>3.49%</x:t>
+    <x:t>2,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,051,879.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,722</x:t>
-[...5 lines deleted...]
-    <x:t>3.27%</x:t>
+    <x:t>2,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$835,075.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$782,760.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Mondelez International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MDLZ US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,018</x:t>
-[...20 lines deleted...]
-    <x:t>2.78%</x:t>
+    <x:t>9,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$771,717.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Airbnb Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ABNB US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,962</x:t>
-[...5 lines deleted...]
-    <x:t>2.70%</x:t>
+    <x:t>3,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$743,461.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BMY US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,071</x:t>
-[...5 lines deleted...]
-    <x:t>2.63%</x:t>
+    <x:t>9,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$720,450.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Kenvue Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KVUE US</x:t>
   </x:si>
   <x:si>
-    <x:t>29,315</x:t>
-[...5 lines deleted...]
-    <x:t>2.57%</x:t>
+    <x:t>29,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$694,348.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$682,793.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$676,505.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Brown-Forman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BF/B US</x:t>
   </x:si>
   <x:si>
-    <x:t>18,756</x:t>
-[...5 lines deleted...]
-    <x:t>2.50%</x:t>
+    <x:t>18,792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$670,043.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>STZ US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,462</x:t>
-[...17 lines deleted...]
-    <x:t>$644,097.98</x:t>
+    <x:t>3,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$669,363.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$666,883.44</x:t>
   </x:si>
   <x:si>
     <x:t>2.37%</x:t>
   </x:si>
   <x:si>
-    <x:t>Zimmer Biomet Holdings Inc</x:t>
-[...11 lines deleted...]
-    <x:t>2.31%</x:t>
+    <x:t>Transunion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$642,861.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$625,749.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Lpl Financial Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LPLA US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,502</x:t>
-[...5 lines deleted...]
-    <x:t>2.28%</x:t>
+    <x:t>1,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$615,109.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$606,497.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$603,826.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Clorox Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>CLX US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,781</x:t>
-[...5 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>4,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$601,257.13</x:t>
   </x:si>
   <x:si>
     <x:t>Otis Worldwide Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OTIS US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,902</x:t>
-[...47 lines deleted...]
-    <x:t>$555,406.82</x:t>
+    <x:t>5,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$578,423.09</x:t>
   </x:si>
   <x:si>
     <x:t>2.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Healthcare Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GEHC US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,358</x:t>
-[...20 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>6,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$569,245.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Tyler Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TYL US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,254</x:t>
-[...20 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>1,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$542,029.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Broadridge Financial Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BR US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,506</x:t>
-[...5 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>2,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$541,686.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$528,364.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Nike Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NKE US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,521</x:t>
-[...17 lines deleted...]
-    <x:t>1.69%</x:t>
+    <x:t>8,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$521,509.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$469,402.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$456,837.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IEX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$437,699.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO US</x:t>
   </x:si>
   <x:si>
-    <x:t>736</x:t>
-[...5 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$432,373.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$425,487.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,192</x:t>
-[...62 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>1,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$424,375.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$423,413.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Parcel Service Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$420,010.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$395,160.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Boeing Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BA US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,262</x:t>
-[...5 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>1,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$384,873.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$384,604.79</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BX US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,299</x:t>
-[...20 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>2,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$382,521.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,726.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$362,835.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,259.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$342,410.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$337,532.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$333,098.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,873.01</x:t>
   </x:si>
   <x:si>
     <x:t>Huntington Ingalls Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HII US</x:t>
   </x:si>
   <x:si>
-    <x:t>801</x:t>
-[...77 lines deleted...]
-    <x:t>$351,469.94</x:t>
+    <x:t>803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$331,219.89</x:t>
   </x:si>
   <x:si>
     <x:t>Walt Disney Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>DIS US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,351</x:t>
-[...17 lines deleted...]
-    <x:t>$341,777.94</x:t>
+    <x:t>2,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327,632.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,909.63</x:t>
   </x:si>
   <x:si>
     <x:t>Chipotle Mexican Grill Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CMG US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,554</x:t>
-[...65 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>7,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,710.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equifax Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$293,584.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Copart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CPRT US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,771</x:t>
-[...20 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>6,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$292,337.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FICO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,203.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,154.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,751.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$253,413.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costar Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSGP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,142.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workday Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDAY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,563.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,374</x:t>
-[...104 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>1,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,607.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$150,033.43</x:t>
-[...2 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>$-205,999.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.73%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -940,51 +928,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f836fa76b54831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R584f7d061c654231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc037f5bb11bf4066" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R726471cfaec84863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R875ec32710c54b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re70f7e6f8bff4bb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F62"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="26" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1252,971 +1240,971 @@
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>