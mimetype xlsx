--- v2 (2026-06-06)
+++ v3 (2026-06-27)
@@ -1,909 +1,885 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c420de48532466c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c6107d5815c44cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MHOT_asat_20260605" sheetId="1" r:id="Re70f7e6f8bff4bb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MHOT_asat_20260626" sheetId="1" r:id="Ra758fd9cb6914116"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="287">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 05/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="279">
+  <x:si>
+    <x:t>All Fund Holdings as at 26/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets(US$)</x:t>
   </x:si>
   <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$851,847.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$760,814.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$756,286.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$746,628.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$727,312.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$719,135.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$715,856.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$715,433.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$707,454.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$705,315.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$698,816.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$687,052.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$676,554.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$666,073.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$660,728.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$649,891.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$649,168.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$635,361.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$635,187.55</x:t>
+  </x:si>
+  <x:si>
     <x:t>Fortinet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FTNT US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,075</x:t>
-[...5 lines deleted...]
-    <x:t>4.52%</x:t>
+    <x:t>2,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$634,014.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$630,946.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$630,103.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$612,440.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$608,364.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$607,146.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FICO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$600,916.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$591,044.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$584,295.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$578,397.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,331</x:t>
-[...167 lines deleted...]
-    <x:t>2.37%</x:t>
+    <x:t>1,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$501,084.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$497,386.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$481,646.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$415,505.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$413,915.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$412,187.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$395,211.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,666.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365,616.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365,144.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365,027.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,911.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$361,005.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,882.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,490.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,435.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,979.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,449.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$342,221.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,441.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$331,079.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domino's Pizza Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$326,040.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Transunion</x:t>
   </x:si>
   <x:si>
     <x:t>TRU US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,501</x:t>
-[...578 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>3,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,983.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guidewire Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWRE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,176.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Costar Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CSGP US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,264</x:t>
-[...20 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>5,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,337.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,377</x:t>
-[...5 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>1,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,835.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-205,999.34</x:t>
-[...2 lines deleted...]
-    <x:t>-0.73%</x:t>
+    <x:t>$-1,104,227.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3.97%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -928,56 +904,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R726471cfaec84863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R875ec32710c54b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re70f7e6f8bff4bb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e54b8a5235a4c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9538cd72abef4ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra758fd9cb6914116" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F62"/>
+  <x:dimension ref="A1:F60"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="26" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1240,151 +1216,151 @@
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
@@ -1440,71 +1416,71 @@
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
@@ -1620,331 +1596,331 @@
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
@@ -2000,216 +1976,176 @@
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A60" s="1">
-[...39 lines deleted...]
-      <x:c r="A62" s="2" t="s">
+      <x:c r="A60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B62" s="2" t="s">
+      <x:c r="B60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C62" s="2" t="s">
+      <x:c r="C60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D62" s="2" t="s">
+      <x:c r="D60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E62" s="2" t="s">
+      <x:c r="E60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F62" s="2" t="s">
+      <x:c r="F60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A62:F62"/>
+    <x:mergeCell ref="A60:F60"/>
   </x:mergeCells>
 </x:worksheet>
 </file>