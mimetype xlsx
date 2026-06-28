--- v3 (2026-06-27)
+++ v4 (2026-06-28)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c6107d5815c44cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28765e294e0d4bf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MHOT_asat_20260626" sheetId="1" r:id="Ra758fd9cb6914116"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MHOT_asat_20260626" sheetId="1" r:id="R97511784c8fc4834"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="279">
   <x:si>
     <x:t>All Fund Holdings as at 26/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
@@ -904,51 +904,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e54b8a5235a4c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9538cd72abef4ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra758fd9cb6914116" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reec73c3534544f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd13ebe14ccbb44fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R97511784c8fc4834" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F60"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="26" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">