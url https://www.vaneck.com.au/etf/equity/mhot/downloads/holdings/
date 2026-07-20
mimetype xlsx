--- v4 (2026-06-28)
+++ v5 (2026-07-20)
@@ -1,885 +1,876 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28765e294e0d4bf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97199f428dad43dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MHOT_asat_20260626" sheetId="1" r:id="R97511784c8fc4834"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MHOT_asat_20260720" sheetId="1" r:id="Raade2dcfb4734db4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="279">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 26/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="276">
+  <x:si>
+    <x:t>All Fund Holdings as at 20/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets(US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Masco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MAS US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,381</x:t>
-[...5 lines deleted...]
-    <x:t>3.06%</x:t>
+    <x:t>7,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$863,961.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$815,622.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$801,952.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$801,616.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$799,007.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$789,866.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$779,929.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$778,287.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$774,422.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$751,621.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$745,142.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$736,609.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$732,655.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Brown-Forman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BF/B US</x:t>
   </x:si>
   <x:si>
-    <x:t>18,986</x:t>
-[...65 lines deleted...]
-    <x:t>2.59%</x:t>
+    <x:t>19,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$722,821.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,305</x:t>
-[...20 lines deleted...]
-    <x:t>2.57%</x:t>
+    <x:t>1,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$720,347.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$709,005.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$702,420.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$702,393.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$693,726.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FICO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$680,735.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$675,433.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$672,641.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>STZ US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,383</x:t>
-[...80 lines deleted...]
-    <x:t>2.40%</x:t>
+    <x:t>3,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$668,870.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$660,802.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Healthcare Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GEHC US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,028</x:t>
-[...32 lines deleted...]
-    <x:t>$649,168.40</x:t>
+    <x:t>7,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$659,567.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$650,084.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$595,114.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$584,907.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>657</x:t>
-[...164 lines deleted...]
-    <x:t>2.08%</x:t>
+    <x:t>684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$518,999.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$512,174.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,159</x:t>
-[...5 lines deleted...]
-    <x:t>1.80%</x:t>
+    <x:t>1,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$459,330.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$441,940.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$438,963.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guidewire Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWRE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$434,339.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$433,429.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$418,277.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$417,427.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$415,766.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$414,314.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$407,197.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ENTG US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,949</x:t>
-[...47 lines deleted...]
-    <x:t>$413,915.24</x:t>
+    <x:t>2,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$402,476.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,016.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transunion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$388,354.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Amphenol Corp</x:t>
   </x:si>
   <x:si>
     <x:t>APH US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,724</x:t>
-[...35 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>1,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,720.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,116.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domino's Pizza Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$378,465.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374,794.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Tractor Supply Co</x:t>
   </x:si>
   <x:si>
     <x:t>TSCO US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,213</x:t>
-[...59 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>8,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$372,868.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,927.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,079.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Hershey Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>HSY US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,407</x:t>
-[...59 lines deleted...]
-    <x:t>$349,449.32</x:t>
+    <x:t>1,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,023.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,911.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Huntington Ingalls Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HII US</x:t>
   </x:si>
   <x:si>
-    <x:t>847</x:t>
-[...80 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$339,279.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Costar Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CSGP US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,073</x:t>
-[...5 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>5,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$224,827.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,316</x:t>
-[...2 lines deleted...]
-    <x:t>$207,835.63</x:t>
+    <x:t>1,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,018.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,024.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.75%</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>-3.97%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -904,51 +895,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reec73c3534544f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd13ebe14ccbb44fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R97511784c8fc4834" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dec923913e041cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rca8b91695d7a492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raade2dcfb4734db4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F60"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="26" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1056,351 +1047,351 @@
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
@@ -1416,111 +1407,111 @@
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
@@ -1656,491 +1647,491 @@
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>