--- v5 (2026-07-20)
+++ v6 (2026-08-10)
@@ -1,876 +1,885 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97199f428dad43dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R596ec33974b84557" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MHOT_asat_20260720" sheetId="1" r:id="Raade2dcfb4734db4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MHOT_asat_20260810" sheetId="1" r:id="R9d510fc97d5b41b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="276">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 20/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="279">
+  <x:si>
+    <x:t>All Fund Holdings as at 10/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets(US$)</x:t>
   </x:si>
   <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$965,444.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$947,928.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$897,265.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$894,394.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$866,072.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Masco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MAS US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,668</x:t>
-[...47 lines deleted...]
-    <x:t>$801,616.31</x:t>
+    <x:t>7,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$853,317.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$832,436.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$831,384.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$827,092.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Palo Alto Networks Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PANW US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,555</x:t>
-[...20 lines deleted...]
-    <x:t>2.54%</x:t>
+    <x:t>1,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$812,700.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$807,632.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$790,253.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Danaher Corp</x:t>
   </x:si>
   <x:si>
     <x:t>DHR US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,671</x:t>
-[...50 lines deleted...]
-    <x:t>2.42%</x:t>
+    <x:t>2,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$785,340.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$782,327.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Mondelez International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MDLZ US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,527</x:t>
-[...20 lines deleted...]
-    <x:t>2.37%</x:t>
+    <x:t>8,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$766,518.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$752,311.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$738,976.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$735,519.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$725,019.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$700,444.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$695,492.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$695,218.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$684,904.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Datadog Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DDOG US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,977</x:t>
-[...92 lines deleted...]
-    <x:t>2.23%</x:t>
+    <x:t>2,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$663,638.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$640,753.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$620,848.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Fair Isaac Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FICO US</x:t>
   </x:si>
   <x:si>
-    <x:t>378</x:t>
-[...107 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$563,437.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,333</x:t>
-[...5 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>5,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$556,334.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>684</x:t>
-[...5 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$528,411.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>West Pharmaceutical Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WST US</x:t>
   </x:si>
   <x:si>
-    <x:t>998</x:t>
-[...5 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>1,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$506,996.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guidewire Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWRE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$494,888.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$465,727.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$461,033.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$455,668.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$451,953.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$445,465.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$442,206.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$434,900.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$424,473.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$423,354.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$423,173.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$417,749.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,203</x:t>
-[...50 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>1,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$414,200.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Chipotle Mexican Grill Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CMG US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,785</x:t>
-[...59 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>8,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$413,607.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domino's Pizza Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$413,057.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$410,673.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$409,937.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$391,675.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$390,201.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transunion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$389,984.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$382,752.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>META US</x:t>
   </x:si>
   <x:si>
-    <x:t>440</x:t>
-[...128 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,181.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Pepsico Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PEP US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,828</x:t>
-[...47 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>1,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$364,852.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,051.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Costar Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CSGP US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,270</x:t>
-[...17 lines deleted...]
-    <x:t>$223,018.96</x:t>
+    <x:t>5,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$228,796.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$234,024.74</x:t>
-[...2 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>$171,963.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -895,51 +904,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dec923913e041cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rca8b91695d7a492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raade2dcfb4734db4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3662cd581684e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R861948ee19c447d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9d510fc97d5b41b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F60"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="26" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1047,131 +1056,131 @@
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F11" s="1" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
@@ -1327,811 +1336,811 @@
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>