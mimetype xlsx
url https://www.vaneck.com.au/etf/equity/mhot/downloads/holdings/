--- v6 (2026-08-10)
+++ v7 (2026-08-30)
@@ -1,885 +1,882 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R596ec33974b84557" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf42270b9d4004c37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MHOT_asat_20260810" sheetId="1" r:id="R9d510fc97d5b41b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MHOT_asat_20260828" sheetId="1" r:id="R96bfa33d0297425d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="279">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 10/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="278">
+  <x:si>
+    <x:t>All Fund Holdings as at 28/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets(US$)</x:t>
   </x:si>
   <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,118,235.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.32%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Airbnb Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ABNB US</x:t>
   </x:si>
   <x:si>
     <x:t>3,828</x:t>
   </x:si>
   <x:si>
-    <x:t>$965,444.12</x:t>
-[...17 lines deleted...]
-    <x:t>2.88%</x:t>
+    <x:t>$1,009,168.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$902,635.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Lpl Financial Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LPLA US</x:t>
   </x:si>
   <x:si>
     <x:t>1,747</x:t>
   </x:si>
   <x:si>
-    <x:t>$897,265.75</x:t>
-[...17 lines deleted...]
-    <x:t>2.72%</x:t>
+    <x:t>$901,253.38</x:t>
   </x:si>
   <x:si>
     <x:t>Charles Schwab Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>SCHW US</x:t>
   </x:si>
   <x:si>
     <x:t>5,683</x:t>
   </x:si>
   <x:si>
-    <x:t>$866,072.76</x:t>
-[...2 lines deleted...]
-    <x:t>2.63%</x:t>
+    <x:t>$871,253.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$836,060.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$833,681.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$826,308.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$815,527.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$814,303.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$803,432.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$797,123.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$793,540.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Masco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MAS US</x:t>
   </x:si>
   <x:si>
     <x:t>7,773</x:t>
   </x:si>
   <x:si>
-    <x:t>$853,317.91</x:t>
-[...2 lines deleted...]
-    <x:t>2.60%</x:t>
+    <x:t>$792,390.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$774,083.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$757,409.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$750,177.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$738,761.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$710,620.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$708,028.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO US</x:t>
   </x:si>
   <x:si>
     <x:t>1,374</x:t>
   </x:si>
   <x:si>
-    <x:t>$832,436.97</x:t>
-[...161 lines deleted...]
-    <x:t>$735,519.29</x:t>
+    <x:t>$705,194.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$700,294.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$667,330.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$660,595.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$647,857.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FICO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$613,268.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guidewire Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWRE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$586,997.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$581,866.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$579,326.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$487,305.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$477,438.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$474,820.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$471,359.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$461,125.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$444,611.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$444,204.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$443,299.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$435,539.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$433,548.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$427,652.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$421,587.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$417,915.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transunion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$410,257.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domino's Pizza Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$404,773.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,438.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$396,564.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$385,485.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,608.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$369,288.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365,965.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365,229.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,792.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$357,969.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,868.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costar Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSGP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,536.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>$753,553.46</x:t>
   </x:si>
   <x:si>
     <x:t>2.24%</x:t>
-  </x:si>
-[...544 lines deleted...]
-    <x:t>0.52%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -904,51 +901,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3662cd581684e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R861948ee19c447d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9d510fc97d5b41b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf691347f80c04840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdaa9c930604a425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R96bfa33d0297425d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F60"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="26" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1056,1091 +1053,1091 @@
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>