--- v7 (2026-08-30)
+++ v8 (2026-09-20)
@@ -1,882 +1,876 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf42270b9d4004c37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f8923ae80b442b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MHOT_asat_20260828" sheetId="1" r:id="R96bfa33d0297425d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MHOT_asat_20260918" sheetId="1" r:id="R22a26ccf1a864608"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="278">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 28/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="276">
+  <x:si>
+    <x:t>All Fund Holdings as at 18/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets(US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Veeva Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VEEV US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,904</x:t>
-[...5 lines deleted...]
-    <x:t>3.32%</x:t>
+    <x:t>2,961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,098,015.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Airbnb Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ABNB US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,828</x:t>
-[...5 lines deleted...]
-    <x:t>3.00%</x:t>
+    <x:t>3,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$910,777.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,263</x:t>
-[...2 lines deleted...]
-    <x:t>$902,635.27</x:t>
+    <x:t>1,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$901,373.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$852,633.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$847,938.57</x:t>
   </x:si>
   <x:si>
     <x:t>2.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Lpl Financial Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LPLA US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,747</x:t>
-[...17 lines deleted...]
-    <x:t>2.59%</x:t>
+    <x:t>1,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$826,647.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$824,903.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$824,317.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BMY US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,023</x:t>
-[...5 lines deleted...]
-    <x:t>2.49%</x:t>
+    <x:t>9,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$813,010.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Estee Lauder Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>EL US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,794</x:t>
-[...5 lines deleted...]
-    <x:t>2.48%</x:t>
+    <x:t>5,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$779,780.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$773,214.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Tyler Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TYL US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,571</x:t>
-[...47 lines deleted...]
-    <x:t>2.39%</x:t>
+    <x:t>1,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$769,342.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$768,990.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$761,171.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$760,434.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$759,734.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$743,467.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Broadridge Financial Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BR US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,119</x:t>
-[...77 lines deleted...]
-    <x:t>2.23%</x:t>
+    <x:t>3,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$734,861.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$684,101.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Healthcare Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GEHC US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,401</x:t>
-[...20 lines deleted...]
-    <x:t>2.11%</x:t>
+    <x:t>7,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$683,819.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$677,888.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$658,360.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$648,662.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$625,463.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Clorox Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>CLX US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,962</x:t>
-[...77 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>5,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$604,829.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$566,090.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$548,070.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$531,408.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Fair Isaac Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FICO US</x:t>
   </x:si>
   <x:si>
-    <x:t>382</x:t>
-[...5 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$529,851.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,068.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$474,823.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$462,095.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$435,527.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431,216.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$427,891.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Guidewire Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GWRE US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,049</x:t>
-[...95 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>2,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$426,021.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$424,990.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$423,422.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$422,032.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BX US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,327</x:t>
-[...5 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>2,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$418,415.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>692</x:t>
-[...41 lines deleted...]
-    <x:t>$435,539.11</x:t>
+    <x:t>706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$414,318.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$407,909.54</x:t>
   </x:si>
   <x:si>
     <x:t>1.29%</x:t>
   </x:si>
   <x:si>
-    <x:t>Motorola Solutions Inc</x:t>
-[...23 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$406,990.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$399,012.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,293.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$396,294.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Mccormick &amp; Co Inc/Md</x:t>
   </x:si>
   <x:si>
     <x:t>MKC US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,475</x:t>
-[...20 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>5,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$390,192.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$362,471.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Transunion</x:t>
   </x:si>
   <x:si>
     <x:t>TRU US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,441</x:t>
-[...5 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>3,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,795.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$357,605.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,173.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Domino's Pizza Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DPZ US</x:t>
   </x:si>
   <x:si>
-    <x:t>831</x:t>
-[...92 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,878.21</x:t>
   </x:si>
   <x:si>
     <x:t>Huntington Ingalls Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HII US</x:t>
   </x:si>
   <x:si>
-    <x:t>892</x:t>
-[...32 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,583.24</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,386</x:t>
-[...5 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>1,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$324,458.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Costar Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CSGP US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,342</x:t>
-[...2 lines deleted...]
-    <x:t>$239,536.97</x:t>
+    <x:t>5,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$224,392.43</x:t>
   </x:si>
   <x:si>
     <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$753,553.46</x:t>
-[...2 lines deleted...]
-    <x:t>2.24%</x:t>
+    <x:t>$-209,265.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.66%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -901,51 +895,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf691347f80c04840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdaa9c930604a425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R96bfa33d0297425d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4379bbb9d515476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Reeddfbdb61da4956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R22a26ccf1a864608" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F60"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="26" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1053,111 +1047,111 @@
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
         <x:v>37</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
@@ -1173,631 +1167,631 @@
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
@@ -1833,311 +1827,311 @@
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>