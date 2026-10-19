--- v8 (2026-09-20)
+++ v9 (2026-10-19)
@@ -1,876 +1,855 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f8923ae80b442b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cd9d95226fb4009" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MHOT_asat_20260918" sheetId="1" r:id="R22a26ccf1a864608"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MHOT_asat_20261019" sheetId="1" r:id="R45838c9149eb413a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="276">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 18/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="299" uniqueCount="269">
+  <x:si>
+    <x:t>All Fund Holdings as at 19/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets(US$)</x:t>
   </x:si>
   <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$919,495.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$914,055.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$909,850.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$870,416.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$850,412.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$846,485.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$846,375.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$812,076.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$811,949.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$810,664.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$800,865.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$799,817.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$795,916.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$789,074.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$785,582.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$763,851.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$762,922.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$760,797.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$733,689.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$732,010.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$724,992.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$721,499.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$712,750.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Veeva Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VEEV US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,961</x:t>
-[...5 lines deleted...]
-    <x:t>3.47%</x:t>
+    <x:t>1,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$699,045.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$681,946.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$672,904.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FICO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$573,465.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guidewire Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWRE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,083.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Airbnb Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ABNB US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,904</x:t>
-[...92 lines deleted...]
-    <x:t>2.60%</x:t>
+    <x:t>1,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$486,738.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synopsys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$464,680.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$456,535.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autodesk Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADSK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$443,226.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$430,635.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$429,144.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$428,842.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lockheed Martin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$423,221.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$421,340.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autozone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$421,095.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$416,342.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOGL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$405,324.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$405,261.58</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BMY US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,202</x:t>
-[...77 lines deleted...]
-    <x:t>2.40%</x:t>
+    <x:t>4,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$405,023.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$402,517.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,057.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Masco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MAS US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,927</x:t>
-[...266 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>3,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,033.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transdigm Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$394,173.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,221</x:t>
-[...5 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>$389,391.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lowe's Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$388,753.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Chipotle Mexican Grill Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CMG US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,082</x:t>
-[...74 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>8,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$384,673.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rollins Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$375,508.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domino's Pizza Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$370,846.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>706</x:t>
-[...89 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$362,520.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Northrop Grumman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NOC US</x:t>
   </x:si>
   <x:si>
-    <x:t>492</x:t>
-[...35 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$361,946.72</x:t>
   </x:si>
   <x:si>
     <x:t>Pepsico Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PEP US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,890</x:t>
-[...59 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>1,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$352,036.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-209,265.88</x:t>
-[...2 lines deleted...]
-    <x:t>-0.66%</x:t>
+    <x:t>$62,033.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -895,60 +874,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4379bbb9d515476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Reeddfbdb61da4956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R22a26ccf1a864608" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2122c07127414a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rda1d7cbf729b4b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R45838c9149eb413a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F60"/>
+  <x:dimension ref="A1:F59"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
-    <x:col min="3" max="3" width="13" customWidth="1"/>
+    <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="26" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
@@ -1147,231 +1126,231 @@
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
@@ -1647,496 +1626,476 @@
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A59" s="1">
-[...19 lines deleted...]
-      <x:c r="A60" s="2" t="s">
+      <x:c r="A59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B60" s="2" t="s">
+      <x:c r="B59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C60" s="2" t="s">
+      <x:c r="C59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D60" s="2" t="s">
+      <x:c r="D59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E60" s="2" t="s">
+      <x:c r="E59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F60" s="2" t="s">
+      <x:c r="F59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A60:F60"/>
+    <x:mergeCell ref="A59:F59"/>
   </x:mergeCells>
 </x:worksheet>
 </file>