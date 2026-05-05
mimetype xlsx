--- v0 (2026-04-15)
+++ v1 (2026-05-05)
@@ -1,909 +1,918 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R992fc89ec1f4498e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e9a6d5269ae4a74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asat_20260414" sheetId="1" r:id="R083dfc57b055471c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asat_20260505" sheetId="1" r:id="Ra977f9ae52614648"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="287">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 14/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="290">
+  <x:si>
+    <x:t>All Fund Holdings as at 05/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets(US$)</x:t>
   </x:si>
   <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,063,475.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>297,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,415,626.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,261,598.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>263,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,093,872.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,844,409.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,807,025.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>299,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,900,091.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Constellation Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>STZ US</x:t>
   </x:si>
   <x:si>
-    <x:t>114,163</x:t>
-[...5 lines deleted...]
-    <x:t>2.90%</x:t>
+    <x:t>114,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,549,874.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>967,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,084,979.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,134,292.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>138,834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,765,302.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,588,800.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Brown-Forman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BF/B US</x:t>
   </x:si>
   <x:si>
-    <x:t>618,461</x:t>
-[...35 lines deleted...]
-    <x:t>2.70%</x:t>
+    <x:t>618,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,237,169.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Zimmer Biomet Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ZBH US</x:t>
   </x:si>
   <x:si>
-    <x:t>180,796</x:t>
-[...74 lines deleted...]
-    <x:t>$23,521,028.65</x:t>
+    <x:t>180,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,812,706.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transunion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>214,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,571,082.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,563,870.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,469,520.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,094,877.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Clorox Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>CLX US</x:t>
   </x:si>
   <x:si>
-    <x:t>157,645</x:t>
-[...65 lines deleted...]
-    <x:t>2.43%</x:t>
+    <x:t>157,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,983,964.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,840,489.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Healthcare Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GEHC US</x:t>
   </x:si>
   <x:si>
-    <x:t>209,645</x:t>
-[...77 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>209,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,807,582.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Broadridge Financial Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BR US</x:t>
   </x:si>
   <x:si>
-    <x:t>82,623</x:t>
-[...2 lines deleted...]
-    <x:t>$18,347,684.97</x:t>
+    <x:t>82,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,700,611.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Nike Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NKE US</x:t>
   </x:si>
   <x:si>
-    <x:t>280,978</x:t>
-[...5 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>281,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,859,261.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,885,058.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IEX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,190,953.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,135,498.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,071,467.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,833,355.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,786,745.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,488,516.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Huntington Ingalls Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HII US</x:t>
   </x:si>
   <x:si>
-    <x:t>26,416</x:t>
-[...5 lines deleted...]
-    <x:t>1.62%</x:t>
+    <x:t>26,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,366,451.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,328,326.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,057,985.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,994,361.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,818,616.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,377,983.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,187,173.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Northrop Grumman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NOC US</x:t>
   </x:si>
   <x:si>
-    <x:t>15,268</x:t>
-[...104 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>15,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,054,712.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>United Parcel Service Inc</x:t>
   </x:si>
   <x:si>
     <x:t>UPS US</x:t>
   </x:si>
   <x:si>
-    <x:t>89,542</x:t>
-[...17 lines deleted...]
-    <x:t>$12,934,524.79</x:t>
+    <x:t>89,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,008,497.28</x:t>
   </x:si>
   <x:si>
     <x:t>Hershey Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>HSY US</x:t>
   </x:si>
   <x:si>
-    <x:t>46,666</x:t>
-[...47 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>46,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,827,418.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Charles Schwab Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>SCHW US</x:t>
   </x:si>
   <x:si>
-    <x:t>88,882</x:t>
-[...5 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>88,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,322,134.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,234,385.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Chipotle Mexican Grill Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CMG US</x:t>
   </x:si>
   <x:si>
-    <x:t>249,105</x:t>
-[...5 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>249,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,093,086.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,936,121.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,606,481.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Thermo Fisher Scientific Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TMO US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,449</x:t>
-[...59 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>16,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,595,870.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>223,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,350,396.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,167,016.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX US</x:t>
   </x:si>
   <x:si>
-    <x:t>45,315</x:t>
-[...5 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>45,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,773,529.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Equifax Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EFX US</x:t>
   </x:si>
   <x:si>
-    <x:t>40,349</x:t>
-[...50 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>40,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,677,309.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,597,069.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,747,528.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FICO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,592,081.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Costar Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CSGP US</x:t>
   </x:si>
   <x:si>
-    <x:t>173,248</x:t>
-[...50 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>173,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,535,253.65</x:t>
   </x:si>
   <x:si>
     <x:t>Salesforce.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CRM US</x:t>
   </x:si>
   <x:si>
-    <x:t>32,725</x:t>
-[...5 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>32,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,451,950.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Workday Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WDAY US</x:t>
   </x:si>
   <x:si>
-    <x:t>38,539</x:t>
-[...5 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>38,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,863,087.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Servicenow Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NOW US</x:t>
   </x:si>
   <x:si>
-    <x:t>49,903</x:t>
-[...5 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>49,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,390,873.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$448,936.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$4,867.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -928,51 +937,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R157d7998cc1349e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R258488fbb58f4f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R083dfc57b055471c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a10d7d9f10d46c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbaa4d88089544e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra977f9ae52614648" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F62"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="26" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1100,1111 +1109,1111 @@
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>