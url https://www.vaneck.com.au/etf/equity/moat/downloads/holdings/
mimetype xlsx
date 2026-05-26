--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1,918 +1,924 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e9a6d5269ae4a74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a162baf307d432b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asat_20260505" sheetId="1" r:id="Ra977f9ae52614648"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asat_20260525" sheetId="1" r:id="R9b026e6e17044e6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="290">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 05/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="292">
+  <x:si>
+    <x:t>All Fund Holdings as at 25/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets(US$)</x:t>
   </x:si>
   <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>198,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,973,829.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.06%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI US</x:t>
   </x:si>
   <x:si>
-    <x:t>76,788</x:t>
-[...5 lines deleted...]
-    <x:t>3.48%</x:t>
+    <x:t>76,039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,527,086.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,687,724.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Mondelez International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MDLZ US</x:t>
   </x:si>
   <x:si>
-    <x:t>297,613</x:t>
-[...5 lines deleted...]
-    <x:t>2.85%</x:t>
+    <x:t>294,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,358,819.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>296,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,559,075.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>260,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,436,820.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Airbnb Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ABNB US</x:t>
   </x:si>
   <x:si>
-    <x:t>130,756</x:t>
-[...65 lines deleted...]
-    <x:t>2.68%</x:t>
+    <x:t>129,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,875,741.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>STZ US</x:t>
   </x:si>
   <x:si>
-    <x:t>114,260</x:t>
-[...5 lines deleted...]
-    <x:t>2.64%</x:t>
+    <x:t>113,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,567,160.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Kenvue Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KVUE US</x:t>
   </x:si>
   <x:si>
-    <x:t>967,483</x:t>
-[...5 lines deleted...]
-    <x:t>2.59%</x:t>
+    <x:t>958,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,398,884.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>612,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,374,456.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,664,172.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,344,925.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>170,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,965,836.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transunion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212,039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,874,508.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,703,572.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,030,950.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>192,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,555,895.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Lpl Financial Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LPLA US</x:t>
   </x:si>
   <x:si>
-    <x:t>49,584</x:t>
-[...5 lines deleted...]
-    <x:t>2.48%</x:t>
+    <x:t>49,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,549,704.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,713,075.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,593,458.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,282,172.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,883,730.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>278,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,331,153.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,169,176.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS US</x:t>
   </x:si>
   <x:si>
-    <x:t>138,834</x:t>
-[...182 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>137,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,576,280.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,775,526.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,769,006.43</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN US</x:t>
   </x:si>
   <x:si>
-    <x:t>39,326</x:t>
-[...5 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>38,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,449,740.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,874,485.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Idex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>IEX US</x:t>
   </x:si>
   <x:si>
-    <x:t>47,589</x:t>
-[...32 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>47,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,707,780.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ENTG US</x:t>
   </x:si>
   <x:si>
-    <x:t>71,551</x:t>
-[...5 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>70,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,354,225.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Motorola Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MSI US</x:t>
   </x:si>
   <x:si>
-    <x:t>22,645</x:t>
-[...17 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>22,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,624,300.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,580,339.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,551,134.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Parcel Service Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,490,310.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,406,112.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,183,224.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,770,999.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,713,044.84</x:t>
   </x:si>
   <x:si>
     <x:t>Huntington Ingalls Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HII US</x:t>
   </x:si>
   <x:si>
-    <x:t>26,439</x:t>
-[...134 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>26,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,695,458.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,416,398.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>246,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,313,199.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Charles Schwab Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>SCHW US</x:t>
   </x:si>
   <x:si>
-    <x:t>88,957</x:t>
-[...35 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>88,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,064,179.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Walt Disney Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>DIS US</x:t>
   </x:si>
   <x:si>
-    <x:t>77,587</x:t>
-[...5 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>76,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,025,414.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>META US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,489</x:t>
-[...5 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>12,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,515,774.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>221,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,417,867.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Thermo Fisher Scientific Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TMO US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,463</x:t>
-[...17 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>16,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,182,250.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,139,095.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FICO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,965,924.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Veeva Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VEEV US</x:t>
   </x:si>
   <x:si>
-    <x:t>42,930</x:t>
-[...5 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>42,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,486,573.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equifax Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,139,389.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX US</x:t>
   </x:si>
   <x:si>
-    <x:t>45,353</x:t>
-[...35 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>44,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,580,489.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Adobe Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ADBE US</x:t>
   </x:si>
   <x:si>
-    <x:t>24,757</x:t>
-[...20 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>24,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,359,863.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,136,832.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Costar Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CSGP US</x:t>
   </x:si>
   <x:si>
-    <x:t>173,395</x:t>
-[...17 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>171,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,121,702.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,037,473.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Workday Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WDAY US</x:t>
   </x:si>
   <x:si>
-    <x:t>38,571</x:t>
-[...20 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>38,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,818,959.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$4,867.99</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$662,651.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -937,51 +943,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a10d7d9f10d46c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbaa4d88089544e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra977f9ae52614648" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11c88a9bb3b44661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1a375e67dbb0482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9b026e6e17044e6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F62"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="26" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1329,91 +1335,91 @@
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
@@ -1529,691 +1535,691 @@
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>