--- v2 (2026-05-26)
+++ v3 (2026-06-17)
@@ -1,924 +1,915 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a162baf307d432b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd52268e9f3b840e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asat_20260525" sheetId="1" r:id="R9b026e6e17044e6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asat_20260616" sheetId="1" r:id="R571ba129b2f74bf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="292">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 25/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="289">
+  <x:si>
+    <x:t>All Fund Holdings as at 16/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets(US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Fortinet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FTNT US</x:t>
   </x:si>
   <x:si>
-    <x:t>198,148</x:t>
-[...5 lines deleted...]
-    <x:t>4.06%</x:t>
+    <x:t>196,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,793,133.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI US</x:t>
   </x:si>
   <x:si>
-    <x:t>76,039</x:t>
-[...5 lines deleted...]
-    <x:t>3.68%</x:t>
+    <x:t>75,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,251,198.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>258,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,313,857.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA US</x:t>
   </x:si>
   <x:si>
-    <x:t>88,957</x:t>
-[...5 lines deleted...]
-    <x:t>2.93%</x:t>
+    <x:t>88,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,836,349.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Mondelez International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MDLZ US</x:t>
   </x:si>
   <x:si>
-    <x:t>294,710</x:t>
-[...5 lines deleted...]
-    <x:t>2.79%</x:t>
+    <x:t>292,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,648,120.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,601,135.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>949,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,724,761.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BMY US</x:t>
   </x:si>
   <x:si>
-    <x:t>296,456</x:t>
-[...35 lines deleted...]
-    <x:t>2.62%</x:t>
+    <x:t>293,806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,213,886.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>607,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,839,665.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>STZ US</x:t>
   </x:si>
   <x:si>
-    <x:t>113,146</x:t>
-[...35 lines deleted...]
-    <x:t>2.46%</x:t>
+    <x:t>112,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,832,394.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,413,968.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,333,433.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,928,389.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,895,451.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,853,236.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT US</x:t>
   </x:si>
   <x:si>
-    <x:t>37,149</x:t>
-[...35 lines deleted...]
-    <x:t>2.30%</x:t>
+    <x:t>36,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,486,946.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Transunion</x:t>
   </x:si>
   <x:si>
     <x:t>TRU US</x:t>
   </x:si>
   <x:si>
-    <x:t>212,039</x:t>
-[...35 lines deleted...]
-    <x:t>2.20%</x:t>
+    <x:t>210,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,463,514.73</x:t>
   </x:si>
   <x:si>
     <x:t>Otis Worldwide Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OTIS US</x:t>
   </x:si>
   <x:si>
-    <x:t>192,885</x:t>
-[...2 lines deleted...]
-    <x:t>$19,555,895.14</x:t>
+    <x:t>191,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,854,810.58</x:t>
   </x:si>
   <x:si>
     <x:t>2.15%</x:t>
   </x:si>
   <x:si>
-    <x:t>Lpl Financial Holdings Inc</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Danaher Corp</x:t>
   </x:si>
   <x:si>
     <x:t>DHR US</x:t>
   </x:si>
   <x:si>
-    <x:t>78,089</x:t>
-[...5 lines deleted...]
-    <x:t>2.06%</x:t>
+    <x:t>77,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,830,243.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,737,147.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,517,722.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Healthcare Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GEHC US</x:t>
   </x:si>
   <x:si>
-    <x:t>207,776</x:t>
-[...20 lines deleted...]
-    <x:t>2.01%</x:t>
+    <x:t>205,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,396,687.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>275,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,563,146.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Tyler Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TYL US</x:t>
   </x:si>
   <x:si>
-    <x:t>40,977</x:t>
-[...20 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>40,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,114,436.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Broadridge Financial Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BR US</x:t>
   </x:si>
   <x:si>
-    <x:t>81,887</x:t>
-[...5 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>81,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,498,168.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,467,788.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS US</x:t>
   </x:si>
   <x:si>
-    <x:t>137,480</x:t>
-[...32 lines deleted...]
-    <x:t>$14,769,006.43</x:t>
+    <x:t>136,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,272,044.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,042,108.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IEX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,768,769.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Parcel Service Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,672,012.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,453,673.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN US</x:t>
   </x:si>
   <x:si>
-    <x:t>38,943</x:t>
-[...5 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>38,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,414,861.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>158,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,151,584.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,132,863.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,809,698.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,714,599.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO US</x:t>
   </x:si>
   <x:si>
-    <x:t>24,046</x:t>
-[...65 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>23,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,684,385.93</x:t>
   </x:si>
   <x:si>
     <x:t>Hershey Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>HSY US</x:t>
   </x:si>
   <x:si>
-    <x:t>46,250</x:t>
-[...47 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>45,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,820,794.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,679,964.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,554,329.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Pepsico Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PEP US</x:t>
   </x:si>
   <x:si>
-    <x:t>56,111</x:t>
-[...17 lines deleted...]
-    <x:t>$11,713,044.84</x:t>
+    <x:t>55,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,480,869.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>244,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,273,681.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Huntington Ingalls Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HII US</x:t>
   </x:si>
   <x:si>
-    <x:t>26,181</x:t>
-[...50 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>25,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,943,747.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Walt Disney Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>DIS US</x:t>
   </x:si>
   <x:si>
-    <x:t>76,830</x:t>
-[...5 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>76,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,896,309.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,789,517.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>META US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,368</x:t>
-[...5 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>12,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,394,591.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,991,400.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,725,696.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FICO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,582,101.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Copart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CPRT US</x:t>
   </x:si>
   <x:si>
-    <x:t>221,291</x:t>
-[...65 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>219,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,525,510.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Equifax Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EFX US</x:t>
   </x:si>
   <x:si>
-    <x:t>39,989</x:t>
-[...5 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>39,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,358,805.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX US</x:t>
   </x:si>
   <x:si>
-    <x:t>44,911</x:t>
-[...5 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>44,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,849,052.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costar Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSGP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>170,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,686,756.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,344,180.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Adobe Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ADBE US</x:t>
   </x:si>
   <x:si>
-    <x:t>24,515</x:t>
-[...32 lines deleted...]
-    <x:t>$8,121,702.19</x:t>
+    <x:t>24,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,116,984.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Servicenow Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NOW US</x:t>
   </x:si>
   <x:si>
-    <x:t>49,458</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>49,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,017,718.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Workday Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WDAY US</x:t>
   </x:si>
   <x:si>
-    <x:t>38,195</x:t>
-[...5 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>37,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,780,290.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$662,651.83</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$301,600.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -943,51 +934,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11c88a9bb3b44661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1a375e67dbb0482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9b026e6e17044e6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfb8c3ead3bd4f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R01e67bc91e7b4724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R571ba129b2f74bf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F62"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="26" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1135,1091 +1126,1091 @@
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>