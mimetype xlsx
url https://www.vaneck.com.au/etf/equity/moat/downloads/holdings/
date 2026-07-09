--- v3 (2026-06-17)
+++ v4 (2026-07-09)
@@ -1,915 +1,876 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd52268e9f3b840e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5d86332d66646ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asat_20260616" sheetId="1" r:id="R571ba129b2f74bf8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asat_20260709" sheetId="1" r:id="R190089a7b53446f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="289">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 16/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="276">
+  <x:si>
+    <x:t>All Fund Holdings as at 09/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets(US$)</x:t>
   </x:si>
   <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>218,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,884,783.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,444,797.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>814,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,703,524.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,196,916.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,163,415.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,701,979.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,666,173.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,320,469.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,215,536.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>253,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,059,899.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,952,980.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>561,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,908,363.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>242,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,856,253.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,505,611.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,319,659.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,026,326.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FICO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,642,717.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,640,211.68</x:t>
+  </x:si>
+  <x:si>
     <x:t>Fortinet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FTNT US</x:t>
   </x:si>
   <x:si>
-    <x:t>196,377</x:t>
-[...5 lines deleted...]
-    <x:t>4.41%</x:t>
+    <x:t>86,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,552,046.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>187,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,539,214.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,416,615.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,224,294.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,903,623.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,834,481.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,609,727.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>294,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,288,815.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>428,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,688,475.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,469,669.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,016,547.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,497,909.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI US</x:t>
   </x:si>
   <x:si>
-    <x:t>75,360</x:t>
-[...206 lines deleted...]
-    <x:t>2.21%</x:t>
+    <x:t>34,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,049,369.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,330,889.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>138,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,171,515.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,076,450.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,868,984.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,836,237.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,676,931.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,650,138.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,549,152.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,453,113.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guidewire Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWRE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,284,389.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,195,337.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,930,510.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,894,167.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,711,112.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Transunion</x:t>
   </x:si>
   <x:si>
     <x:t>TRU US</x:t>
   </x:si>
   <x:si>
-    <x:t>210,143</x:t>
-[...293 lines deleted...]
-    <x:t>$12,684,385.93</x:t>
+    <x:t>96,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,698,466.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,657,929.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Hershey Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>HSY US</x:t>
   </x:si>
   <x:si>
-    <x:t>45,837</x:t>
-[...65 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>41,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,484,009.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Huntington Ingalls Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HII US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,947</x:t>
-[...2 lines deleted...]
-    <x:t>$10,943,747.60</x:t>
+    <x:t>25,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,472,885.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,411,279.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>242,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,377,197.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,341,640.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domino's Pizza Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,196,770.03</x:t>
   </x:si>
   <x:si>
     <x:t>1.18%</x:t>
   </x:si>
   <x:si>
-    <x:t>Walt Disney Co/The</x:t>
-[...115 lines deleted...]
-  <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX US</x:t>
   </x:si>
   <x:si>
-    <x:t>44,509</x:t>
-[...5 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>38,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,584,593.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Costar Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CSGP US</x:t>
   </x:si>
   <x:si>
-    <x:t>170,169</x:t>
-[...65 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>149,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,358,185.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$301,600.58</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$-10,066,028.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.17%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -934,56 +895,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfb8c3ead3bd4f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R01e67bc91e7b4724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R571ba129b2f74bf8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaaff20f01b14c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdffce28628d14aa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R190089a7b53446f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F62"/>
+  <x:dimension ref="A1:F60"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="26" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1106,151 +1067,151 @@
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>45</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
@@ -1266,71 +1227,71 @@
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
@@ -1346,471 +1307,471 @@
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
@@ -1886,91 +1847,91 @@
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
@@ -1986,236 +1947,196 @@
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A60" s="1">
-[...39 lines deleted...]
-      <x:c r="A62" s="2" t="s">
+      <x:c r="A60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B62" s="2" t="s">
+      <x:c r="B60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C62" s="2" t="s">
+      <x:c r="C60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D62" s="2" t="s">
+      <x:c r="D60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E62" s="2" t="s">
+      <x:c r="E60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F62" s="2" t="s">
+      <x:c r="F60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A62:F62"/>
+    <x:mergeCell ref="A60:F60"/>
   </x:mergeCells>
 </x:worksheet>
 </file>