--- v4 (2026-07-09)
+++ v5 (2026-08-02)
@@ -1,876 +1,885 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5d86332d66646ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3bef9c005e34b6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asat_20260709" sheetId="1" r:id="R190089a7b53446f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asat_20260731" sheetId="1" r:id="Rac90f0c26de24ad7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="276">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 09/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="279">
+  <x:si>
+    <x:t>All Fund Holdings as at 31/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets(US$)</x:t>
   </x:si>
   <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,406,239.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,620,457.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,368,192.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,272,721.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,180,758.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,906,526.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>554,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,685,805.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>804,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,046,907.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Masco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MAS US</x:t>
   </x:si>
   <x:si>
-    <x:t>218,132</x:t>
-[...62 lines deleted...]
-    <x:t>$22,163,415.75</x:t>
+    <x:t>215,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,943,405.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,271,816.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>158,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,222,556.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,199,911.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,126,490.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,849,971.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA US</x:t>
   </x:si>
   <x:si>
-    <x:t>73,552</x:t>
-[...104 lines deleted...]
-    <x:t>$20,856,253.55</x:t>
+    <x:t>72,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,780,139.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Palo Alto Networks Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PANW US</x:t>
   </x:si>
   <x:si>
-    <x:t>44,249</x:t>
-[...20 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>43,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,664,319.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,880,227.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,672,429.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Tyler Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TYL US</x:t>
   </x:si>
   <x:si>
-    <x:t>44,081</x:t>
-[...5 lines deleted...]
-    <x:t>2.32%</x:t>
+    <x:t>43,572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,206,799.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,197,319.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>185,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,991,794.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,966,093.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,722,036.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,321,763.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>423,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,540,788.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>291,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,316,113.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Fair Isaac Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FICO US</x:t>
   </x:si>
   <x:si>
-    <x:t>10,733</x:t>
-[...149 lines deleted...]
-    <x:t>2.05%</x:t>
+    <x:t>10,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,962,472.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS US</x:t>
   </x:si>
   <x:si>
-    <x:t>151,714</x:t>
-[...5 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>149,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,502,550.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>19,422</x:t>
-[...5 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>19,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,876,630.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>West Pharmaceutical Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WST US</x:t>
   </x:si>
   <x:si>
-    <x:t>28,358</x:t>
-[...5 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>28,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,607,335.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,090,622.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,846,064.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,548,665.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guidewire Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWRE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,297,765.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,240,639.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,187,832.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,992,038.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,738,779.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,520,478.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,499,075.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,411,594.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domino's Pizza Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,407,868.35</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI US</x:t>
   </x:si>
   <x:si>
-    <x:t>34,246</x:t>
-[...104 lines deleted...]
-    <x:t>$11,650,138.62</x:t>
+    <x:t>33,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,044,448.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,027,298.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,005,955.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transunion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,685,092.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,509,731.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,326,703.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,244,796.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,212,611.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,015,486.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,789,887.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ENTG US</x:t>
   </x:si>
   <x:si>
-    <x:t>57,598</x:t>
-[...203 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>56,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,650,112.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX US</x:t>
   </x:si>
   <x:si>
-    <x:t>38,887</x:t>
-[...5 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>38,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,882,308.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Costar Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CSGP US</x:t>
   </x:si>
   <x:si>
-    <x:t>149,918</x:t>
-[...5 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>148,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,067,958.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-10,066,028.26</x:t>
-[...2 lines deleted...]
-    <x:t>-1.17%</x:t>
+    <x:t>$-115,813.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -895,51 +904,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaaff20f01b14c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdffce28628d14aa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R190089a7b53446f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd3c211fa19848cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R58d946fff2ec4ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rac90f0c26de24ad7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F60"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="26" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1067,871 +1076,871 @@
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
@@ -1947,191 +1956,191 @@
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>