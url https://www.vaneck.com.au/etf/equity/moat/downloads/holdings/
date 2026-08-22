--- v5 (2026-08-02)
+++ v6 (2026-08-22)
@@ -1,885 +1,885 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3bef9c005e34b6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rced7c263c1714419" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asat_20260731" sheetId="1" r:id="Rac90f0c26de24ad7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asat_20260821" sheetId="1" r:id="R1a59daf6c665452d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="279">
   <x:si>
-    <x:t>All Fund Holdings as at 31/07/2026</x:t>
+    <x:t>All Fund Holdings as at 21/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets(US$)</x:t>
   </x:si>
   <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,042,050.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,299,018.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,052,227.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lpl Financial Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LPLA US</x:t>
   </x:si>
   <x:si>
-    <x:t>48,464</x:t>
-[...32 lines deleted...]
-    <x:t>$23,368,192.64</x:t>
+    <x:t>47,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,844,348.76</x:t>
   </x:si>
   <x:si>
     <x:t>2.66%</x:t>
   </x:si>
   <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,426,295.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BMY US</x:t>
   </x:si>
   <x:si>
-    <x:t>250,277</x:t>
-[...35 lines deleted...]
-    <x:t>2.61%</x:t>
+    <x:t>247,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,771,717.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,535,743.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>213,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,972,848.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,909,957.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Brown-Forman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BF/B US</x:t>
   </x:si>
   <x:si>
-    <x:t>554,590</x:t>
-[...5 lines deleted...]
-    <x:t>2.59%</x:t>
+    <x:t>549,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,896,533.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,826,329.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,473,967.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,464,598.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,372,792.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,247,904.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Kenvue Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KVUE US</x:t>
   </x:si>
   <x:si>
-    <x:t>804,815</x:t>
-[...47 lines deleted...]
-    <x:t>$21,222,556.30</x:t>
+    <x:t>796,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,172,815.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,127,810.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,080,951.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,284,769.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>418,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,184,454.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,283,595.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,491,135.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,420,307.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Datadog Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DDOG US</x:t>
   </x:si>
   <x:si>
-    <x:t>55,565</x:t>
-[...77 lines deleted...]
-    <x:t>2.27%</x:t>
+    <x:t>55,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,957,615.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Fortinet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FTNT US</x:t>
   </x:si>
   <x:si>
-    <x:t>85,316</x:t>
-[...104 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>84,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,878,671.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FICO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,952,090.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Nike Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NKE US</x:t>
   </x:si>
   <x:si>
-    <x:t>291,584</x:t>
-[...20 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>288,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,294,092.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS US</x:t>
   </x:si>
   <x:si>
-    <x:t>149,962</x:t>
-[...5 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>148,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,634,718.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guidewire Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWRE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,361,751.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,781,308.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,437,825.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>19,198</x:t>
-[...20 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>19,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,238,532.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,126,215.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,677,743.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,171,304.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Chipotle Mexican Grill Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CMG US</x:t>
   </x:si>
   <x:si>
-    <x:t>247,023</x:t>
-[...5 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>244,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,114,967.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN US</x:t>
   </x:si>
   <x:si>
-    <x:t>33,222</x:t>
-[...35 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>32,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,009,203.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,979,364.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Us Bancorp</x:t>
   </x:si>
   <x:si>
     <x:t>USB US</x:t>
   </x:si>
   <x:si>
-    <x:t>136,442</x:t>
-[...47 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>135,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,714,651.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,699,293.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,685,249.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,654,452.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,443,299.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transunion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,290,528.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,907,060.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,757,208.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domino's Pizza Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,716,172.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Amphenol Corp</x:t>
   </x:si>
   <x:si>
     <x:t>APH US</x:t>
   </x:si>
   <x:si>
-    <x:t>50,351</x:t>
-[...5 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>49,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,713,721.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,489,150.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,476,941.55</x:t>
   </x:si>
   <x:si>
     <x:t>Huntington Ingalls Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HII US</x:t>
   </x:si>
   <x:si>
-    <x:t>24,740</x:t>
-[...131 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>24,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,362,725.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Pepsico Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PEP US</x:t>
   </x:si>
   <x:si>
-    <x:t>51,396</x:t>
-[...20 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>50,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,148,341.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>META US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,351</x:t>
-[...20 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>12,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,369,562.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX US</x:t>
   </x:si>
   <x:si>
-    <x:t>38,438</x:t>
-[...5 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>38,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,648,301.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Costar Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CSGP US</x:t>
   </x:si>
   <x:si>
-    <x:t>148,186</x:t>
-[...5 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>146,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,643,606.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-115,813.73</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$514,895.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -904,51 +904,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd3c211fa19848cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R58d946fff2ec4ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rac90f0c26de24ad7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ae50f0cf8c74d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1d0820557111422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1a59daf6c665452d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F60"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="26" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1176,111 +1176,111 @@
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
@@ -1336,691 +1336,691 @@
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>