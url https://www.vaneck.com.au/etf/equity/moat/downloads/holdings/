--- v6 (2026-08-22)
+++ v7 (2026-09-13)
@@ -1,885 +1,891 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rced7c263c1714419" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28665ef43bf24a15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asat_20260821" sheetId="1" r:id="R1a59daf6c665452d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asat_20260911" sheetId="1" r:id="R7e86412d24c94e57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="279">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 21/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="281">
+  <x:si>
+    <x:t>All Fund Holdings as at 11/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets(US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Veeva Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VEEV US</x:t>
   </x:si>
   <x:si>
-    <x:t>79,734</x:t>
-[...5 lines deleted...]
-    <x:t>3.12%</x:t>
+    <x:t>78,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,736,557.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Airbnb Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ABNB US</x:t>
   </x:si>
   <x:si>
-    <x:t>105,116</x:t>
-[...5 lines deleted...]
-    <x:t>3.04%</x:t>
+    <x:t>104,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,336,375.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,586,002.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Charles Schwab Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>SCHW US</x:t>
   </x:si>
   <x:si>
-    <x:t>156,058</x:t>
-[...5 lines deleted...]
-    <x:t>2.68%</x:t>
+    <x:t>154,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,130,598.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Lpl Financial Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LPLA US</x:t>
   </x:si>
   <x:si>
-    <x:t>47,979</x:t>
-[...20 lines deleted...]
-    <x:t>2.61%</x:t>
+    <x:t>47,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,008,392.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BMY US</x:t>
   </x:si>
   <x:si>
-    <x:t>247,769</x:t>
-[...5 lines deleted...]
-    <x:t>2.54%</x:t>
+    <x:t>245,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,812,669.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,703,480.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,194,863.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Danaher Corp</x:t>
   </x:si>
   <x:si>
     <x:t>DHR US</x:t>
   </x:si>
   <x:si>
-    <x:t>74,352</x:t>
-[...5 lines deleted...]
-    <x:t>2.51%</x:t>
+    <x:t>73,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,589,849.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,477,484.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,239,978.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>543,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,160,320.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,054,497.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,983,708.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Masco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MAS US</x:t>
   </x:si>
   <x:si>
-    <x:t>213,451</x:t>
-[...62 lines deleted...]
-    <x:t>2.39%</x:t>
+    <x:t>211,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,938,037.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Broadridge Financial Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BR US</x:t>
   </x:si>
   <x:si>
-    <x:t>85,660</x:t>
-[...32 lines deleted...]
-    <x:t>2.37%</x:t>
+    <x:t>84,792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,901,511.10</x:t>
   </x:si>
   <x:si>
     <x:t>Kenvue Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KVUE US</x:t>
   </x:si>
   <x:si>
-    <x:t>796,749</x:t>
-[...5 lines deleted...]
-    <x:t>2.36%</x:t>
+    <x:t>788,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,573,934.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,803,125.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,527,916.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Healthcare Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GEHC US</x:t>
   </x:si>
   <x:si>
-    <x:t>203,219</x:t>
-[...17 lines deleted...]
-    <x:t>$21,080,951.20</x:t>
+    <x:t>201,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,028,152.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>414,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,785,362.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,206,815.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,842,736.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,725,228.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Clorox Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>CLX US</x:t>
   </x:si>
   <x:si>
-    <x:t>136,268</x:t>
-[...95 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>134,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,704,682.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>146,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,937,415.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,597,879.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Fair Isaac Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FICO US</x:t>
   </x:si>
   <x:si>
-    <x:t>10,503</x:t>
-[...35 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>10,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,934,268.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,191,764.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,626,473.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>242,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,201,483.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,104,499.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,915,859.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,687,950.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,641,534.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,508,214.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,440,470.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,271,479.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,065,050.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,048,143.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>235,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,993,276.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Guidewire Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GWRE US</x:t>
   </x:si>
   <x:si>
-    <x:t>56,277</x:t>
-[...179 lines deleted...]
-    <x:t>$11,685,249.69</x:t>
+    <x:t>55,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,887,265.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,881,102.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,694,310.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Mccormick &amp; Co Inc/Md</x:t>
   </x:si>
   <x:si>
     <x:t>MKC US</x:t>
   </x:si>
   <x:si>
-    <x:t>150,345</x:t>
-[...17 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>148,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,609,378.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,579,635.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,480,006.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Transunion</x:t>
   </x:si>
   <x:si>
     <x:t>TRU US</x:t>
   </x:si>
   <x:si>
-    <x:t>94,499</x:t>
-[...20 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>93,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,041,822.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domino's Pizza Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,003,712.65</x:t>
   </x:si>
   <x:si>
     <x:t>Hershey Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>HSY US</x:t>
   </x:si>
   <x:si>
-    <x:t>40,693</x:t>
-[...47 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>40,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,797,137.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,601,528.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,526,794.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Northrop Grumman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NOC US</x:t>
   </x:si>
   <x:si>
-    <x:t>13,236</x:t>
-[...47 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>13,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,484,880.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX US</x:t>
   </x:si>
   <x:si>
-    <x:t>38,052</x:t>
-[...5 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>37,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,570,186.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Costar Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CSGP US</x:t>
   </x:si>
   <x:si>
-    <x:t>146,701</x:t>
-[...5 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>145,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,974,315.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$514,895.34</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$1,103,103.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -904,51 +910,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ae50f0cf8c74d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1d0820557111422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1a59daf6c665452d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bc6cf0b101a4748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R39830a123ab543a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e86412d24c94e57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F60"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="26" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1176,591 +1182,591 @@
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
@@ -1796,351 +1802,351 @@
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>