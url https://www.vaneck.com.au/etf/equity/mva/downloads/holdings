--- v3 (2026-03-18)
+++ v4 (2026-04-07)
@@ -1,279 +1,279 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea27e13b010440ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R357d7f7aaf13476d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVA_asat_20260317" sheetId="1" r:id="Rc2dadb11488c4a0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVA_asat_20260402" sheetId="1" r:id="R8aa3cfc941484724"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="77">
   <x:si>
-    <x:t>All Fund Holdings as at 17/03/2026</x:t>
+    <x:t>All Fund Holdings as at 02/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Goodman Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,834,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,922,038.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,430,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,113,544.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.04%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Scentre Group</x:t>
   </x:si>
   <x:si>
     <x:t>SCG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>21,856,876</x:t>
-[...5 lines deleted...]
-    <x:t>10.26%</x:t>
+    <x:t>21,674,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,043,462.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,838,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,200,965.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,175,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,106,006.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Mirvac Group</x:t>
   </x:si>
   <x:si>
     <x:t>MGR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>42,512,836</x:t>
-[...65 lines deleted...]
-    <x:t>8.96%</x:t>
+    <x:t>40,489,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,035,083.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Stockland</x:t>
   </x:si>
   <x:si>
     <x:t>SGP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>15,021,906</x:t>
-[...5 lines deleted...]
-    <x:t>8.81%</x:t>
+    <x:t>16,187,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,691,976.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Vicinity Centres</x:t>
   </x:si>
   <x:si>
     <x:t>VCX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>23,321,102</x:t>
-[...5 lines deleted...]
-    <x:t>7.23%</x:t>
+    <x:t>27,442,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,312,462.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homeco Daily Needs Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HDN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,765,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,662,116.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.76%</x:t>
   </x:si>
   <x:si>
     <x:t>National Storage Reit</x:t>
   </x:si>
   <x:si>
     <x:t>NSR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>17,574,469</x:t>
-[...20 lines deleted...]
-    <x:t>4.75%</x:t>
+    <x:t>11,813,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,722,987.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Shopping Centres Australasia Property G</x:t>
   </x:si>
   <x:si>
     <x:t>RGN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>13,799,066</x:t>
-[...5 lines deleted...]
-    <x:t>3.87%</x:t>
+    <x:t>12,345,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,777,420.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Charter Hall Long Wale Reit</x:t>
   </x:si>
   <x:si>
     <x:t>CLW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>8,244,019</x:t>
-[...5 lines deleted...]
-    <x:t>3.80%</x:t>
+    <x:t>7,444,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,940,659.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Centuria Industrial Reit</x:t>
   </x:si>
   <x:si>
     <x:t>CIP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>6,832,425</x:t>
-[...5 lines deleted...]
-    <x:t>2.69%</x:t>
+    <x:t>6,495,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,641,040.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$27,293,493.46</x:t>
-[...2 lines deleted...]
-    <x:t>3.54%</x:t>
+    <x:t>$26,274,097.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.61%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -298,51 +298,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad98251eb0b944b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8a51f64ed97542bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc2dadb11488c4a0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b6f1b2b056c4558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R066d9198fd9547da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8aa3cfc941484724" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F18"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">