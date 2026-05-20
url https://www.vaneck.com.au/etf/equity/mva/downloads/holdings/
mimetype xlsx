--- v0 (2026-04-27)
+++ v1 (2026-05-20)
@@ -1,264 +1,279 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R145bb770ae04409c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c10e809b92944cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVA_asat_20260427" sheetId="1" r:id="R38c086fd29154691"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVA_asat_20260519" sheetId="1" r:id="R16482305b7ac4e8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="72">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 27/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="77">
+  <x:si>
+    <x:t>All Fund Holdings as at 19/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Goodman Group</x:t>
   </x:si>
   <x:si>
     <x:t>GMG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,026,099</x:t>
-[...5 lines deleted...]
-    <x:t>11.33%</x:t>
+    <x:t>3,079,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,388,176.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Scentre Group</x:t>
   </x:si>
   <x:si>
     <x:t>SCG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>23,140,251</x:t>
-[...5 lines deleted...]
-    <x:t>10.78%</x:t>
+    <x:t>23,548,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,718,290.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Gpt Group/The</x:t>
   </x:si>
   <x:si>
     <x:t>GPT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>17,541,004</x:t>
-[...5 lines deleted...]
-    <x:t>10.54%</x:t>
+    <x:t>17,850,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,148,473.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Charter Hall Group</x:t>
   </x:si>
   <x:si>
     <x:t>CHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>4,097,873</x:t>
-[...5 lines deleted...]
-    <x:t>10.38%</x:t>
+    <x:t>4,170,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,111,459.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Dexus</x:t>
   </x:si>
   <x:si>
     <x:t>DXS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>12,999,002</x:t>
-[...5 lines deleted...]
-    <x:t>10.21%</x:t>
+    <x:t>13,228,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,429,918.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vicinity Centres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,815,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,029,117.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Mirvac Group</x:t>
   </x:si>
   <x:si>
     <x:t>MGR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>43,227,699</x:t>
-[...20 lines deleted...]
-    <x:t>9.40%</x:t>
+    <x:t>43,991,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,125,232.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Stockland</x:t>
   </x:si>
   <x:si>
     <x:t>SGP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>17,281,960</x:t>
-[...5 lines deleted...]
-    <x:t>9.15%</x:t>
+    <x:t>17,587,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,469,491.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Homeco Daily Needs Reit</x:t>
   </x:si>
   <x:si>
     <x:t>HDN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>30,710,343</x:t>
-[...5 lines deleted...]
-    <x:t>4.85%</x:t>
+    <x:t>31,252,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,222,243.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Shopping Centres Australasia Property G</x:t>
   </x:si>
   <x:si>
     <x:t>RGN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>13,180,322</x:t>
-[...5 lines deleted...]
-    <x:t>3.86%</x:t>
+    <x:t>13,413,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,581,931.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Charter Hall Long Wale Reit</x:t>
   </x:si>
   <x:si>
     <x:t>CLW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>7,948,401</x:t>
-[...5 lines deleted...]
-    <x:t>3.58%</x:t>
+    <x:t>8,088,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,391,670.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Centuria Industrial Reit</x:t>
   </x:si>
   <x:si>
     <x:t>CIP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>6,934,338</x:t>
-[...5 lines deleted...]
-    <x:t>2.66%</x:t>
+    <x:t>7,056,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,029,326.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bwp Property Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWPAL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>652,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$30,098,746.08</x:t>
-[...2 lines deleted...]
-    <x:t>3.83%</x:t>
+    <x:t>$32,509,691.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -283,60 +298,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36f7d34095734b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6669d5a4d7614d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R38c086fd29154691" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95a7ef7cc30b432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5f8f086ff4974dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R16482305b7ac4e8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F17"/>
+  <x:dimension ref="A1:F18"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
-    <x:col min="3" max="3" width="12" customWidth="1"/>
+    <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
@@ -609,62 +624,82 @@
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A17" s="2" t="s">
-[...14 lines deleted...]
-      <x:c r="F17" s="2" t="s">
+      <x:c r="A17" s="1">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B17" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A18" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B18" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C18" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D18" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E18" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F18" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A17:F17"/>
+    <x:mergeCell ref="A18:F18"/>
   </x:mergeCells>
 </x:worksheet>
 </file>