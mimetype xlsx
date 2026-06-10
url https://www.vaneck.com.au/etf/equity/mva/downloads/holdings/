--- v1 (2026-05-20)
+++ v2 (2026-06-10)
@@ -1,279 +1,264 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c10e809b92944cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b9d074ac24245db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVA_asat_20260519" sheetId="1" r:id="R16482305b7ac4e8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVA_asat_20260610" sheetId="1" r:id="Rb8b1d985096b4fc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="77">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 19/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="72">
+  <x:si>
+    <x:t>All Fund Holdings as at 10/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Goodman Group</x:t>
   </x:si>
   <x:si>
     <x:t>GMG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,079,549</x:t>
-[...5 lines deleted...]
-    <x:t>11.83%</x:t>
+    <x:t>3,110,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,570,477.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,212,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,434,087.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Scentre Group</x:t>
   </x:si>
   <x:si>
     <x:t>SCG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>23,548,981</x:t>
-[...5 lines deleted...]
-    <x:t>10.74%</x:t>
+    <x:t>23,785,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,908,645.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Gpt Group/The</x:t>
   </x:si>
   <x:si>
     <x:t>GPT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>17,850,833</x:t>
-[...20 lines deleted...]
-    <x:t>10.16%</x:t>
+    <x:t>18,030,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,248,559.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vicinity Centres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,114,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,093,411.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,432,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,980,089.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Dexus</x:t>
   </x:si>
   <x:si>
     <x:t>DXS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>13,228,605</x:t>
-[...35 lines deleted...]
-    <x:t>9.29%</x:t>
+    <x:t>13,361,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,892,683.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Stockland</x:t>
   </x:si>
   <x:si>
     <x:t>SGP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>17,587,213</x:t>
-[...5 lines deleted...]
-    <x:t>8.70%</x:t>
+    <x:t>17,763,745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,522,067.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Homeco Daily Needs Reit</x:t>
   </x:si>
   <x:si>
     <x:t>HDN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>31,252,784</x:t>
-[...5 lines deleted...]
-    <x:t>4.91%</x:t>
+    <x:t>31,566,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,931,604.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Shopping Centres Australasia Property G</x:t>
   </x:si>
   <x:si>
     <x:t>RGN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>13,413,128</x:t>
-[...5 lines deleted...]
-    <x:t>3.83%</x:t>
+    <x:t>13,547,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,430,812.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Charter Hall Long Wale Reit</x:t>
   </x:si>
   <x:si>
     <x:t>CLW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>8,088,795</x:t>
-[...2 lines deleted...]
-    <x:t>$28,391,670.45</x:t>
+    <x:t>8,169,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,248,549.88</x:t>
   </x:si>
   <x:si>
     <x:t>3.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Centuria Industrial Reit</x:t>
   </x:si>
   <x:si>
     <x:t>CIP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>7,056,821</x:t>
-[...20 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>7,127,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,382,962.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$32,509,691.18</x:t>
-[...2 lines deleted...]
-    <x:t>4.07%</x:t>
+    <x:t>$32,752,200.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.98%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -298,60 +283,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95a7ef7cc30b432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5f8f086ff4974dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R16482305b7ac4e8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57bd809200824525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8c0bd2da10044b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb8b1d985096b4fc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F18"/>
+  <x:dimension ref="A1:F17"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
-    <x:col min="3" max="3" width="14" customWidth="1"/>
+    <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
@@ -624,82 +609,62 @@
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A17" s="1">
-[...34 lines deleted...]
-      <x:c r="F18" s="2" t="s">
+      <x:c r="A17" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B17" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C17" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D17" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E17" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F17" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A18:F18"/>
+    <x:mergeCell ref="A17:F17"/>
   </x:mergeCells>
 </x:worksheet>
 </file>