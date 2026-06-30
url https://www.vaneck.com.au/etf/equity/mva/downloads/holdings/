--- v2 (2026-06-10)
+++ v3 (2026-06-30)
@@ -1,264 +1,264 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b9d074ac24245db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R730929dc49b44744" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVA_asat_20260610" sheetId="1" r:id="Rb8b1d985096b4fc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVA_asat_20260630" sheetId="1" r:id="Rbff43d075dff41b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="72">
   <x:si>
-    <x:t>All Fund Holdings as at 10/06/2026</x:t>
+    <x:t>All Fund Holdings as at 30/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Charter Hall Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,884,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,801,567.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stockland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,008,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,712,884.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scentre Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,064,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,167,121.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vicinity Centres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,578,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,053,577.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,773,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,889,728.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,848,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,222,578.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.80%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Goodman Group</x:t>
   </x:si>
   <x:si>
     <x:t>GMG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,110,460</x:t>
-[...80 lines deleted...]
-    <x:t>9.24%</x:t>
+    <x:t>2,631,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,928,151.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Dexus</x:t>
   </x:si>
   <x:si>
     <x:t>DXS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>13,361,388</x:t>
-[...20 lines deleted...]
-    <x:t>8.58%</x:t>
+    <x:t>14,672,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,232,412.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Homeco Daily Needs Reit</x:t>
   </x:si>
   <x:si>
     <x:t>HDN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>31,566,486</x:t>
-[...5 lines deleted...]
-    <x:t>4.86%</x:t>
+    <x:t>31,305,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,071,114.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Shopping Centres Australasia Property G</x:t>
   </x:si>
   <x:si>
     <x:t>RGN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>13,547,764</x:t>
-[...5 lines deleted...]
-    <x:t>3.82%</x:t>
+    <x:t>15,926,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,109,362.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Charter Hall Long Wale Reit</x:t>
   </x:si>
   <x:si>
     <x:t>CLW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>8,169,986</x:t>
-[...5 lines deleted...]
-    <x:t>3.56%</x:t>
+    <x:t>9,040,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,998,427.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Centuria Industrial Reit</x:t>
   </x:si>
   <x:si>
     <x:t>CIP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>7,127,654</x:t>
-[...5 lines deleted...]
-    <x:t>2.60%</x:t>
+    <x:t>7,271,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,106,116.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$32,752,200.54</x:t>
-[...2 lines deleted...]
-    <x:t>3.98%</x:t>
+    <x:t>$36,105,202.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -283,51 +283,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57bd809200824525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8c0bd2da10044b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb8b1d985096b4fc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc11d9a0eed77404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6fa44572ee3544de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbff43d075dff41b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F17"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">