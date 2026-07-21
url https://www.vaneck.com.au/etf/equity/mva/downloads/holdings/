--- v3 (2026-06-30)
+++ v4 (2026-07-21)
@@ -1,264 +1,261 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R730929dc49b44744" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf612af7fb35f4bea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVA_asat_20260630" sheetId="1" r:id="Rbff43d075dff41b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVA_asat_20260720" sheetId="1" r:id="R215eb9ef799c491b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="72">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 30/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="71">
+  <x:si>
+    <x:t>All Fund Holdings as at 20/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Scentre Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,182,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,884,402.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.31%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Charter Hall Group</x:t>
   </x:si>
   <x:si>
     <x:t>CHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,884,583</x:t>
-[...5 lines deleted...]
-    <x:t>10.58%</x:t>
+    <x:t>3,729,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,502,587.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Stockland</x:t>
   </x:si>
   <x:si>
     <x:t>SGP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>21,008,060</x:t>
-[...20 lines deleted...]
-    <x:t>10.15%</x:t>
+    <x:t>20,169,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,895,157.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Vicinity Centres</x:t>
   </x:si>
   <x:si>
     <x:t>VCX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>32,578,906</x:t>
-[...5 lines deleted...]
-    <x:t>10.01%</x:t>
+    <x:t>31,277,917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,886,480.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,086,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,421,362.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Mirvac Group</x:t>
   </x:si>
   <x:si>
     <x:t>MGR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>48,773,098</x:t>
-[...5 lines deleted...]
-    <x:t>9.99%</x:t>
+    <x:t>46,825,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,242,108.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Gpt Group/The</x:t>
   </x:si>
   <x:si>
     <x:t>GPT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>16,848,889</x:t>
-[...5 lines deleted...]
-    <x:t>9.80%</x:t>
+    <x:t>16,176,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,394,998.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Goodman Group</x:t>
   </x:si>
   <x:si>
     <x:t>GMG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,631,807</x:t>
-[...20 lines deleted...]
-    <x:t>9.44%</x:t>
+    <x:t>2,526,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,678,892.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Homeco Daily Needs Reit</x:t>
   </x:si>
   <x:si>
     <x:t>HDN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>31,305,558</x:t>
-[...5 lines deleted...]
-    <x:t>4.77%</x:t>
+    <x:t>30,055,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,771,494.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Shopping Centres Australasia Property G</x:t>
   </x:si>
   <x:si>
     <x:t>RGN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>15,926,765</x:t>
-[...5 lines deleted...]
-    <x:t>4.42%</x:t>
+    <x:t>15,290,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,086,179.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Charter Hall Long Wale Reit</x:t>
   </x:si>
   <x:si>
     <x:t>CLW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>9,040,665</x:t>
-[...5 lines deleted...]
-    <x:t>3.93%</x:t>
+    <x:t>8,679,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,201,456.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Centuria Industrial Reit</x:t>
   </x:si>
   <x:si>
     <x:t>CIP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>7,271,749</x:t>
-[...5 lines deleted...]
-    <x:t>2.63%</x:t>
+    <x:t>6,981,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,223,349.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$36,105,202.48</x:t>
-[...2 lines deleted...]
-    <x:t>4.30%</x:t>
+    <x:t>$35,728,130.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.39%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -283,51 +280,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc11d9a0eed77404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6fa44572ee3544de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbff43d075dff41b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5315f9c6ee4462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9169c9d300274918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R215eb9ef799c491b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F17"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -435,231 +432,231 @@
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C17" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D17" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E17" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F17" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>