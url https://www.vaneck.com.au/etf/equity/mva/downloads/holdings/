--- v4 (2026-07-21)
+++ v5 (2026-08-10)
@@ -1,261 +1,264 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf612af7fb35f4bea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13526a91543b48c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVA_asat_20260720" sheetId="1" r:id="R215eb9ef799c491b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVA_asat_20260810" sheetId="1" r:id="Rd8d913c6d7b94729"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="71">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 20/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="72">
+  <x:si>
+    <x:t>All Fund Holdings as at 10/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Charter Hall Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,766,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,651,315.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stockland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,371,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,004,525.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,228,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,221,801.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,338,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,776,022.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vicinity Centres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,591,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,613,260.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,295,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,131,081.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.03%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Scentre Group</x:t>
   </x:si>
   <x:si>
     <x:t>SCG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>21,182,930</x:t>
-[...92 lines deleted...]
-    <x:t>9.88%</x:t>
+    <x:t>21,395,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,939,650.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Goodman Group</x:t>
   </x:si>
   <x:si>
     <x:t>GMG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,526,711</x:t>
-[...5 lines deleted...]
-    <x:t>9.05%</x:t>
+    <x:t>2,552,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,382,916.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Homeco Daily Needs Reit</x:t>
   </x:si>
   <x:si>
     <x:t>HDN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>30,055,422</x:t>
-[...5 lines deleted...]
-    <x:t>4.76%</x:t>
+    <x:t>30,356,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,160,341.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Shopping Centres Australasia Property G</x:t>
   </x:si>
   <x:si>
     <x:t>RGN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>15,290,754</x:t>
-[...5 lines deleted...]
-    <x:t>4.43%</x:t>
+    <x:t>15,444,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,529,182.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Charter Hall Long Wale Reit</x:t>
   </x:si>
   <x:si>
     <x:t>CLW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>8,679,638</x:t>
-[...5 lines deleted...]
-    <x:t>3.96%</x:t>
+    <x:t>8,766,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,488,744.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Centuria Industrial Reit</x:t>
   </x:si>
   <x:si>
     <x:t>CIP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>6,981,365</x:t>
-[...5 lines deleted...]
-    <x:t>2.61%</x:t>
+    <x:t>7,051,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,365,690.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$35,728,130.43</x:t>
-[...2 lines deleted...]
-    <x:t>4.39%</x:t>
+    <x:t>$35,486,362.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.18%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -280,51 +283,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5315f9c6ee4462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9169c9d300274918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R215eb9ef799c491b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R780ce6567afa4703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R817d0b39843d4096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd8d913c6d7b94729" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F17"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -432,231 +435,231 @@
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C17" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D17" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E17" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F17" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>