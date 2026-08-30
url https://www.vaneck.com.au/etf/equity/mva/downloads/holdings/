--- v5 (2026-08-10)
+++ v6 (2026-08-30)
@@ -1,264 +1,264 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13526a91543b48c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3a0298082dc40af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVA_asat_20260810" sheetId="1" r:id="Rd8d913c6d7b94729"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVA_asat_20260828" sheetId="1" r:id="R5476589cbebf422d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="72">
   <x:si>
-    <x:t>All Fund Holdings as at 10/08/2026</x:t>
+    <x:t>All Fund Holdings as at 28/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Stockland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,540,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,530,158.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,687,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,599,812.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,346,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,208,012.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vicinity Centres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,854,039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,998,016.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,474,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,933,612.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scentre Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,573,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,937,329.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.63%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Charter Hall Group</x:t>
   </x:si>
   <x:si>
     <x:t>CHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,766,862</x:t>
-[...95 lines deleted...]
-    <x:t>10.01%</x:t>
+    <x:t>3,798,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,253,871.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Goodman Group</x:t>
   </x:si>
   <x:si>
     <x:t>GMG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,552,052</x:t>
-[...5 lines deleted...]
-    <x:t>9.00%</x:t>
+    <x:t>2,573,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,845,195.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shopping Centres Australasia Property G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RGN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,572,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,570,728.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Homeco Daily Needs Reit</x:t>
   </x:si>
   <x:si>
     <x:t>HDN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>30,356,854</x:t>
-[...20 lines deleted...]
-    <x:t>4.42%</x:t>
+    <x:t>30,609,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,669,925.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Charter Hall Long Wale Reit</x:t>
   </x:si>
   <x:si>
     <x:t>CLW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>8,766,687</x:t>
-[...5 lines deleted...]
-    <x:t>3.95%</x:t>
+    <x:t>8,839,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,849,903.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Centuria Industrial Reit</x:t>
   </x:si>
   <x:si>
     <x:t>CIP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>7,051,383</x:t>
-[...5 lines deleted...]
-    <x:t>2.52%</x:t>
+    <x:t>7,109,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,334,468.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$35,486,362.69</x:t>
-[...2 lines deleted...]
-    <x:t>4.18%</x:t>
+    <x:t>$33,720,183.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.28%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -283,51 +283,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R780ce6567afa4703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R817d0b39843d4096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd8d913c6d7b94729" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R444b36c36c4b49b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R321b75b0644c4e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5476589cbebf422d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F17"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">