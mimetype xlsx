--- v6 (2026-08-30)
+++ v7 (2026-09-21)
@@ -1,264 +1,261 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3a0298082dc40af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R180c9a3ec9d949b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVA_asat_20260828" sheetId="1" r:id="R5476589cbebf422d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVA_asat_20260921" sheetId="1" r:id="R3b6852ad9a9a499d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="72">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 28/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="71">
+  <x:si>
+    <x:t>All Fund Holdings as at 21/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Gpt Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,891,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,330,697.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,377,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,852,932.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scentre Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,068,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,586,863.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,174,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,525,223.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,852,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,491,264.25</x:t>
+  </x:si>
+  <x:si>
     <x:t>Stockland</x:t>
   </x:si>
   <x:si>
     <x:t>SGP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>20,540,640</x:t>
-[...35 lines deleted...]
-    <x:t>10.55%</x:t>
+    <x:t>18,943,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,857,530.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Vicinity Centres</x:t>
   </x:si>
   <x:si>
     <x:t>VCX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>31,854,039</x:t>
-[...50 lines deleted...]
-    <x:t>9.42%</x:t>
+    <x:t>33,406,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,500,830.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Goodman Group</x:t>
   </x:si>
   <x:si>
     <x:t>GMG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,573,252</x:t>
-[...5 lines deleted...]
-    <x:t>9.11%</x:t>
+    <x:t>2,963,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,005,567.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homeco Daily Needs Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HDN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,431,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,837,342.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Shopping Centres Australasia Property G</x:t>
   </x:si>
   <x:si>
     <x:t>RGN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>15,572,400</x:t>
-[...2 lines deleted...]
-    <x:t>$34,570,728.00</x:t>
+    <x:t>15,394,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,483,971.20</x:t>
   </x:si>
   <x:si>
     <x:t>4.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>Homeco Daily Needs Reit</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Charter Hall Long Wale Reit</x:t>
   </x:si>
   <x:si>
     <x:t>CLW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>8,839,514</x:t>
-[...5 lines deleted...]
-    <x:t>3.91%</x:t>
+    <x:t>10,091,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,311,008.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Centuria Industrial Reit</x:t>
   </x:si>
   <x:si>
     <x:t>CIP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>7,109,954</x:t>
-[...5 lines deleted...]
-    <x:t>2.58%</x:t>
+    <x:t>7,527,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,454,589.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$33,720,183.80</x:t>
-[...2 lines deleted...]
-    <x:t>4.28%</x:t>
+    <x:t>$34,064,872.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.33%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -283,51 +280,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R444b36c36c4b49b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R321b75b0644c4e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5476589cbebf422d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf2f4ab6c7674356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8efc3dce35d24eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3b6852ad9a9a499d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F17"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -455,211 +452,211 @@
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C17" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D17" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E17" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F17" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>