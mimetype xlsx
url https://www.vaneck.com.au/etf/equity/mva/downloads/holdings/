--- v7 (2026-09-21)
+++ v8 (2026-10-12)
@@ -1,261 +1,276 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R180c9a3ec9d949b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94bd376def674f8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVA_asat_20260921" sheetId="1" r:id="R3b6852ad9a9a499d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVA_asat_20261012" sheetId="1" r:id="R0836d7fcb82d45cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="71">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 21/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="76">
+  <x:si>
+    <x:t>All Fund Holdings as at 12/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Charter Hall Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,486,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,440,046.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,959,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,417,191.28</x:t>
+  </x:si>
+  <x:si>
     <x:t>Gpt Group/The</x:t>
   </x:si>
   <x:si>
     <x:t>GPT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>17,891,024</x:t>
-[...20 lines deleted...]
-    <x:t>10.14%</x:t>
+    <x:t>18,332,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,047,982.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,524,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,352,752.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goodman Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,036,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,888,710.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stockland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,411,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,750,966.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Scentre Group</x:t>
   </x:si>
   <x:si>
     <x:t>SCG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>23,068,656</x:t>
-[...44 lines deleted...]
-    <x:t>$77,857,530.18</x:t>
+    <x:t>23,638,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,606,920.13</x:t>
   </x:si>
   <x:si>
     <x:t>9.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Vicinity Centres</x:t>
   </x:si>
   <x:si>
     <x:t>VCX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>33,406,476</x:t>
-[...20 lines deleted...]
-    <x:t>9.65%</x:t>
+    <x:t>34,231,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,417,151.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Homeco Daily Needs Reit</x:t>
   </x:si>
   <x:si>
     <x:t>HDN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>32,431,984</x:t>
-[...5 lines deleted...]
-    <x:t>4.55%</x:t>
+    <x:t>33,232,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,057,771.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Shopping Centres Australasia Property G</x:t>
   </x:si>
   <x:si>
     <x:t>RGN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>15,394,630</x:t>
-[...5 lines deleted...]
-    <x:t>4.38%</x:t>
+    <x:t>15,774,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,704,637.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bwp Property Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,703,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,641,869.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Charter Hall Long Wale Reit</x:t>
   </x:si>
   <x:si>
     <x:t>CLW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>10,091,473</x:t>
-[...5 lines deleted...]
-    <x:t>4.36%</x:t>
+    <x:t>10,340,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,917,512.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Centuria Industrial Reit</x:t>
   </x:si>
   <x:si>
     <x:t>CIP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>7,527,926</x:t>
-[...5 lines deleted...]
-    <x:t>2.73%</x:t>
+    <x:t>7,713,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,675,901.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$34,064,872.12</x:t>
-[...2 lines deleted...]
-    <x:t>4.33%</x:t>
+    <x:t>$28,861.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -280,56 +295,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf2f4ab6c7674356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8efc3dce35d24eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3b6852ad9a9a499d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd23c6ed629d4b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R41eb04f6acfd4bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0836d7fcb82d45cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F17"/>
+  <x:dimension ref="A1:F18"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -392,111 +407,111 @@
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C6" s="1" t="s">
+      <x:c r="D6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="D6" s="1" t="s">
+      <x:c r="E6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="E6" s="1" t="s">
+      <x:c r="F6" s="1" t="s">
         <x:v>21</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+      <x:c r="F7" s="1" t="s">
         <x:v>26</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
@@ -606,62 +621,82 @@
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A17" s="2" t="s">
-[...14 lines deleted...]
-      <x:c r="F17" s="2" t="s">
+      <x:c r="A17" s="1">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A18" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B18" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C18" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D18" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E18" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F18" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A17:F17"/>
+    <x:mergeCell ref="A18:F18"/>
   </x:mergeCells>
 </x:worksheet>
 </file>