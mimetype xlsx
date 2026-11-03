--- v8 (2026-10-12)
+++ v9 (2026-11-03)
@@ -1,276 +1,276 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94bd376def674f8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e78a8285b6c459d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVA_asat_20261012" sheetId="1" r:id="R0836d7fcb82d45cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVA_asat_20261103" sheetId="1" r:id="R5b975a08dcb54df8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="76">
   <x:si>
-    <x:t>All Fund Holdings as at 12/10/2026</x:t>
+    <x:t>All Fund Holdings as at 03/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Charter Hall Group</x:t>
   </x:si>
   <x:si>
     <x:t>CHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>4,486,024</x:t>
-[...5 lines deleted...]
-    <x:t>10.24%</x:t>
+    <x:t>4,577,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,007,400.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,707,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,968,551.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Mirvac Group</x:t>
   </x:si>
   <x:si>
     <x:t>MGR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>45,959,885</x:t>
-[...17 lines deleted...]
-    <x:t>10.19%</x:t>
+    <x:t>46,898,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,748,734.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stockland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,807,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,342,560.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scentre Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,121,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,283,540.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vicinity Centres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,930,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,676,001.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Dexus</x:t>
   </x:si>
   <x:si>
     <x:t>DXS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>14,524,295</x:t>
-[...5 lines deleted...]
-    <x:t>10.11%</x:t>
+    <x:t>14,820,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,443,534.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Goodman Group</x:t>
   </x:si>
   <x:si>
     <x:t>GMG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,036,363</x:t>
-[...50 lines deleted...]
-    <x:t>9.75%</x:t>
+    <x:t>3,098,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,616,703.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Homeco Daily Needs Reit</x:t>
   </x:si>
   <x:si>
     <x:t>HDN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>33,232,969</x:t>
-[...5 lines deleted...]
-    <x:t>4.42%</x:t>
+    <x:t>33,911,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,168,041.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Shopping Centres Australasia Property G</x:t>
   </x:si>
   <x:si>
     <x:t>RGN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>15,774,835</x:t>
-[...5 lines deleted...]
-    <x:t>4.26%</x:t>
+    <x:t>16,097,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,506,056.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Long Wale Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLW AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,551,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,720,622.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Bwp Property Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BWP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>9,703,605</x:t>
-[...20 lines deleted...]
-    <x:t>4.16%</x:t>
+    <x:t>9,901,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,240,551.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Centuria Industrial Reit</x:t>
   </x:si>
   <x:si>
     <x:t>CIP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>7,713,844</x:t>
-[...5 lines deleted...]
-    <x:t>2.66%</x:t>
+    <x:t>7,871,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,141,889.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$28,861.68</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$-147,808.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -295,51 +295,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd23c6ed629d4b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R41eb04f6acfd4bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0836d7fcb82d45cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52084f023f124755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rae193e776320427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5b975a08dcb54df8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F18"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -407,111 +407,111 @@
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="D8" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="E8" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F8" s="1" t="s">
         <x:v>27</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>