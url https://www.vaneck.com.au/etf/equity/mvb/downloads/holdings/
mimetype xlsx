--- v7 (2026-09-16)
+++ v8 (2026-10-06)
@@ -1,189 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81bddc3eebb44798" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re94f5a2fea21446f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVB_asat_20260915" sheetId="1" r:id="Rbf9de95525524937"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVB_asat_20261006" sheetId="1" r:id="R41bf3baa27044da6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="47">
   <x:si>
-    <x:t>All Fund Holdings as at 15/09/2026</x:t>
+    <x:t>All Fund Holdings as at 06/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Anz Group Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ANZ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,659,258</x:t>
-[...5 lines deleted...]
-    <x:t>21.23%</x:t>
+    <x:t>1,591,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,250,782.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.45%</x:t>
   </x:si>
   <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NAB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,578,418</x:t>
-[...5 lines deleted...]
-    <x:t>20.80%</x:t>
+    <x:t>1,529,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,205,814.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WBC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,619,427</x:t>
-[...5 lines deleted...]
-    <x:t>19.18%</x:t>
+    <x:t>1,702,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,007,644.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>CBA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>357,862</x:t>
-[...5 lines deleted...]
-    <x:t>18.82%</x:t>
+    <x:t>377,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,465,697.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Macquarie Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MQG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>213,506</x:t>
-[...5 lines deleted...]
-    <x:t>17.59%</x:t>
+    <x:t>208,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,219,177.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BEN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>381,845</x:t>
-[...5 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>371,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,802,122.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Queensland Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BOQ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>435,638</x:t>
-[...5 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>422,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,749,088.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$134,042.13</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$-40,567.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -208,51 +208,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b68201b9f064293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4832f78817f94e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbf9de95525524937" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d194cdc9a794539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfd9654ebdf124b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R41bf3baa27044da6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F12"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">