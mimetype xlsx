--- v8 (2026-10-06)
+++ v9 (2026-10-29)
@@ -1,189 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re94f5a2fea21446f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb0289666ce840ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVB_asat_20261006" sheetId="1" r:id="R41bf3baa27044da6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVB_asat_20261029" sheetId="1" r:id="R44685455bd1b4339"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="47">
   <x:si>
-    <x:t>All Fund Holdings as at 06/10/2026</x:t>
+    <x:t>All Fund Holdings as at 29/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Anz Group Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ANZ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,591,410</x:t>
-[...5 lines deleted...]
-    <x:t>20.45%</x:t>
+    <x:t>1,563,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,684,451.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westpac Banking Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WBC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,673,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,256,274.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.19%</x:t>
   </x:si>
   <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NAB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,529,866</x:t>
-[...20 lines deleted...]
-    <x:t>20.03%</x:t>
+    <x:t>1,503,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,183,850.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>CBA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>377,121</x:t>
-[...5 lines deleted...]
-    <x:t>19.50%</x:t>
+    <x:t>370,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,666,962.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Macquarie Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MQG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>208,860</x:t>
-[...5 lines deleted...]
-    <x:t>17.72%</x:t>
+    <x:t>205,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,802,761.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BEN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>371,301</x:t>
-[...5 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>364,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,911,685.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Queensland Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BOQ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>422,287</x:t>
-[...5 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>415,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,909,171.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-40,567.75</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$-10,067.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -208,51 +208,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d194cdc9a794539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfd9654ebdf124b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R41bf3baa27044da6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18346a5a712a4bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9bfaa231e97546f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R44685455bd1b4339" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F12"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">