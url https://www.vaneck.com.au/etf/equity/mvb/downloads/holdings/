--- v0 (2026-04-17)
+++ v1 (2026-05-08)
@@ -1,189 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf2e0dabd2ab46e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7b56efe0cd647bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVB_asat_20260416" sheetId="1" r:id="R882a4c133c6c46e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVB_asat_20260508" sheetId="1" r:id="Rb183e3268ba846d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="47">
   <x:si>
-    <x:t>All Fund Holdings as at 16/04/2026</x:t>
+    <x:t>All Fund Holdings as at 08/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Macquarie Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MQG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>250,881</x:t>
-[...5 lines deleted...]
-    <x:t>20.33%</x:t>
+    <x:t>255,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,216,325.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>CBA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>336,476</x:t>
-[...5 lines deleted...]
-    <x:t>20.24%</x:t>
+    <x:t>343,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,370,728.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Anz Group Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ANZ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,529,733</x:t>
-[...5 lines deleted...]
-    <x:t>19.49%</x:t>
+    <x:t>1,560,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,402,112.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WBC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,416,019</x:t>
-[...5 lines deleted...]
-    <x:t>19.14%</x:t>
+    <x:t>1,444,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,073,880.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.72%</x:t>
   </x:si>
   <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NAB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,227,535</x:t>
-[...5 lines deleted...]
-    <x:t>18.00%</x:t>
+    <x:t>1,252,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,028,062.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BEN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>414,515</x:t>
-[...5 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>422,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,511,147.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Queensland Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BOQ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>511,898</x:t>
-[...5 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>522,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,310,202.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$4,758.46</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$-8,867.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -208,51 +208,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb77927c6a6b444b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb627b946dcd34c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R882a4c133c6c46e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b4aba6c522b41f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc0a8b5e53cfe4be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb183e3268ba846d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F12"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">