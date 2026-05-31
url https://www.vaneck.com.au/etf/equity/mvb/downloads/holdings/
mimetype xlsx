--- v1 (2026-05-08)
+++ v2 (2026-05-31)
@@ -1,189 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7b56efe0cd647bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf261edd311cb4a7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVB_asat_20260508" sheetId="1" r:id="Rb183e3268ba846d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVB_asat_20260529" sheetId="1" r:id="R33e5e0f083144839"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="47">
   <x:si>
-    <x:t>All Fund Holdings as at 08/05/2026</x:t>
+    <x:t>All Fund Holdings as at 29/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Macquarie Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MQG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>255,889</x:t>
-[...5 lines deleted...]
-    <x:t>21.19%</x:t>
+    <x:t>265,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,397,048.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>CBA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>343,191</x:t>
-[...5 lines deleted...]
-    <x:t>20.90%</x:t>
+    <x:t>356,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,818,573.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Anz Group Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ANZ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,560,264</x:t>
-[...5 lines deleted...]
-    <x:t>19.87%</x:t>
+    <x:t>1,620,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,040,332.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WBC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,444,281</x:t>
-[...5 lines deleted...]
-    <x:t>18.72%</x:t>
+    <x:t>1,500,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,000,108.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.64%</x:t>
   </x:si>
   <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NAB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,252,035</x:t>
-[...5 lines deleted...]
-    <x:t>16.62%</x:t>
+    <x:t>1,300,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,541,766.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BEN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>422,788</x:t>
-[...5 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>439,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,540,294.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Queensland Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BOQ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>522,114</x:t>
-[...5 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>542,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,394,547.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-8,867.06</x:t>
-[...2 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>$43,768.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -208,51 +208,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b4aba6c522b41f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc0a8b5e53cfe4be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb183e3268ba846d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra961947ca1e641fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4fe84d21a7054032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R33e5e0f083144839" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F12"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">