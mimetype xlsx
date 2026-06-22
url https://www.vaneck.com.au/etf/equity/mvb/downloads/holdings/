--- v2 (2026-05-31)
+++ v3 (2026-06-22)
@@ -1,189 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf261edd311cb4a7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb50ab1fc907498b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVB_asat_20260529" sheetId="1" r:id="R33e5e0f083144839"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVB_asat_20260619" sheetId="1" r:id="R294f9ef584fb499c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="47">
   <x:si>
-    <x:t>All Fund Holdings as at 29/05/2026</x:t>
+    <x:t>All Fund Holdings as at 19/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Macquarie Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MQG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>265,760</x:t>
-[...5 lines deleted...]
-    <x:t>21.88%</x:t>
+    <x:t>267,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,781,132.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>CBA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>356,433</x:t>
-[...5 lines deleted...]
-    <x:t>20.30%</x:t>
+    <x:t>358,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,223,972.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Anz Group Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ANZ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,620,464</x:t>
-[...5 lines deleted...]
-    <x:t>19.68%</x:t>
+    <x:t>1,629,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,097,568.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WBC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,500,003</x:t>
-[...5 lines deleted...]
-    <x:t>18.64%</x:t>
+    <x:t>1,508,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,822,842.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.07%</x:t>
   </x:si>
   <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NAB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,300,342</x:t>
-[...5 lines deleted...]
-    <x:t>16.75%</x:t>
+    <x:t>1,307,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,362,485.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BEN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>439,100</x:t>
-[...5 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>441,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,659,650.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Queensland Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BOQ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>542,260</x:t>
-[...5 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>545,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,447,161.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$43,768.73</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$-25,677.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -208,51 +208,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra961947ca1e641fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4fe84d21a7054032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R33e5e0f083144839" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c82f567fc914970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9a1da6b4661a445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R294f9ef584fb499c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F12"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">