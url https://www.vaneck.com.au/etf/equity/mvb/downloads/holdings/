--- v3 (2026-06-22)
+++ v4 (2026-07-13)
@@ -1,189 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb50ab1fc907498b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae0f39d1731d4e28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVB_asat_20260619" sheetId="1" r:id="R294f9ef584fb499c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVB_asat_20260713" sheetId="1" r:id="Re949da8108bc46b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="47">
   <x:si>
-    <x:t>All Fund Holdings as at 19/06/2026</x:t>
+    <x:t>All Fund Holdings as at 13/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>National Australia Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,580,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,301,147.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commonwealth Bank Of Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>358,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,918,820.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anz Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,661,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,578,290.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westpac Banking Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WBC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,621,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,837,630.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.57%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Macquarie Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MQG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>267,317</x:t>
-[...65 lines deleted...]
-    <x:t>16.88%</x:t>
+    <x:t>213,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,306,067.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BEN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>441,673</x:t>
-[...5 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>382,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,060,673.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Queensland Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BOQ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>545,437</x:t>
-[...5 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>436,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,774,397.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-25,677.35</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$47,022.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -208,51 +208,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c82f567fc914970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9a1da6b4661a445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R294f9ef584fb499c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3ef2f2f661c4ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4ebcd450efec483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re949da8108bc46b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F12"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">