--- v4 (2026-07-13)
+++ v5 (2026-08-03)
@@ -1,189 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae0f39d1731d4e28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7be84ee73aa54427" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVB_asat_20260713" sheetId="1" r:id="Re949da8108bc46b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVB_asat_20260803" sheetId="1" r:id="R97f9fd26c29b4972"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="47">
   <x:si>
-    <x:t>All Fund Holdings as at 13/07/2026</x:t>
+    <x:t>All Fund Holdings as at 03/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NAB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,580,553</x:t>
-[...5 lines deleted...]
-    <x:t>20.70%</x:t>
+    <x:t>1,546,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,317,926.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>CBA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>358,346</x:t>
-[...5 lines deleted...]
-    <x:t>19.92%</x:t>
+    <x:t>350,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,360,354.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Anz Group Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ANZ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,661,500</x:t>
-[...5 lines deleted...]
-    <x:t>19.81%</x:t>
+    <x:t>1,625,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,606,989.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WBC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,621,616</x:t>
-[...5 lines deleted...]
-    <x:t>19.57%</x:t>
+    <x:t>1,586,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,548,040.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Macquarie Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MQG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>213,795</x:t>
-[...5 lines deleted...]
-    <x:t>17.76%</x:t>
+    <x:t>209,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,371,252.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BEN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>382,361</x:t>
-[...5 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>374,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,252,698.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Queensland Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BOQ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>436,226</x:t>
-[...5 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>426,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,833,407.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$47,022.95</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$-213,555.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.07%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -208,51 +208,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3ef2f2f661c4ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4ebcd450efec483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re949da8108bc46b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a4a87d3ab584f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R658c8a5c41684663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R97f9fd26c29b4972" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F12"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">