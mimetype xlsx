--- v5 (2026-08-03)
+++ v6 (2026-08-26)
@@ -1,189 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7be84ee73aa54427" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ef196b894934eaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVB_asat_20260803" sheetId="1" r:id="R97f9fd26c29b4972"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVB_asat_20260825" sheetId="1" r:id="R05866267594d414a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="47">
   <x:si>
-    <x:t>All Fund Holdings as at 03/08/2026</x:t>
+    <x:t>All Fund Holdings as at 25/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Anz Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,630,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,381,673.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.91%</x:t>
+  </x:si>
+  <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NAB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,546,104</x:t>
-[...5 lines deleted...]
-    <x:t>20.88%</x:t>
+    <x:t>1,551,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,332,329.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>CBA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>350,536</x:t>
-[...20 lines deleted...]
-    <x:t>19.67%</x:t>
+    <x:t>351,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,218,061.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WBC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,586,273</x:t>
-[...5 lines deleted...]
-    <x:t>19.65%</x:t>
+    <x:t>1,591,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,141,911.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Macquarie Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MQG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>209,135</x:t>
-[...5 lines deleted...]
-    <x:t>17.32%</x:t>
+    <x:t>209,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,874,640.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BEN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>374,028</x:t>
-[...5 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>375,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,071,505.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Queensland Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BOQ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>426,718</x:t>
-[...5 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>428,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,739,948.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-213,555.36</x:t>
-[...2 lines deleted...]
-    <x:t>-0.07%</x:t>
+    <x:t>$56,925.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -208,51 +208,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a4a87d3ab584f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R658c8a5c41684663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R97f9fd26c29b4972" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0edd5756abbd47fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5c5437ea80f74498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R05866267594d414a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F12"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">