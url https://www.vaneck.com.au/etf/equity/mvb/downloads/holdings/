--- v6 (2026-08-26)
+++ v7 (2026-09-16)
@@ -1,189 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ef196b894934eaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81bddc3eebb44798" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVB_asat_20260825" sheetId="1" r:id="R05866267594d414a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVB_asat_20260915" sheetId="1" r:id="Rbf9de95525524937"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="47">
   <x:si>
-    <x:t>All Fund Holdings as at 25/08/2026</x:t>
+    <x:t>All Fund Holdings as at 15/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Anz Group Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ANZ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,630,615</x:t>
-[...5 lines deleted...]
-    <x:t>20.91%</x:t>
+    <x:t>1,659,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,591,656.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.23%</x:t>
   </x:si>
   <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NAB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,551,172</x:t>
-[...5 lines deleted...]
-    <x:t>20.54%</x:t>
+    <x:t>1,578,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,327,135.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westpac Banking Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WBC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,619,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,627,317.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>CBA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>351,685</x:t>
-[...20 lines deleted...]
-    <x:t>18.75%</x:t>
+    <x:t>357,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,573,955.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Macquarie Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MQG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>209,820</x:t>
-[...5 lines deleted...]
-    <x:t>18.31%</x:t>
+    <x:t>213,506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,034,339.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BEN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>375,254</x:t>
-[...5 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>381,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,906,274.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Queensland Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BOQ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>428,117</x:t>
-[...5 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>435,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,857,785.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$56,925.90</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$134,042.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -208,51 +208,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0edd5756abbd47fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5c5437ea80f74498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R05866267594d414a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b68201b9f064293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4832f78817f94e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbf9de95525524937" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F12"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">