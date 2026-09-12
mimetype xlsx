--- v6 (2026-08-23)
+++ v7 (2026-09-12)
@@ -1,825 +1,816 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re050566317574b13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9399914ca5224147" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVE_asat_20260821" sheetId="1" r:id="R4bdb94754ed44cc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVE_asat_20260911" sheetId="1" r:id="R6c2c1c5f467847e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="259">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 21/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="256">
+  <x:si>
+    <x:t>All Fund Holdings as at 11/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Mineral Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MIN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>265,468</x:t>
-[...5 lines deleted...]
-    <x:t>3.45%</x:t>
+    <x:t>270,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,056,853.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orica Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>712,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,709,919.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramsay Health Care Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>291,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,585,192.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandfire Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>717,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,264,467.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ampol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>366,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,100,003.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vicinity Centres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,064,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,373,528.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextdc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,169,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,103,301.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Pro Medicus Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PME AU</x:t>
   </x:si>
   <x:si>
-    <x:t>83,566</x:t>
-[...65 lines deleted...]
-    <x:t>2.99%</x:t>
+    <x:t>85,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,992,101.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,778,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,602,893.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,066,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,244,899.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Charter Hall Group</x:t>
   </x:si>
   <x:si>
     <x:t>CHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>713,876</x:t>
-[...5 lines deleted...]
-    <x:t>2.90%</x:t>
+    <x:t>727,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,178,422.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Technology One Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TNE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>459,499</x:t>
-[...35 lines deleted...]
-    <x:t>2.81%</x:t>
+    <x:t>468,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,159,162.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amcor Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1723503D AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>198,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,913,707.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Rea Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>REA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>75,502</x:t>
-[...50 lines deleted...]
-    <x:t>2.43%</x:t>
+    <x:t>76,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,877,831.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Seven Group Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SGH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>300,990</x:t>
-[...5 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>306,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,563,582.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,919,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,920,624.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jb Hi-Fi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,907,171.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitehaven Coal Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,268,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,905,763.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fisher &amp; Paykel Healthcare Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>302,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,661,868.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,067,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,647,939.51</x:t>
   </x:si>
   <x:si>
     <x:t>Capricorn Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CMM AU</x:t>
   </x:si>
   <x:si>
-    <x:t>689,403</x:t>
-[...62 lines deleted...]
-    <x:t>2.11%</x:t>
+    <x:t>702,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,507,215.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steadfast Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,709,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,763,026.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZJ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,588,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,654,258.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,892,834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,576,371.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,456,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,555,703.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>891,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,142,549.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,649,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,136,717.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,164,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,988,859.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ansell Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>217,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,978,841.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hub24 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,908,395.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanaway Waste Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CWY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,446,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,856,505.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>792,162</x:t>
-[...122 lines deleted...]
-    <x:t>1.79%</x:t>
+    <x:t>807,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,707,993.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Challenger Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>848,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,677,321.29</x:t>
   </x:si>
   <x:si>
     <x:t>Westgold Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WGX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,425,999</x:t>
-[...35 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>1,452,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,179,179.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Igo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IGO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,040,053</x:t>
-[...20 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>1,059,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,031,692.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Agl Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AGL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>903,663</x:t>
-[...2 lines deleted...]
-    <x:t>$8,024,527.44</x:t>
+    <x:t>920,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,733,350.80</x:t>
   </x:si>
   <x:si>
     <x:t>1.57%</x:t>
   </x:si>
   <x:si>
+    <x:t>A2 Milk Co Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A2M AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,115,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,417,057.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Endeavour Group Ltd/Australia</x:t>
   </x:si>
   <x:si>
     <x:t>EDV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,303,687</x:t>
-[...5 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>2,346,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,252,106.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paladin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>690,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,102,842.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telix Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>448,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,032,335.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Worley Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>708,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,912,588.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Seek Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SEK AU</x:t>
   </x:si>
   <x:si>
-    <x:t>539,139</x:t>
-[...65 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>549,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,805,393.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Downer Edi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOW AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,017,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,683,910.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Queensland Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,017,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,631,381.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Block Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,449,299.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Wine Estates Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TWE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,218,633</x:t>
-[...17 lines deleted...]
-    <x:t>$6,880,641.24</x:t>
+    <x:t>1,241,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,431,094.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Eagers Automotive Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>APE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>298,312</x:t>
-[...50 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>303,917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,999,321.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Life360 Inc</x:t>
   </x:si>
   <x:si>
     <x:t>360 AU</x:t>
   </x:si>
   <x:si>
-    <x:t>257,632</x:t>
-[...5 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>262,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,178,572.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Liontown Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LTR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,454,639</x:t>
-[...5 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>3,519,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,765,899.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Atlas Arteria Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>700,795</x:t>
-[...5 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>713,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,191,392.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$155,556.69</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$6,583.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -844,51 +835,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc47cecbca6f4249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R62f5e0ca5ac641c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4bdb94754ed44cc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde01122ad0364ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re4e7cf8a6e1b4c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c2c1c5f467847e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1256,731 +1247,731 @@
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>