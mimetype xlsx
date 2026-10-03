--- v7 (2026-09-12)
+++ v8 (2026-10-03)
@@ -1,813 +1,816 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9399914ca5224147" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e0b7893ebb9475d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVE_asat_20260911" sheetId="1" r:id="R6c2c1c5f467847e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVE_asat_20261002" sheetId="1" r:id="R1a7f3201a3a44436"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="256">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 11/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="257">
+  <x:si>
+    <x:t>All Fund Holdings as at 02/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>Mineral Resources Ltd</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Orica Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ORI AU</x:t>
   </x:si>
   <x:si>
-    <x:t>712,468</x:t>
-[...5 lines deleted...]
-    <x:t>3.18%</x:t>
+    <x:t>713,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,529,681.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ampol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>366,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,210,919.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Ramsay Health Care Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>291,040</x:t>
-[...5 lines deleted...]
-    <x:t>3.15%</x:t>
+    <x:t>291,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,846,233.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Sandfire Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SFR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>717,990</x:t>
-[...20 lines deleted...]
-    <x:t>3.06%</x:t>
+    <x:t>718,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,789,596.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Vicinity Centres</x:t>
   </x:si>
   <x:si>
     <x:t>VCX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>6,064,780</x:t>
-[...20 lines deleted...]
-    <x:t>2.85%</x:t>
+    <x:t>6,067,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,773,849.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technology One Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TNE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>441,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,486,147.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Pro Medicus Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PME AU</x:t>
   </x:si>
   <x:si>
-    <x:t>85,136</x:t>
-[...5 lines deleted...]
-    <x:t>2.83%</x:t>
+    <x:t>85,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,320,135.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>727,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,315,903.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Codan Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,210,352.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,041,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,066,368.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GMD AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,778,156</x:t>
-[...50 lines deleted...]
-    <x:t>2.66%</x:t>
+    <x:t>1,805,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,835,981.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cochlear Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,615,237.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Amcor Ltd/Australia</x:t>
   </x:si>
   <x:si>
     <x:t>1723503D AU</x:t>
   </x:si>
   <x:si>
-    <x:t>198,628</x:t>
-[...2 lines deleted...]
-    <x:t>$11,913,707.44</x:t>
+    <x:t>204,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,385,617.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jb Hi-Fi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,874,637.60</x:t>
   </x:si>
   <x:si>
     <x:t>2.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Rea Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>REA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>76,919</x:t>
-[...2 lines deleted...]
-    <x:t>$11,877,831.98</x:t>
+    <x:t>76,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,822,000.92</x:t>
   </x:si>
   <x:si>
     <x:t>2.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Seven Group Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SGH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>306,645</x:t>
-[...5 lines deleted...]
-    <x:t>2.34%</x:t>
+    <x:t>306,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,425,083.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,919,953</x:t>
-[...17 lines deleted...]
-    <x:t>$10,907,171.44</x:t>
+    <x:t>2,906,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,275,881.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wisetech Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>336,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,241,940.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,070,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,804,950.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fisher &amp; Paykel Healthcare Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,370,365.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steadfast Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,710,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,870,485.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,452,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,811,400.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ansell Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,616,340.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Whitehaven Coal Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,268,112</x:t>
-[...29 lines deleted...]
-    <x:t>$10,647,939.51</x:t>
+    <x:t>1,265,039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,601,646.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZJ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,589,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,581,338.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,742,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,543,469.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Capricorn Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CMM AU</x:t>
   </x:si>
   <x:si>
-    <x:t>702,354</x:t>
-[...62 lines deleted...]
-    <x:t>$9,555,703.31</x:t>
+    <x:t>660,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,511,876.80</x:t>
   </x:si>
   <x:si>
     <x:t>1.93%</x:t>
   </x:si>
   <x:si>
+    <x:t>Dexus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,650,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,174,227.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BEN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>891,956</x:t>
-[...2 lines deleted...]
-    <x:t>$9,142,549.00</x:t>
+    <x:t>892,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,102,449.40</x:t>
   </x:si>
   <x:si>
     <x:t>1.85%</x:t>
   </x:si>
   <x:si>
-    <x:t>Dexus</x:t>
-[...8 lines deleted...]
-    <x:t>$9,136,717.58</x:t>
+    <x:t>Cleanaway Waste Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CWY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,447,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,929,835.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greatland Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>840,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,667,503.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Regis Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RRL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,164,360</x:t>
-[...17 lines deleted...]
-    <x:t>$8,978,841.30</x:t>
+    <x:t>1,165,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,517,202.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Challenger Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>838,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,379,861.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Hub24 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HUB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>125,736</x:t>
-[...47 lines deleted...]
-    <x:t>$8,677,321.29</x:t>
+    <x:t>125,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,178,192.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Westgold Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WGX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,452,785</x:t>
-[...5 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>1,459,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,663,078.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agl Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>931,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,591,244.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A2 Milk Co Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A2M AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,115,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,443,032.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Group Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,348,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,997,394.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Downer Edi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOW AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,013,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,924,274.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Igo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IGO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,059,590</x:t>
-[...50 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>1,060,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,837,728.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telix Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>449,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,814,935.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Worley Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>705,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,706,356.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Queensland Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,017,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,593,950.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seek Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>550,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,580,757.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Treasury Wine Estates Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,130,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,341,235.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Paladin Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PDN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>690,938</x:t>
-[...80 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>691,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,269,900.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Block Inc</x:t>
   </x:si>
   <x:si>
     <x:t>XYZ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>58,930</x:t>
-[...20 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>57,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,097,491.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Life360 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>360 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>262,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,357,060.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Eagers Automotive Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>APE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>303,917</x:t>
-[...20 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>278,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,073,554.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Liontown Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LTR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,519,532</x:t>
-[...20 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>3,619,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,877,170.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$6,583.86</x:t>
+    <x:t>$6,450.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -835,51 +838,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde01122ad0364ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re4e7cf8a6e1b4c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c2c1c5f467847e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R610f0a07af98422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb03e407bb93e40a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1a7f3201a3a44436" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1067,911 +1070,911 @@
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>