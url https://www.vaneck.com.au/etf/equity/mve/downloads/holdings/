--- v8 (2026-10-03)
+++ v9 (2026-10-24)
@@ -1,819 +1,819 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e0b7893ebb9475d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R024b84a2b21d4c61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVE_asat_20261002" sheetId="1" r:id="R1a7f3201a3a44436"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVE_asat_20261023" sheetId="1" r:id="R7652964062c144ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="257">
   <x:si>
-    <x:t>All Fund Holdings as at 02/10/2026</x:t>
+    <x:t>All Fund Holdings as at 23/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Pro Medicus Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PME AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,046,793.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.42%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Orica Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ORI AU</x:t>
   </x:si>
   <x:si>
-    <x:t>713,101</x:t>
-[...5 lines deleted...]
-    <x:t>3.36%</x:t>
+    <x:t>719,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,452,586.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramsay Health Care Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>293,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,094,836.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cochlear Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,900,627.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vicinity Centres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,121,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,752,436.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>734,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,703,402.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Ampol Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALD AU</x:t>
   </x:si>
   <x:si>
-    <x:t>366,597</x:t>
-[...20 lines deleted...]
-    <x:t>3.22%</x:t>
+    <x:t>369,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,497,453.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technology One Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TNE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>445,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,376,405.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wisetech Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>339,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,610,790.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amcor Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1723503D AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,599,549.15</x:t>
   </x:si>
   <x:si>
     <x:t>Sandfire Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SFR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>718,362</x:t>
-[...62 lines deleted...]
-    <x:t>$13,315,903.50</x:t>
+    <x:t>724,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,370,788.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rea Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,664,861.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jb Hi-Fi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,427,436.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seven Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>309,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,305,879.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fisher &amp; Paykel Healthcare Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>284,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,283,761.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,821,280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,219,084.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,059,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,142,674.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,123,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,084,052.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Codan Ltd/Australia</x:t>
   </x:si>
   <x:si>
     <x:t>CDA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>195,854</x:t>
-[...110 lines deleted...]
-    <x:t>2.32%</x:t>
+    <x:t>197,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,906,581.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanaway Waste Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CWY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,478,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,399,970.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitehaven Coal Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,276,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,094,797.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Challenger Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>846,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,087,061.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ansell Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>217,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,075,801.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZJ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,612,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,057,786.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steadfast Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,725,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,026,653.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,906,155</x:t>
-[...62 lines deleted...]
-    <x:t>2.01%</x:t>
+    <x:t>2,931,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,704,294.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,664,608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,571,496.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Dyno Nobel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DNL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,452,850</x:t>
-[...47 lines deleted...]
-    <x:t>$9,581,338.70</x:t>
+    <x:t>2,474,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,526,840.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,515,906.75</x:t>
   </x:si>
   <x:si>
     <x:t>Amp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AMP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,742,537</x:t>
-[...5 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>3,775,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,099,140.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agl Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>939,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,569,735.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hub24 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,529,621.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Capricorn Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CMM AU</x:t>
   </x:si>
   <x:si>
-    <x:t>660,547</x:t>
-[...50 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>666,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,256,423.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Group Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,368,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,840,890.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A2 Milk Co Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A2M AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,125,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,778,918.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seek Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>555,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,605,520.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>840,689</x:t>
-[...5 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>848,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,361,603.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Downer Edi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOW AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,022,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,282,001.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Queensland Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,026,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,268,108.52</x:t>
   </x:si>
   <x:si>
     <x:t>Regis Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RRL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,165,144</x:t>
-[...35 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>1,175,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,111,351.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Westgold Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WGX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,459,634</x:t>
-[...47 lines deleted...]
-    <x:t>$6,997,394.62</x:t>
+    <x:t>1,472,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,053,370.80</x:t>
   </x:si>
   <x:si>
     <x:t>1.42%</x:t>
   </x:si>
   <x:si>
-    <x:t>Downer Edi Ltd</x:t>
-[...11 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>Worley Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>711,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,758,452.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Treasury Wine Estates Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,140,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,625,282.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Block Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,455,381.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telix Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>453,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,981,704.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Life360 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>360 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>264,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,751,391.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagers Automotive Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,213,695.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Igo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IGO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,060,113</x:t>
-[...74 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>1,069,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,101,381.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Paladin Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PDN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>691,279</x:t>
-[...50 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>697,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,797,988.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Liontown Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LTR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,619,083</x:t>
-[...5 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>3,651,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,336,661.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$6,450.40</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$-121,901.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -838,51 +838,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R610f0a07af98422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb03e407bb93e40a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1a7f3201a3a44436" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0adb0a87c12b4084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfb21628718bb451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7652964062c144ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1070,91 +1070,91 @@
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F13" s="1" t="s">
         <x:v>52</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
@@ -1270,191 +1270,191 @@
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
@@ -1490,351 +1490,351 @@
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>