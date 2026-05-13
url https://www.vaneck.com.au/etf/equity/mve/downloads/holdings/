--- v0 (2026-04-22)
+++ v1 (2026-05-13)
@@ -1,837 +1,816 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca34f0a84ce64054" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aac1f159d394155" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVE_asat_20260422" sheetId="1" r:id="Rd594e22268044d2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVE_asat_20260512" sheetId="1" r:id="R42222f30bd064c99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="289" uniqueCount="263">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 22/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="256">
+  <x:si>
+    <x:t>All Fund Holdings as at 12/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Mineral Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>258,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,052,102.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextdc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,117,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,201,125.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.43%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Als Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALQ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>738,823</x:t>
-[...17 lines deleted...]
-    <x:t>$16,133,332.44</x:t>
+    <x:t>745,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,909,546.18</x:t>
   </x:si>
   <x:si>
     <x:t>3.37%</x:t>
   </x:si>
   <x:si>
+    <x:t>Orica Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>685,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,184,718.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Vicinity Centres</x:t>
   </x:si>
   <x:si>
     <x:t>VCX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,691,360</x:t>
-[...17 lines deleted...]
-    <x:t>$14,246,888.60</x:t>
+    <x:t>5,743,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,012,920.00</x:t>
   </x:si>
   <x:si>
     <x:t>2.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Charter Hall Group</x:t>
   </x:si>
   <x:si>
     <x:t>CHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>688,535</x:t>
-[...5 lines deleted...]
-    <x:t>2.96%</x:t>
+    <x:t>694,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,485,718.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qube Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,600,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,027,267.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandfire Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>678,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,959,655.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rea Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,740,923.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Technology One Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TNE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>443,188</x:t>
-[...44 lines deleted...]
-    <x:t>$12,832,822.56</x:t>
+    <x:t>447,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,454,770.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ampol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,764,878.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seven Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>292,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,632,647.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greatland Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>770,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,595,448.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Jb Hi-Fi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>JBH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>159,156</x:t>
-[...50 lines deleted...]
-    <x:t>2.37%</x:t>
+    <x:t>160,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,242,000.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,984,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,976,015.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,677,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,940,286.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amcor Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1723503D AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,483,742.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Ramsay Health Care Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>275,533</x:t>
-[...5 lines deleted...]
-    <x:t>2.34%</x:t>
+    <x:t>278,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,239,955.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,801,871</x:t>
-[...59 lines deleted...]
-    <x:t>2.25%</x:t>
+    <x:t>2,827,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,121,712.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Aurizon Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AZJ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,495,356</x:t>
-[...5 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>2,517,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,071,988.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Mirvac Group</x:t>
   </x:si>
   <x:si>
     <x:t>MGR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,743,931</x:t>
-[...5 lines deleted...]
-    <x:t>2.13%</x:t>
+    <x:t>5,796,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,592,459.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Hub24 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HUB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>119,037</x:t>
-[...2 lines deleted...]
-    <x:t>$10,208,613.12</x:t>
+    <x:t>120,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,591,342.45</x:t>
   </x:si>
   <x:si>
     <x:t>Dexus</x:t>
   </x:si>
   <x:si>
     <x:t>DXS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,565,684</x:t>
-[...5 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>1,579,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,463,541.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>670,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,368,585.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Whitehaven Coal Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,202,534</x:t>
-[...5 lines deleted...]
-    <x:t>1.98%</x:t>
+    <x:t>1,213,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,319,257.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Igo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IGO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,003,133</x:t>
-[...5 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>1,012,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,907,668.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>834,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,681,524.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,378,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,372,745.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Worley Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>698,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,365,294.35</x:t>
   </x:si>
   <x:si>
     <x:t>Fisher &amp; Paykel Healthcare Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>FPH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>286,755</x:t>
-[...17 lines deleted...]
-    <x:t>$8,777,186.16</x:t>
+    <x:t>289,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,142,505.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agl Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>879,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,056,146.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Westgold Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WGX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,375,378</x:t>
-[...5 lines deleted...]
-    <x:t>1.79%</x:t>
+    <x:t>1,387,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,869,149.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Regis Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RRL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,102,321</x:t>
-[...35 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>1,112,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,441,440.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Downer Edi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOW AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>974,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,422,542.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Group Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,242,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,219,465.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanaway Waste Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CWY AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,260,908</x:t>
-[...20 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>3,290,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,206,186.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Challenger Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>812,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,152,472.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seek Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>524,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,978,749.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagers Automotive Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>290,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,938,982.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atlas Arteria Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,427,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,825,127.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>A2 Milk Co Ltd/The</x:t>
   </x:si>
   <x:si>
     <x:t>A2M AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,055,992</x:t>
-[...62 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>1,065,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,787,700.01</x:t>
   </x:si>
   <x:si>
     <x:t>Steadfast Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SDF AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,618,710</x:t>
-[...35 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>1,633,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,500,920.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telix Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>427,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,175,448.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Queensland Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BOQ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>962,891</x:t>
-[...17 lines deleted...]
-    <x:t>$6,073,269.52</x:t>
+    <x:t>971,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,014,377.32</x:t>
   </x:si>
   <x:si>
     <x:t>1.27%</x:t>
   </x:si>
   <x:si>
-    <x:t>Atlas Arteria Ltd</x:t>
-[...11 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>Block Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,646,488.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,718,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,578,284.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Ansell Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ANN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>209,373</x:t>
-[...20 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>211,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,406,476.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Wine Estates Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TWE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,175,374</x:t>
-[...5 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>1,186,039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,005,084.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metcash Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,615,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,749,217.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Life360 Inc</x:t>
   </x:si>
   <x:si>
     <x:t>360 AU</x:t>
   </x:si>
   <x:si>
-    <x:t>248,659</x:t>
-[...62 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>250,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,496,396.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$21,751.73</x:t>
+    <x:t>$167,026.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -856,56 +835,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9806817058c34036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rec9826f1da604df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd594e22268044d2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64a7efbf8b654894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rce9107a1870c40cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R42222f30bd064c99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F57"/>
+  <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1068,976 +1047,936 @@
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A55" s="1">
-[...39 lines deleted...]
-      <x:c r="A57" s="2" t="s">
+      <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B57" s="2" t="s">
+      <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C57" s="2" t="s">
+      <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D57" s="2" t="s">
+      <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E57" s="2" t="s">
+      <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F57" s="2" t="s">
+      <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A57:F57"/>
+    <x:mergeCell ref="A55:F55"/>
   </x:mergeCells>
 </x:worksheet>
 </file>