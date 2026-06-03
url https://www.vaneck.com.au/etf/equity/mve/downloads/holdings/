--- v1 (2026-05-13)
+++ v2 (2026-06-03)
@@ -1,816 +1,819 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aac1f159d394155" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26e88708c31e48af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVE_asat_20260512" sheetId="1" r:id="R42222f30bd064c99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVE_asat_20260602" sheetId="1" r:id="R11002b3609b644d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="256">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 12/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="257">
+  <x:si>
+    <x:t>All Fund Holdings as at 02/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Mineral Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MIN AU</x:t>
   </x:si>
   <x:si>
     <x:t>258,367</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,052,102.29</x:t>
-[...2 lines deleted...]
-    <x:t>3.82%</x:t>
+    <x:t>$18,801,366.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextdc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NXT AU</x:t>
   </x:si>
   <x:si>
     <x:t>1,117,319</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,201,125.50</x:t>
-[...2 lines deleted...]
-    <x:t>3.43%</x:t>
+    <x:t>$17,575,427.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Als Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALQ AU</x:t>
   </x:si>
   <x:si>
     <x:t>745,527</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,909,546.18</x:t>
-[...2 lines deleted...]
-    <x:t>3.37%</x:t>
+    <x:t>$17,549,705.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Orica Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ORI AU</x:t>
   </x:si>
   <x:si>
     <x:t>685,231</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,184,718.96</x:t>
-[...2 lines deleted...]
-    <x:t>3.21%</x:t>
+    <x:t>$15,609,562.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technology One Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TNE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>447,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,672,927.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>694,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,937,346.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Vicinity Centres</x:t>
   </x:si>
   <x:si>
     <x:t>VCX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,743,000</x:t>
-[...20 lines deleted...]
-    <x:t>2.85%</x:t>
+    <x:t>5,743,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,898,062.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandfire Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>678,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,570,320.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Qube Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>QUB AU</x:t>
   </x:si>
   <x:si>
     <x:t>2,600,253</x:t>
   </x:si>
   <x:si>
     <x:t>$13,027,267.53</x:t>
   </x:si>
   <x:si>
-    <x:t>2.76%</x:t>
-[...14 lines deleted...]
-    <x:t>2.74%</x:t>
+    <x:t>2.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seven Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>292,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,039,834.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ampol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,831,385.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Rea Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>REA AU</x:t>
   </x:si>
   <x:si>
     <x:t>73,745</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,740,923.65</x:t>
-[...47 lines deleted...]
-    <x:t>2.46%</x:t>
+    <x:t>$11,650,972.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jb Hi-Fi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,410,630.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitehaven Coal Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,213,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,921,005.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZJ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,517,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,625,951.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
     <x:t>770,974</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,595,448.96</x:t>
-[...17 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>$10,577,763.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
     <x:t>1,984,813</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,976,015.89</x:t>
-[...2 lines deleted...]
-    <x:t>2.32%</x:t>
+    <x:t>$10,301,179.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hub24 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,161,898.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramsay Health Care Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>278,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,075,915.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amcor Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1723503D AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,034,085.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GMD AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,677,958</x:t>
-[...32 lines deleted...]
-    <x:t>2.17%</x:t>
+    <x:t>1,677,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,983,856.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Igo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,012,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,666,853.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>670,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,509,314.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,796,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,418,579.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
     <x:t>2,827,294</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,121,712.52</x:t>
-[...44 lines deleted...]
-    <x:t>$9,591,342.45</x:t>
+    <x:t>$9,386,616.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Worley Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>698,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,043,183.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fisher &amp; Paykel Healthcare Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>289,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,848,537.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,378,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,753,325.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>834,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,522,920.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Dexus</x:t>
   </x:si>
   <x:si>
     <x:t>DXS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,579,890</x:t>
-[...107 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>1,579,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,515,612.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Downer Edi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOW AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>974,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,646,582.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanaway Waste Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CWY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,290,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,568,140.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Agl Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AGL AU</x:t>
   </x:si>
   <x:si>
     <x:t>879,492</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,056,146.72</x:t>
-[...2 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>$7,422,912.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Westgold Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WGX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,387,857</x:t>
-[...5 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>1,387,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,300,133.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Challenger Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>812,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,274,389.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atlas Arteria Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,427,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,224,926.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Regis Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RRL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,112,323</x:t>
-[...17 lines deleted...]
-    <x:t>$7,422,542.94</x:t>
+    <x:t>1,112,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,029,887.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seek Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>524,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,910,536.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steadfast Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,633,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,549,921.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Group Ltd/Australia</x:t>
   </x:si>
   <x:si>
     <x:t>EDV AU</x:t>
   </x:si>
   <x:si>
     <x:t>2,242,070</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,219,465.40</x:t>
-[...44 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>$6,367,478.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Block Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,967,376.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Queensland Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>971,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,936,647.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A2 Milk Co Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A2M AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,065,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,839,340.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Eagers Automotive Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>APE AU</x:t>
   </x:si>
   <x:si>
     <x:t>290,334</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,938,982.60</x:t>
-[...44 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>$5,792,163.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Life360 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>360 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,788,609.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ansell Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,755,076.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,718,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,689,849.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Telix Pharmaceuticals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TLX AU</x:t>
   </x:si>
   <x:si>
     <x:t>427,959</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,175,448.37</x:t>
-[...62 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>$5,405,122.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Wine Estates Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TWE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,186,039</x:t>
-[...5 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>1,186,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,874,624.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Metcash Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MTS AU</x:t>
   </x:si>
   <x:si>
     <x:t>1,615,380</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,749,217.20</x:t>
-[...17 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>$4,862,293.80</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$167,026.70</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$448,137.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -835,51 +838,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64a7efbf8b654894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rce9107a1870c40cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R42222f30bd064c99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf87ad06bcf8c401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2f456bb10f284aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R11002b3609b644d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1227,751 +1230,751 @@
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>