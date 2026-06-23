--- v2 (2026-06-03)
+++ v3 (2026-06-23)
@@ -1,819 +1,819 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26e88708c31e48af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9457970c1ab34c0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVE_asat_20260602" sheetId="1" r:id="R11002b3609b644d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVE_asat_20260623" sheetId="1" r:id="Rde70ad74ad634f24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="257">
   <x:si>
-    <x:t>All Fund Holdings as at 02/06/2026</x:t>
+    <x:t>All Fund Holdings as at 23/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Mineral Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MIN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>258,367</x:t>
-[...5 lines deleted...]
-    <x:t>3.94%</x:t>
+    <x:t>262,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,020,017.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextdc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NXT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,117,319</x:t>
-[...20 lines deleted...]
-    <x:t>3.67%</x:t>
+    <x:t>1,133,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,463,652.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>704,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,939,861.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Orica Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ORI AU</x:t>
   </x:si>
   <x:si>
-    <x:t>685,231</x:t>
-[...5 lines deleted...]
-    <x:t>3.27%</x:t>
+    <x:t>690,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,753,170.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vicinity Centres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,876,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,043,266.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pro Medicus Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PME AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,264,995.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandfire Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>695,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,864,762.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qube Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,637,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,502,960.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seven Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>297,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,105,654.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jb Hi-Fi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,783,450.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Technology One Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TNE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>447,209</x:t>
-[...80 lines deleted...]
-    <x:t>2.52%</x:t>
+    <x:t>453,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,577,773.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Ampol Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALD AU</x:t>
   </x:si>
   <x:si>
-    <x:t>350,041</x:t>
-[...5 lines deleted...]
-    <x:t>2.48%</x:t>
+    <x:t>355,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,712,340.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramsay Health Care Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,231,821.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amcor Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1723503D AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>192,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,152,709.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,002,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,610,933.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZJ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,507,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,608,099.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greatland Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>781,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,400,041.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,878,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,228,800.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitehaven Coal Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,228,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,136,742.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,722,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,027,208.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Rea Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>REA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>73,745</x:t>
-[...80 lines deleted...]
-    <x:t>2.16%</x:t>
+    <x:t>74,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,801,922.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>864,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,230,008.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,597,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,140,365.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,380,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,092,088.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fisher &amp; Paykel Healthcare Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>293,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,056,792.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>680,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,050,955.90</x:t>
   </x:si>
   <x:si>
     <x:t>Hub24 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HUB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>120,117</x:t>
-[...50 lines deleted...]
-    <x:t>2.09%</x:t>
+    <x:t>121,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,891,080.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,829,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,770,504.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steadfast Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,656,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,366,173.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Worley Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>686,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,303,540.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Challenger Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>821,859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,062,436.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Downer Edi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOW AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>985,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,974,450.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanaway Waste Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CWY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,339,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,746,480.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Igo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IGO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,012,236</x:t>
-[...146 lines deleted...]
-    <x:t>$7,568,140.80</x:t>
+    <x:t>1,026,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,720,453.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agl Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>892,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,653,548.76</x:t>
   </x:si>
   <x:si>
     <x:t>1.58%</x:t>
   </x:si>
   <x:si>
-    <x:t>Agl Energy Ltd</x:t>
-[...11 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,128,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,626,422.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Group Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,274,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,526,979.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atlas Arteria Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,448,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,386,773.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A2 Milk Co Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A2M AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,080,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,327,010.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Westgold Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WGX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,387,858</x:t>
-[...50 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>1,407,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,052,226.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Seek Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SEK AU</x:t>
   </x:si>
   <x:si>
-    <x:t>524,718</x:t>
-[...32 lines deleted...]
-    <x:t>$6,367,478.80</x:t>
+    <x:t>532,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,679,034.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagers Automotive Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>294,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,407,667.20</x:t>
   </x:si>
   <x:si>
     <x:t>1.33%</x:t>
   </x:si>
   <x:si>
+    <x:t>Telix Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>434,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,331,095.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ansell Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,292,305.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paladin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>669,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,286,257.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Queensland Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>985,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,228,170.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,771,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,034,939.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Block Inc</x:t>
   </x:si>
   <x:si>
     <x:t>XYZ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>56,296</x:t>
-[...47 lines deleted...]
-    <x:t>$5,792,163.30</x:t>
+    <x:t>57,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,861,109.70</x:t>
   </x:si>
   <x:si>
     <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Life360 Inc</x:t>
   </x:si>
   <x:si>
     <x:t>360 AU</x:t>
   </x:si>
   <x:si>
-    <x:t>250,915</x:t>
-[...44 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>254,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,681,352.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Wine Estates Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TWE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,186,040</x:t>
-[...17 lines deleted...]
-    <x:t>$4,862,293.80</x:t>
+    <x:t>1,202,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,557,564.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$448,137.65</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$-37,793.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -838,51 +838,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf87ad06bcf8c401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2f456bb10f284aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R11002b3609b644d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf76cf98116134a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R16dee42b2e5e44e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rde70ad74ad634f24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1230,331 +1230,331 @@
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
@@ -1590,371 +1590,371 @@
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>