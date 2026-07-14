--- v3 (2026-06-23)
+++ v4 (2026-07-14)
@@ -1,819 +1,816 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9457970c1ab34c0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa3492873cfa49fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVE_asat_20260623" sheetId="1" r:id="Rde70ad74ad634f24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVE_asat_20260713" sheetId="1" r:id="Rc8aa3e5c401149f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="257">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 23/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="256">
+  <x:si>
+    <x:t>All Fund Holdings as at 13/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Pro Medicus Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PME AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,331,880.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orica Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>686,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,859,874.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>701,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,551,684.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vicinity Centres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,846,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,494,285.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextdc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,127,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,220,102.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.24%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Mineral Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MIN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>262,048</x:t>
-[...80 lines deleted...]
-    <x:t>2.95%</x:t>
+    <x:t>260,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,133,233.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technology One Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TNE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>451,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,765,046.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seven Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>295,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,078,582.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ampol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>353,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,982,011.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Sandfire Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SFR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>695,673</x:t>
-[...35 lines deleted...]
-    <x:t>2.71%</x:t>
+    <x:t>692,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,854,061.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Jb Hi-Fi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>JBH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>162,888</x:t>
-[...35 lines deleted...]
-    <x:t>2.42%</x:t>
+    <x:t>162,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,795,742.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Ramsay Health Care Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>281,994</x:t>
-[...5 lines deleted...]
-    <x:t>2.32%</x:t>
+    <x:t>280,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,902,373.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Amcor Ltd/Australia</x:t>
   </x:si>
   <x:si>
     <x:t>1723503D AU</x:t>
   </x:si>
   <x:si>
-    <x:t>192,454</x:t>
-[...5 lines deleted...]
-    <x:t>2.31%</x:t>
+    <x:t>191,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,876,333.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rea Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,102,636.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZJ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,495,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,280,586.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,714,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,079,937.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,849,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,972,942.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hub24 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,881,854.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fisher &amp; Paykel Healthcare Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>292,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,680,230.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,002,063</x:t>
-[...17 lines deleted...]
-    <x:t>$10,608,099.75</x:t>
+    <x:t>1,992,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,641,546.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitehaven Coal Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,222,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,218,057.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>859,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,132,265.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,589,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,999,275.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>677,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,714,547.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,368,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,644,035.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Challenger Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>817,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,635,440.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steadfast Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,648,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,555,123.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>781,958</x:t>
-[...152 lines deleted...]
-    <x:t>1.84%</x:t>
+    <x:t>778,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,410,709.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,829,195</x:t>
-[...20 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>2,815,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,304,403.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Group Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,262,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,874,001.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Downer Edi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOW AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>980,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,718,809.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanaway Waste Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CWY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,322,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,541,639.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A2 Milk Co Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A2M AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,075,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,526,939.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,122,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,251,537.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Worley Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WOR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>686,243</x:t>
-[...50 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>682,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,237,817.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agl Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>887,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,215,887.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seek Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>529,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,021,607.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telix Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>432,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,918,137.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Igo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IGO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,026,656</x:t>
-[...44 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>1,021,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,833,988.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,400,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,540,769.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ansell Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,522,560.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paladin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>666,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,454,664.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,752,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,323,772.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Life360 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>360 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>253,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,310,867.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Block Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,264,201.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Queensland Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>980,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,236,253.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagers Automotive Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>292,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,126,588.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Treasury Wine Estates Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,196,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,422,056.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liontown Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LTR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,393,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,835,154.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Atlas Arteria Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,448,387</x:t>
-[...182 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>688,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,469,077.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-37,793.81</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$101,745.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -838,51 +835,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf76cf98116134a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R16dee42b2e5e44e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rde70ad74ad634f24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22bcd343a3a94138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6cde93beaed849bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc8aa3e5c401149f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1170,111 +1167,111 @@
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
@@ -1590,91 +1587,91 @@
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
@@ -1730,251 +1727,251 @@
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>