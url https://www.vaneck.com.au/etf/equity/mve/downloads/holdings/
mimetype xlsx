--- v4 (2026-07-14)
+++ v5 (2026-08-03)
@@ -1,816 +1,822 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa3492873cfa49fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98fb3361090941d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVE_asat_20260713" sheetId="1" r:id="Rc8aa3e5c401149f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVE_asat_20260731" sheetId="1" r:id="R6d360851a96449c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="256">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 13/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="258">
+  <x:si>
+    <x:t>All Fund Holdings as at 31/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Charter Hall Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>707,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,506,371.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orica Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>693,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,163,138.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vicinity Centres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,899,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,811,807.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mineral Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>263,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,254,711.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextdc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,137,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,198,870.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ampol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>356,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,222,594.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technology One Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TNE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>455,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,008,288.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Pro Medicus Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PME AU</x:t>
   </x:si>
   <x:si>
-    <x:t>82,078</x:t>
-[...95 lines deleted...]
-    <x:t>2.93%</x:t>
+    <x:t>82,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,434,556.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jb Hi-Fi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,399,159.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandfire Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>698,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,236,063.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Seven Group Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SGH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>295,628</x:t>
-[...50 lines deleted...]
-    <x:t>2.72%</x:t>
+    <x:t>298,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,194,207.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Ramsay Health Care Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>280,584</x:t>
-[...5 lines deleted...]
-    <x:t>2.53%</x:t>
+    <x:t>283,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,553,939.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Amcor Ltd/Australia</x:t>
   </x:si>
   <x:si>
     <x:t>1723503D AU</x:t>
   </x:si>
   <x:si>
-    <x:t>191,492</x:t>
-[...2 lines deleted...]
-    <x:t>$11,876,333.84</x:t>
+    <x:t>193,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,463,270.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Rea Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>REA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>74,156</x:t>
-[...5 lines deleted...]
-    <x:t>2.36%</x:t>
+    <x:t>74,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,025,768.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,902,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,565,084.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Aurizon Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AZJ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,495,288</x:t>
-[...5 lines deleted...]
-    <x:t>2.19%</x:t>
+    <x:t>2,517,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,550,080.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hub24 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,422,801.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fisher &amp; Paykel Healthcare Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>294,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,024,367.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>867,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,943,968.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GMD AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,714,275</x:t>
-[...47 lines deleted...]
-    <x:t>$9,680,230.95</x:t>
+    <x:t>1,729,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,877,283.62</x:t>
   </x:si>
   <x:si>
     <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,992,055</x:t>
-[...5 lines deleted...]
-    <x:t>2.05%</x:t>
+    <x:t>2,010,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,749,091.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,604,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,610,344.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,389,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,033,092.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>683,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,711,590.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,840,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,663,778.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Whitehaven Coal Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,222,554</x:t>
-[...65 lines deleted...]
-    <x:t>1.84%</x:t>
+    <x:t>1,233,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,610,821.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steadfast Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,663,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,499,646.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,787,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,142,088.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Challenger Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CGF AU</x:t>
   </x:si>
   <x:si>
-    <x:t>817,750</x:t>
-[...17 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>825,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,094,888.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Group Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,283,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,945,414.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seek Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>534,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,849,395.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanaway Waste Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CWY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,352,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,844,707.26</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>778,049</x:t>
-[...35 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>785,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,811,794.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Downer Edi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DOW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>980,789</x:t>
-[...17 lines deleted...]
-    <x:t>$7,541,639.16</x:t>
+    <x:t>989,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,699,741.52</x:t>
   </x:si>
   <x:si>
     <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>A2 Milk Co Ltd/The</x:t>
   </x:si>
   <x:si>
     <x:t>A2M AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,075,277</x:t>
-[...5 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>1,085,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,475,849.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agl Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>895,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,415,675.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Worley Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>689,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,282,793.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Igo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,030,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,081,513.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagers Automotive Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>295,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,953,805.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ansell Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,928,231.89</x:t>
   </x:si>
   <x:si>
     <x:t>Regis Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RRL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,122,529</x:t>
-[...44 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>1,132,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,898,203.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Block Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,746,932.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,413,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,684,890.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Queensland Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>989,436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,569,855.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Life360 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>360 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>255,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,546,840.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paladin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>672,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,331,718.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Telix Pharmaceuticals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TLX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>432,654</x:t>
-[...131 lines deleted...]
-    <x:t>$6,126,588.18</x:t>
+    <x:t>436,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,203,773.38</x:t>
   </x:si>
   <x:si>
     <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Wine Estates Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TWE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,196,922</x:t>
-[...5 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>1,207,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,954,340.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atlas Arteria Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>694,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,493,596.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Liontown Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LTR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,393,091</x:t>
-[...20 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>3,423,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,304,028.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$101,745.32</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$-2,553.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -835,51 +841,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22bcd343a3a94138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6cde93beaed849bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc8aa3e5c401149f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc595d8a3abbf4a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7b549b4882a248b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6d360851a96449c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1087,131 +1093,131 @@
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
@@ -1427,171 +1433,171 @@
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
@@ -1607,371 +1613,371 @@
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>