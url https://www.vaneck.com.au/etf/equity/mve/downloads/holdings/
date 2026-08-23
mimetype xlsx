--- v5 (2026-08-03)
+++ v6 (2026-08-23)
@@ -1,822 +1,825 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98fb3361090941d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re050566317574b13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVE_asat_20260731" sheetId="1" r:id="R6d360851a96449c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVE_asat_20260821" sheetId="1" r:id="R4bdb94754ed44cc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="258">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 31/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="259">
+  <x:si>
+    <x:t>All Fund Holdings as at 21/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Mineral Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>265,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,597,873.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pro Medicus Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PME AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,011,245.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextdc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,147,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,691,328.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vicinity Centres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,952,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,596,752.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orica Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>699,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,497,197.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandfire Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>704,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,257,859.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Charter Hall Group</x:t>
   </x:si>
   <x:si>
     <x:t>CHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>707,517</x:t>
-[...65 lines deleted...]
-    <x:t>3.17%</x:t>
+    <x:t>713,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,784,371.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technology One Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TNE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>459,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,703,968.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,745,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,521,478.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Ampol Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALD AU</x:t>
   </x:si>
   <x:si>
-    <x:t>356,456</x:t>
-[...35 lines deleted...]
-    <x:t>2.80%</x:t>
+    <x:t>359,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,332,451.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rea Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,293,637.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amcor Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1723503D AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,025,678.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramsay Health Care Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,855,330.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,028,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,392,240.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seven Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,163,005.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>689,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,064,552.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Jb Hi-Fi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>JBH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>163,544</x:t>
-[...77 lines deleted...]
-    <x:t>2.51%</x:t>
+    <x:t>165,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,418,968.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,866,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,407,137.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Mirvac Group</x:t>
   </x:si>
   <x:si>
     <x:t>MGR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,902,282</x:t>
-[...5 lines deleted...]
-    <x:t>2.21%</x:t>
+    <x:t>5,955,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,374,687.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fisher &amp; Paykel Healthcare Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>297,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,795,326.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greatland Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>792,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,686,265.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,142,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,714,573.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitehaven Coal Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,244,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,646,665.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steadfast Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,678,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,482,321.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hub24 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,405,685.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,618,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,292,021.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Aurizon Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AZJ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,517,919</x:t>
-[...35 lines deleted...]
-    <x:t>2.09%</x:t>
+    <x:t>2,540,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,273,011.15</x:t>
   </x:si>
   <x:si>
     <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BEN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>867,711</x:t>
-[...50 lines deleted...]
-    <x:t>2.01%</x:t>
+    <x:t>875,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,184,099.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,821,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,132,326.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,425,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,969,533.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Dyno Nobel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DNL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,389,707</x:t>
-[...77 lines deleted...]
-    <x:t>$8,142,088.70</x:t>
+    <x:t>2,411,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,921,391.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanaway Waste Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CWY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,382,572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,896,164.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Igo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,040,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,694,843.08</x:t>
   </x:si>
   <x:si>
     <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Challenger Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CGF AU</x:t>
   </x:si>
   <x:si>
-    <x:t>825,167</x:t>
-[...5 lines deleted...]
-    <x:t>1.69%</x:t>
+    <x:t>832,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,067,738.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agl Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>903,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,024,527.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Group Ltd/Australia</x:t>
   </x:si>
   <x:si>
     <x:t>EDV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,283,165</x:t>
-[...5 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>2,303,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,809,498.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Seek Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SEK AU</x:t>
   </x:si>
   <x:si>
-    <x:t>534,336</x:t>
-[...32 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>539,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,731,253.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Worley Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>695,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,577,669.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A2 Milk Co Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A2M AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,094,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,488,308.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ansell Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>213,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,440,331.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paladin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>678,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,175,345.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Treasury Wine Estates Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,218,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,885,276.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telix Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>440,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,880,641.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagers Automotive Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>298,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,694,121.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Downer Edi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DOW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>989,684</x:t>
-[...107 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>998,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,580,642.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Block Inc</x:t>
   </x:si>
   <x:si>
     <x:t>XYZ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>57,328</x:t>
-[...20 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>57,843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,494,033.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Queensland Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BOQ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>989,436</x:t>
-[...5 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>998,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,329,412.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Life360 Inc</x:t>
   </x:si>
   <x:si>
     <x:t>360 AU</x:t>
   </x:si>
   <x:si>
-    <x:t>255,337</x:t>
-[...47 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>257,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,330,406.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liontown Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LTR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,454,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,387,391.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Atlas Arteria Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>694,552</x:t>
-[...20 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>700,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,377,831.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-2,553.35</x:t>
-[...2 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>$155,556.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -841,51 +844,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc595d8a3abbf4a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7b549b4882a248b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6d360851a96449c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc47cecbca6f4249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R62f5e0ca5ac641c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4bdb94754ed44cc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1093,251 +1096,251 @@
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
@@ -1453,151 +1456,151 @@
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
@@ -1713,271 +1716,271 @@
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>