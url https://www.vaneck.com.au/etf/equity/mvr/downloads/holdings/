--- v0 (2026-04-24)
+++ v1 (2026-05-16)
@@ -1,594 +1,594 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R240bb43a7d2a4ccc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93f09d1a3aa14c41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVR_asat_20260424" sheetId="1" r:id="R20ea6e7c17b748f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVR_asat_20260515" sheetId="1" r:id="R18169e96993e4e46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="182">
   <x:si>
-    <x:t>All Fund Holdings as at 24/04/2026</x:t>
+    <x:t>All Fund Holdings as at 15/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Bhp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BHP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>992,638</x:t>
-[...5 lines deleted...]
-    <x:t>8.50%</x:t>
+    <x:t>1,040,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,895,933.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>304,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,569,605.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Woodside Energy Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WDS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,695,513</x:t>
-[...20 lines deleted...]
-    <x:t>7.61%</x:t>
+    <x:t>1,776,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,528,375.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Fortescue Metals Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>FMG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,097,431</x:t>
-[...5 lines deleted...]
-    <x:t>6.33%</x:t>
+    <x:t>2,198,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,677,466.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Santos Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>STO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>4,804,813</x:t>
-[...5 lines deleted...]
-    <x:t>5.71%</x:t>
+    <x:t>5,035,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,679,503.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pilbara Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,696,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,234,113.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Star Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NST AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,515,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,068,180.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Origin Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ORG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,494,612</x:t>
-[...35 lines deleted...]
-    <x:t>4.79%</x:t>
+    <x:t>2,614,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,039,111.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,278,160</x:t>
-[...5 lines deleted...]
-    <x:t>4.44%</x:t>
+    <x:t>2,387,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,844,037.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.27%</x:t>
   </x:si>
   <x:si>
     <x:t>South32 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>S32 AU</x:t>
   </x:si>
   <x:si>
-    <x:t>6,654,206</x:t>
-[...5 lines deleted...]
-    <x:t>4.39%</x:t>
+    <x:t>6,973,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,359,045.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Lynas Rare Earths Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LYC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,409,051</x:t>
-[...5 lines deleted...]
-    <x:t>3.92%</x:t>
+    <x:t>1,476,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,506,621.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Orica Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ORI AU</x:t>
   </x:si>
   <x:si>
-    <x:t>817,301</x:t>
-[...5 lines deleted...]
-    <x:t>2.65%</x:t>
+    <x:t>856,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,734,566.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Mineral Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MIN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>277,128</x:t>
-[...5 lines deleted...]
-    <x:t>2.51%</x:t>
+    <x:t>290,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,810,956.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,071,522</x:t>
-[...5 lines deleted...]
-    <x:t>2.27%</x:t>
+    <x:t>1,122,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,845,007.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ampol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>421,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,770,946.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandfire Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>766,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,519,120.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,885,748</x:t>
-[...35 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>4,072,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,642,141.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Whitehaven Coal Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,551,062</x:t>
-[...5 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>1,625,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,955,394.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,151,720</x:t>
-[...5 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>2,255,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,470,216.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Liontown Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LTR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>4,986,799</x:t>
-[...5 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>5,226,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,281,551.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GMD AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,737,573</x:t>
-[...5 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>1,820,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,490,421.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Aurizon Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AZJ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,566,716</x:t>
-[...5 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>2,689,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,351,513.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Worley Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WOR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>854,083</x:t>
-[...5 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>895,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,188,562.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Igo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,263,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,754,486.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>784,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,643,745.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,693,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,937,789.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,998,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,273,907.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Westgold Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WGX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,594,355</x:t>
-[...5 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>1,670,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,839,023.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,301,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,654,615.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Paladin Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PDN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>726,228</x:t>
-[...80 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>761,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,105,651.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Monadelphous Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MND AU</x:t>
   </x:si>
   <x:si>
-    <x:t>199,693</x:t>
-[...5 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>209,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,265,663.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Iluka Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ILU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>717,302</x:t>
-[...5 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>751,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,938,738.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Beach Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BPT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,198,991</x:t>
-[...5 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>3,352,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,704,574.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Deterra Royalties Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DRR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>653,940</x:t>
-[...5 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>685,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,084,007.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$88,203.85</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$-45,901.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -613,51 +613,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68d60e6c61f24264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R34cc81a692b84099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R20ea6e7c17b748f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf050808e81c048c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2557c2ee02e94491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R18169e96993e4e46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F39"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="37" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">