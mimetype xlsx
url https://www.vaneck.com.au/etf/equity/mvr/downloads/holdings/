--- v1 (2026-05-16)
+++ v2 (2026-06-06)
@@ -1,594 +1,591 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93f09d1a3aa14c41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f349a336b284ad6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVR_asat_20260515" sheetId="1" r:id="R18169e96993e4e46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVR_asat_20260605" sheetId="1" r:id="Rce9f992d4d9e4a56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="182">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 15/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="181">
+  <x:si>
+    <x:t>All Fund Holdings as at 05/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Bhp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BHP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,040,290</x:t>
-[...5 lines deleted...]
-    <x:t>8.99%</x:t>
+    <x:t>1,095,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,074,396.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RIO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>304,547</x:t>
-[...5 lines deleted...]
-    <x:t>8.09%</x:t>
+    <x:t>320,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,184,100.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Woodside Energy Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WDS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,776,908</x:t>
-[...5 lines deleted...]
-    <x:t>7.94%</x:t>
+    <x:t>1,870,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,827,200.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Fortescue Metals Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>FMG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,198,118</x:t>
-[...5 lines deleted...]
-    <x:t>7.10%</x:t>
+    <x:t>2,314,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,512,517.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Santos Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>STO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,035,470</x:t>
-[...5 lines deleted...]
-    <x:t>5.67%</x:t>
+    <x:t>5,301,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,458,652.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Pilbara Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PLS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,696,192</x:t>
-[...2 lines deleted...]
-    <x:t>$34,234,113.92</x:t>
+    <x:t>5,997,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,443,818.42</x:t>
   </x:si>
   <x:si>
     <x:t>4.89%</x:t>
   </x:si>
   <x:si>
+    <x:t>South32 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S32 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,342,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,994,552.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.69%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Northern Star Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NST AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,515,521</x:t>
-[...5 lines deleted...]
-    <x:t>4.44%</x:t>
+    <x:t>1,595,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,720,985.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Origin Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ORG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,614,370</x:t>
-[...5 lines deleted...]
-    <x:t>4.29%</x:t>
+    <x:t>2,752,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,975,258.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,387,523</x:t>
-[...20 lines deleted...]
-    <x:t>4.20%</x:t>
+    <x:t>2,513,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,485,900.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Lynas Rare Earths Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LYC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,476,692</x:t>
-[...5 lines deleted...]
-    <x:t>3.79%</x:t>
+    <x:t>1,554,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,234,132.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Orica Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ORI AU</x:t>
   </x:si>
   <x:si>
-    <x:t>856,535</x:t>
-[...5 lines deleted...]
-    <x:t>2.82%</x:t>
+    <x:t>901,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,696,516.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Mineral Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MIN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>290,427</x:t>
-[...5 lines deleted...]
-    <x:t>2.69%</x:t>
+    <x:t>305,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,661,284.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitehaven Coal Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,711,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,036,145.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ampol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>443,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,982,074.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandfire Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>807,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,569,101.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,122,963</x:t>
-[...35 lines deleted...]
-    <x:t>2.08%</x:t>
+    <x:t>1,182,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,559,278.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>4,072,281</x:t>
-[...20 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>4,287,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,076,926.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Worley Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>942,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,241,737.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZJ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,832,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,178,055.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Igo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,330,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,948,249.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,255,012</x:t>
-[...5 lines deleted...]
-    <x:t>1.78%</x:t>
+    <x:t>2,374,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,894,747.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Liontown Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LTR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,226,192</x:t>
-[...5 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>5,502,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,775,178.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,835,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,916,740.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>826,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,545,157.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GMD AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,820,986</x:t>
-[...77 lines deleted...]
-    <x:t>$9,937,789.92</x:t>
+    <x:t>1,917,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,276,374.24</x:t>
   </x:si>
   <x:si>
     <x:t>1.42%</x:t>
   </x:si>
   <x:si>
+    <x:t>Paladin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>801,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,854,586.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Vault Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>VAU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,998,687</x:t>
-[...5 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>2,104,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,711,913.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Westgold Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WGX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,670,893</x:t>
-[...5 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>1,759,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,602,517.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Regis Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RRL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,301,446</x:t>
-[...20 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>1,370,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,180,279.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Monadelphous Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MND AU</x:t>
   </x:si>
   <x:si>
-    <x:t>209,274</x:t>
-[...5 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>220,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,724,563.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Iluka Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ILU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>751,739</x:t>
-[...2 lines deleted...]
-    <x:t>$5,938,738.10</x:t>
+    <x:t>791,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,133,923.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Beach Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BPT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,352,556</x:t>
-[...2 lines deleted...]
-    <x:t>$3,704,574.38</x:t>
+    <x:t>3,529,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,847,431.86</x:t>
   </x:si>
   <x:si>
     <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Deterra Royalties Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DRR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>685,335</x:t>
-[...2 lines deleted...]
-    <x:t>$3,084,007.50</x:t>
+    <x:t>721,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,174,864.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-45,901.68</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$61,001.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -613,51 +610,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf050808e81c048c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2557c2ee02e94491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R18169e96993e4e46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42e17bf1c343454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R234b63cabe3d4450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rce9f992d4d9e4a56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F39"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="37" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -945,491 +942,491 @@
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>