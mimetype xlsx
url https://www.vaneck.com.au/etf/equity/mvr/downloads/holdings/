--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,588 +1,600 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f349a336b284ad6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cb042c8428f4079" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVR_asat_20260605" sheetId="1" r:id="Rce9f992d4d9e4a56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVR_asat_20260626" sheetId="1" r:id="R5a002c796f7440bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="181">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 05/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="185">
+  <x:si>
+    <x:t>All Fund Holdings as at 26/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Bhp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BHP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,095,271</x:t>
-[...5 lines deleted...]
-    <x:t>9.24%</x:t>
+    <x:t>962,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,753,394.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woodside Energy Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,865,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,591,913.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RIO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>320,642</x:t>
-[...20 lines deleted...]
-    <x:t>7.97%</x:t>
+    <x:t>282,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,040,103.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Fortescue Metals Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>FMG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,314,297</x:t>
-[...5 lines deleted...]
-    <x:t>6.55%</x:t>
+    <x:t>2,393,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,645,685.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Star Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NST AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,147,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,220,957.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Santos Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>STO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,301,618</x:t>
-[...5 lines deleted...]
-    <x:t>5.71%</x:t>
+    <x:t>5,491,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,209,574.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Origin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,290,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,066,729.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,899,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,458,646.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lynas Rare Earths Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,545,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,647,674.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Pilbara Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PLS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,997,262</x:t>
-[...5 lines deleted...]
-    <x:t>4.89%</x:t>
+    <x:t>5,655,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,506,229.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.01%</x:t>
   </x:si>
   <x:si>
     <x:t>South32 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>S32 AU</x:t>
   </x:si>
   <x:si>
-    <x:t>7,342,236</x:t>
-[...65 lines deleted...]
-    <x:t>3.89%</x:t>
+    <x:t>7,271,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,433,492.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Orica Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ORI AU</x:t>
   </x:si>
   <x:si>
-    <x:t>901,809</x:t>
-[...5 lines deleted...]
-    <x:t>2.85%</x:t>
+    <x:t>1,010,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,896,848.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Mineral Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MIN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>305,776</x:t>
-[...2 lines deleted...]
-    <x:t>$20,661,284.32</x:t>
+    <x:t>298,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,820,708.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ampol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>474,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,464,372.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Whitehaven Coal Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,711,435</x:t>
-[...20 lines deleted...]
-    <x:t>2.20%</x:t>
+    <x:t>1,862,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,032,311.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Sandfire Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SFR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>807,526</x:t>
-[...5 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>792,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,967,019.25</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,182,316</x:t>
-[...5 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>1,199,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,535,406.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,670,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,753,049.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZJ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,946,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,406,486.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>4,287,517</x:t>
-[...5 lines deleted...]
-    <x:t>1.80%</x:t>
+    <x:t>4,035,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,105,507.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,884,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,133,513.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Worley Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WOR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>942,397</x:t>
-[...20 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>1,016,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,005,933.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,969,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,613,298.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>848,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,398,927.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Igo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IGO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,330,540</x:t>
-[...20 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>1,366,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,989,202.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,509,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,945,977.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,145,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,762,252.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Liontown Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LTR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,502,420</x:t>
-[...50 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>5,394,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,954,567.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Paladin Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PDN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>801,320</x:t>
-[...20 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>883,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,260,706.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Westgold Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WGX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,759,206</x:t>
-[...20 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>1,679,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,112,149.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Hope Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,386,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,458,089.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Monadelphous Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MND AU</x:t>
   </x:si>
   <x:si>
-    <x:t>220,333</x:t>
-[...5 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>226,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,924,841.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Iluka Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ILU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>791,474</x:t>
-[...5 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>998,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,891,450.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deterra Royalties Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>827,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,788,035.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Beach Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BPT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,529,754</x:t>
-[...20 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>3,563,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,029,186.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$61,001.09</x:t>
+    <x:t>$51,165.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -610,56 +622,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42e17bf1c343454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R234b63cabe3d4450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rce9f992d4d9e4a56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2373caa7312b41b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R273e4181c4d5401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5a002c796f7440bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F39"/>
+  <x:dimension ref="A1:F40"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="37" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -942,111 +954,111 @@
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
@@ -1342,96 +1354,116 @@
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A39" s="2" t="s">
-[...14 lines deleted...]
-      <x:c r="F39" s="2" t="s">
+      <x:c r="A39" s="1">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="B39" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A39:F39"/>
+    <x:mergeCell ref="A40:F40"/>
   </x:mergeCells>
 </x:worksheet>
 </file>