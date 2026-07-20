--- v3 (2026-06-26)
+++ v4 (2026-07-20)
@@ -1,603 +1,606 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cb042c8428f4079" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3beb6ffa13144ffc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVR_asat_20260626" sheetId="1" r:id="R5a002c796f7440bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVR_asat_20260720" sheetId="1" r:id="Rf5cb6a0a76604835"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="185">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 26/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="186">
+  <x:si>
+    <x:t>All Fund Holdings as at 20/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Woodside Energy Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,920,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,351,329.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.46%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bhp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BHP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>962,085</x:t>
-[...20 lines deleted...]
-    <x:t>7.26%</x:t>
+    <x:t>990,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,985,832.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortescue Metals Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,463,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,248,491.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RIO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>282,424</x:t>
-[...20 lines deleted...]
-    <x:t>6.42%</x:t>
+    <x:t>290,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,919,539.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santos Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,652,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,319,441.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Star Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NST AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,147,691</x:t>
-[...20 lines deleted...]
-    <x:t>5.52%</x:t>
+    <x:t>2,210,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,094,260.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Origin Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ORG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,290,760</x:t>
-[...2 lines deleted...]
-    <x:t>$36,066,729.60</x:t>
+    <x:t>3,387,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,568,855.00</x:t>
   </x:si>
   <x:si>
     <x:t>5.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,899,317</x:t>
-[...5 lines deleted...]
-    <x:t>4.99%</x:t>
+    <x:t>2,984,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,770,731.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South32 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S32 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,485,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,542,043.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Lynas Rare Earths Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LYC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,545,182</x:t>
-[...5 lines deleted...]
-    <x:t>4.03%</x:t>
+    <x:t>1,590,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,845,375.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Pilbara Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PLS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,655,998</x:t>
-[...20 lines deleted...]
-    <x:t>4.00%</x:t>
+    <x:t>5,822,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,395,382.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Orica Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ORI AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,010,865</x:t>
-[...5 lines deleted...]
-    <x:t>3.36%</x:t>
+    <x:t>1,040,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,016,701.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ampol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>488,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,544,508.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Mineral Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MIN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>298,079</x:t>
-[...20 lines deleted...]
-    <x:t>2.18%</x:t>
+    <x:t>306,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,750,504.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Whitehaven Coal Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,862,740</x:t>
-[...5 lines deleted...]
-    <x:t>2.11%</x:t>
+    <x:t>1,917,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,630,593.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Sandfire Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SFR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>792,325</x:t>
-[...2 lines deleted...]
-    <x:t>$14,967,019.25</x:t>
+    <x:t>815,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,566,973.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZJ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,033,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,922,927.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,749,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,755,406.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,199,291</x:t>
-[...35 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>1,234,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,394,831.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>4,035,169</x:t>
-[...5 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>4,153,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,004,502.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Worley Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,046,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,266,733.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,026,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,188,835.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Dyno Nobel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DNL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,884,330</x:t>
-[...2 lines deleted...]
-    <x:t>$11,133,513.80</x:t>
+    <x:t>2,969,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,985,777.30</x:t>
   </x:si>
   <x:si>
     <x:t>1.57%</x:t>
   </x:si>
   <x:si>
-    <x:t>Worley Ltd</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Capricorn Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CMM AU</x:t>
   </x:si>
   <x:si>
-    <x:t>848,892</x:t>
-[...2 lines deleted...]
-    <x:t>$10,398,927.00</x:t>
+    <x:t>873,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,258,999.00</x:t>
   </x:si>
   <x:si>
     <x:t>1.46%</x:t>
   </x:si>
   <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,208,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,159,688.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Igo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IGO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,366,512</x:t>
-[...5 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>1,406,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,284,167.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Regis Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RRL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,509,253</x:t>
-[...20 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>1,553,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,777,998.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paladin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>909,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,712,331.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Hope Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,427,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,677,378.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,728,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,676,378.16</x:t>
   </x:si>
   <x:si>
     <x:t>Liontown Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LTR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,394,318</x:t>
-[...50 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>5,552,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,079,966.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Monadelphous Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MND AU</x:t>
   </x:si>
   <x:si>
-    <x:t>226,450</x:t>
-[...5 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>233,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,904,688.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Iluka Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ILU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>998,761</x:t>
-[...2 lines deleted...]
-    <x:t>$6,891,450.90</x:t>
+    <x:t>1,028,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,127,636.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Deterra Royalties Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DRR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>827,082</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>851,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,609,936.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Beach Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BPT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,563,749</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>3,668,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,264,986.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$51,165.32</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$109,306.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -622,51 +625,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2373caa7312b41b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R273e4181c4d5401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5a002c796f7440bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dc44d694aaa4f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0be70a4dc3014151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf5cb6a0a76604835" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F40"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="37" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1014,331 +1017,331 @@
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
@@ -1354,111 +1357,111 @@
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>