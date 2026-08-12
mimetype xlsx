--- v4 (2026-07-20)
+++ v5 (2026-08-12)
@@ -1,606 +1,603 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3beb6ffa13144ffc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6fdfda038f94d06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVR_asat_20260720" sheetId="1" r:id="Rf5cb6a0a76604835"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVR_asat_20260811" sheetId="1" r:id="Rfb1f945e2c3a4eba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="186">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 20/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="185">
+  <x:si>
+    <x:t>All Fund Holdings as at 11/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Woodside Energy Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WDS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,920,755</x:t>
-[...5 lines deleted...]
-    <x:t>8.46%</x:t>
+    <x:t>1,986,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,563,537.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Bhp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BHP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>990,369</x:t>
-[...5 lines deleted...]
-    <x:t>8.12%</x:t>
+    <x:t>1,024,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,470,393.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,069,872.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Star Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NST AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,286,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,146,579.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santos Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,845,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,114,883.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Fortescue Metals Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>FMG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,463,958</x:t>
-[...50 lines deleted...]
-    <x:t>6.00%</x:t>
+    <x:t>2,547,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,912,707.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,086,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,651,270.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South32 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S32 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,740,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,787,419.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Origin Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ORG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,387,510</x:t>
-[...35 lines deleted...]
-    <x:t>4.35%</x:t>
+    <x:t>3,502,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,321,518.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pilbara Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,020,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,176,328.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Lynas Rare Earths Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LYC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,590,613</x:t>
-[...20 lines deleted...]
-    <x:t>3.48%</x:t>
+    <x:t>1,644,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,484,407.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Orica Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ORI AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,040,585</x:t>
-[...5 lines deleted...]
-    <x:t>3.42%</x:t>
+    <x:t>1,076,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,856,223.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mineral Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>317,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,693,784.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Ampol Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALD AU</x:t>
   </x:si>
   <x:si>
-    <x:t>488,914</x:t>
-[...20 lines deleted...]
-    <x:t>2.39%</x:t>
+    <x:t>505,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,121,606.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandfire Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>843,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,981,181.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,842,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,032,455.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greatland Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,276,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,931,843.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,295,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,763,655.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,095,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,468,457.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Whitehaven Coal Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,917,509</x:t>
-[...20 lines deleted...]
-    <x:t>2.08%</x:t>
+    <x:t>1,982,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,228,026.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>903,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,593,333.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,283,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,862,963.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Aurizon Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AZJ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,033,551</x:t>
-[...50 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>3,136,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,206,205.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Worley Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WOR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,046,122</x:t>
-[...20 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>1,081,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,974,983.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Dyno Nobel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DNL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,969,129</x:t>
-[...35 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>3,070,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,973,975.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,606,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,952,642.72</x:t>
   </x:si>
   <x:si>
     <x:t>Igo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IGO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,406,692</x:t>
-[...20 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>1,454,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,345,880.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,787,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,440,734.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Paladin Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PDN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>909,473</x:t>
-[...5 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>940,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,015,781.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>New Hope Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,427,022</x:t>
-[...17 lines deleted...]
-    <x:t>$7,676,378.16</x:t>
+    <x:t>1,475,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,027,372.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iluka Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,063,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,845,973.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monadelphous Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MND AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>241,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,607,569.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Liontown Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LTR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,552,915</x:t>
-[...35 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>5,742,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,775,600.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Deterra Royalties Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DRR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>851,400</x:t>
-[...5 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>880,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,873,742.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Beach Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BPT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,668,524</x:t>
-[...5 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>3,793,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,300,316.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$109,306.36</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$-45,155.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -625,51 +622,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dc44d694aaa4f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0be70a4dc3014151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf5cb6a0a76604835" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbccb1651accc4401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb6222e8eb6b7477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfb1f945e2c3a4eba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F40"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="37" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1197,271 +1194,271 @@
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>