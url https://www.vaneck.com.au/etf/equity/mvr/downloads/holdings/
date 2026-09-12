--- v5 (2026-08-12)
+++ v6 (2026-09-12)
@@ -1,603 +1,606 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6fdfda038f94d06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42941e7ad65444eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVR_asat_20260811" sheetId="1" r:id="Rfb1f945e2c3a4eba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVR_asat_20260911" sheetId="1" r:id="Ree2eb73eba8d4858"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="185">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 11/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="186">
+  <x:si>
+    <x:t>All Fund Holdings as at 11/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Woodside Energy Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WDS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,986,172</x:t>
-[...5 lines deleted...]
-    <x:t>8.04%</x:t>
+    <x:t>2,061,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,754,724.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Bhp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BHP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,024,095</x:t>
-[...5 lines deleted...]
-    <x:t>8.03%</x:t>
+    <x:t>1,063,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,714,366.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RIO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>300,622</x:t>
-[...5 lines deleted...]
-    <x:t>6.63%</x:t>
+    <x:t>312,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,524,915.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Star Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NST AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,286,128</x:t>
-[...5 lines deleted...]
-    <x:t>6.39%</x:t>
+    <x:t>2,373,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,402,949.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Santos Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>STO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,845,519</x:t>
-[...5 lines deleted...]
-    <x:t>5.78%</x:t>
+    <x:t>6,068,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,128,071.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,203,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,854,712.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Fortescue Metals Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>FMG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,547,875</x:t>
-[...20 lines deleted...]
-    <x:t>5.23%</x:t>
+    <x:t>2,645,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,092,933.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Origin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,636,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,074,050.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.07%</x:t>
   </x:si>
   <x:si>
     <x:t>South32 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>S32 AU</x:t>
   </x:si>
   <x:si>
-    <x:t>7,740,743</x:t>
-[...20 lines deleted...]
-    <x:t>4.70%</x:t>
+    <x:t>8,035,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,340,564.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Pilbara Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PLS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>6,020,583</x:t>
-[...5 lines deleted...]
-    <x:t>3.46%</x:t>
+    <x:t>6,250,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,250,894.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orica Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,117,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,631,283.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Lynas Rare Earths Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LYC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,644,788</x:t>
-[...20 lines deleted...]
-    <x:t>3.05%</x:t>
+    <x:t>1,707,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,536,990.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ampol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>524,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,629,027.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Mineral Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MIN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>317,292</x:t>
-[...20 lines deleted...]
-    <x:t>2.47%</x:t>
+    <x:t>329,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,556,299.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,951,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,916,211.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Sandfire Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SFR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>843,395</x:t>
-[...20 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>875,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,614,448.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitehaven Coal Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,058,436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,702,549.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,459,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,677,011.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,175,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,645,895.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,370,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,102,996.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,276,590</x:t>
-[...50 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>1,325,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,299,803.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Capricorn Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CMM AU</x:t>
   </x:si>
   <x:si>
-    <x:t>903,612</x:t>
-[...20 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>938,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,033,631.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,667,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,875,508.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,187,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,398,787.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Aurizon Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AZJ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,136,866</x:t>
-[...5 lines deleted...]
-    <x:t>1.62%</x:t>
+    <x:t>3,256,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,146,763.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Igo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,510,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,446,383.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Worley Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WOR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,081,751</x:t>
-[...44 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>1,123,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,960,519.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Westgold Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WGX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,787,797</x:t>
-[...5 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>1,855,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,449,167.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Paladin Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PDN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>940,449</x:t>
-[...5 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>976,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,036,538.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>New Hope Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,475,620</x:t>
-[...5 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>1,531,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,696,927.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monadelphous Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MND AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,179,385.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Iluka Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ILU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,063,140</x:t>
-[...20 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>1,103,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,887,025.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Liontown Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LTR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,742,034</x:t>
-[...5 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>5,961,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,378,298.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Deterra Royalties Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DRR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>880,396</x:t>
-[...5 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>913,971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,783,839.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Beach Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BPT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,793,467</x:t>
-[...5 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>3,938,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,465,566.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-45,155.25</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$304,287.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -622,51 +625,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbccb1651accc4401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb6222e8eb6b7477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfb1f945e2c3a4eba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35014460da364f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0e99a1e380ee4878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ree2eb73eba8d4858" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F40"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="37" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1074,391 +1077,391 @@
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>