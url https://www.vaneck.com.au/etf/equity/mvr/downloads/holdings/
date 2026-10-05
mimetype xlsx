--- v6 (2026-09-12)
+++ v7 (2026-10-05)
@@ -1,606 +1,618 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42941e7ad65444eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9e4ba62b8654d01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVR_asat_20260911" sheetId="1" r:id="Ree2eb73eba8d4858"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVR_asat_20261002" sheetId="1" r:id="Rf03205e725354d2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="186">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 11/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="190">
+  <x:si>
+    <x:t>All Fund Holdings as at 02/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Bhp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,090,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,761,930.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.15%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Woodside Energy Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WDS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,061,921</x:t>
-[...20 lines deleted...]
-    <x:t>7.80%</x:t>
+    <x:t>2,125,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,399,307.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RIO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>312,091</x:t>
-[...5 lines deleted...]
-    <x:t>6.33%</x:t>
+    <x:t>343,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,642,724.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Star Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NST AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,373,322</x:t>
-[...5 lines deleted...]
-    <x:t>6.32%</x:t>
+    <x:t>2,310,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,508,946.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortescue Metals Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,249,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,615,751.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Santos Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>STO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>6,068,460</x:t>
-[...5 lines deleted...]
-    <x:t>6.28%</x:t>
+    <x:t>5,683,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,539,549.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South32 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S32 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,306,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,950,177.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Origin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,448,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,586,644.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,203,908</x:t>
-[...50 lines deleted...]
-    <x:t>4.86%</x:t>
+    <x:t>2,747,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,966,777.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orica Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,118,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,933,807.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Pilbara Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PLS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>6,250,198</x:t>
-[...20 lines deleted...]
-    <x:t>2.97%</x:t>
+    <x:t>6,055,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,406,685.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ampol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>504,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,293,734.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Lynas Rare Earths Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LYC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,707,515</x:t>
-[...20 lines deleted...]
-    <x:t>2.61%</x:t>
+    <x:t>1,679,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,749,589.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandfire Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>948,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,840,996.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,926,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,728,544.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,728,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,345,249.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Mineral Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MIN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>329,397</x:t>
-[...35 lines deleted...]
-    <x:t>2.24%</x:t>
+    <x:t>331,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,889,113.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZJ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,962,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,661,231.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,008,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,515,257.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Whitehaven Coal Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,058,436</x:t>
-[...20 lines deleted...]
-    <x:t>2.01%</x:t>
+    <x:t>1,909,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,495,685.60</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GMD AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,175,934</x:t>
-[...2 lines deleted...]
-    <x:t>$16,645,895.10</x:t>
+    <x:t>1,959,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,934,007.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Vault Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>VAU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,370,957</x:t>
-[...5 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>2,342,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,893,266.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,444,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,777,004.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,325,283</x:t>
-[...20 lines deleted...]
-    <x:t>1.69%</x:t>
+    <x:t>1,226,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,643,183.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Regis Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RRL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,667,812</x:t>
-[...35 lines deleted...]
-    <x:t>1.46%</x:t>
+    <x:t>1,446,859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,576,539.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Worley Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,075,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,226,045.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,856,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,747,549.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,362,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,346,674.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Igo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IGO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,510,077</x:t>
-[...35 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>1,421,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,169,120.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Hope Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,533,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,941,331.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Paladin Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PDN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>976,317</x:t>
-[...20 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>950,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,622,585.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Monadelphous Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MND AU</x:t>
   </x:si>
   <x:si>
-    <x:t>250,240</x:t>
-[...5 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>248,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,764,152.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Iluka Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ILU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,103,690</x:t>
-[...5 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>1,104,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,298,317.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Liontown Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LTR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,961,027</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>6,467,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,141,548.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Deterra Royalties Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DRR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>913,971</x:t>
-[...5 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>978,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,952,045.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Beach Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BPT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,938,144</x:t>
-[...5 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>3,942,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,351,302.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$304,287.22</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$203,156.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -625,56 +637,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35014460da364f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0e99a1e380ee4878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ree2eb73eba8d4858" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra016540fb0cd4534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Raeb245deeb5a4e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf03205e725354d2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F40"/>
+  <x:dimension ref="A1:F41"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="37" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1077,396 +1089,416 @@
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A40" s="2" t="s">
-[...14 lines deleted...]
-      <x:c r="F40" s="2" t="s">
+      <x:c r="A40" s="1">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B40" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A40:F40"/>
+    <x:mergeCell ref="A41:F41"/>
   </x:mergeCells>
 </x:worksheet>
 </file>