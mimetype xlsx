--- v7 (2026-10-05)
+++ v8 (2026-10-25)
@@ -1,618 +1,621 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9e4ba62b8654d01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R872bda4f364545c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVR_asat_20261002" sheetId="1" r:id="Rf03205e725354d2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVR_asat_20261023" sheetId="1" r:id="R2506d1128cc04ded"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="190">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 02/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="191">
+  <x:si>
+    <x:t>All Fund Holdings as at 23/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Woodside Energy Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,125,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,842,681.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.23%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bhp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BHP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,090,703</x:t>
-[...20 lines deleted...]
-    <x:t>8.10%</x:t>
+    <x:t>1,090,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,043,310.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Star Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NST AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,310,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,832,576.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santos Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,683,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,438,353.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RIO AU</x:t>
   </x:si>
   <x:si>
     <x:t>343,685</x:t>
   </x:si>
   <x:si>
-    <x:t>$56,642,724.85</x:t>
-[...17 lines deleted...]
-    <x:t>6.77%</x:t>
+    <x:t>$50,270,804.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Fortescue Metals Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>FMG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,249,892</x:t>
-[...20 lines deleted...]
-    <x:t>5.92%</x:t>
+    <x:t>3,249,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,375,987.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Origin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,448,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,000,513.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.55%</x:t>
   </x:si>
   <x:si>
     <x:t>South32 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>S32 AU</x:t>
   </x:si>
   <x:si>
-    <x:t>8,306,324</x:t>
-[...20 lines deleted...]
-    <x:t>4.59%</x:t>
+    <x:t>8,306,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,305,151.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,747,653</x:t>
-[...5 lines deleted...]
-    <x:t>4.39%</x:t>
+    <x:t>2,747,657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,076,000.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Orica Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ORI AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,118,801</x:t>
-[...5 lines deleted...]
-    <x:t>3.16%</x:t>
+    <x:t>1,118,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,587,024.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ampol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>504,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,762,876.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lynas Rare Earths Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,679,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,987,498.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandfire Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>948,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,493,921.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Pilbara Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PLS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>6,055,861</x:t>
-[...50 lines deleted...]
-    <x:t>2.54%</x:t>
+    <x:t>6,055,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,866,371.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,926,335</x:t>
-[...5 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>2,926,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,831,483.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>4,728,157</x:t>
-[...5 lines deleted...]
-    <x:t>2.24%</x:t>
+    <x:t>4,728,163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,650,219.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZJ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,962,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,255,621.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitehaven Coal Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,909,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,106,834.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Mineral Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MIN AU</x:t>
   </x:si>
   <x:si>
     <x:t>331,289</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,889,113.22</x:t>
-[...17 lines deleted...]
-    <x:t>1.79%</x:t>
+    <x:t>$14,033,402.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,444,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,260,389.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Capricorn Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CMM AU</x:t>
   </x:si>
   <x:si>
     <x:t>1,008,004</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,515,257.60</x:t>
-[...14 lines deleted...]
-    <x:t>$14,495,685.60</x:t>
+    <x:t>$12,489,169.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,342,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,136,118.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GMD AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,959,776</x:t>
-[...32 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>1,959,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,072,232.48</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,226,303</x:t>
-[...5 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>1,226,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,644,327.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Worley Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,075,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,215,312.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Hope Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,533,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,355,423.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,856,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,893,487.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Regis Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RRL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,446,859</x:t>
-[...35 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>1,446,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,753,509.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Emerald Resources Nl</x:t>
   </x:si>
   <x:si>
     <x:t>EMR AU</x:t>
   </x:si>
   <x:si>
     <x:t>1,362,489</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,346,674.54</x:t>
-[...2 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>$7,875,186.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Igo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IGO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,421,569</x:t>
-[...20 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>1,421,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,780,903.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monadelphous Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MND AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>248,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,764,841.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Paladin Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PDN AU</x:t>
   </x:si>
   <x:si>
     <x:t>950,671</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,622,585.97</x:t>
-[...17 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>$6,540,616.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Iluka Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ILU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,104,968</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>1,104,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,480,651.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Liontown Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LTR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>6,467,357</x:t>
-[...5 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>6,467,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,139,113.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Deterra Royalties Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DRR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>978,229</x:t>
-[...5 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>978,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,746,624.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Beach Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BPT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,942,709</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>3,942,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,706,148.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$203,156.47</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$39,524.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -637,51 +640,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra016540fb0cd4534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Raeb245deeb5a4e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf03205e725354d2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf8629c0d1cb43e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R93ce73a9146b4dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2506d1128cc04ded" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F41"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="37" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1109,391 +1112,391 @@
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>