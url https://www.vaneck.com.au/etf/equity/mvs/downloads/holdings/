--- v0 (2026-04-21)
+++ v1 (2026-05-11)
@@ -1,915 +1,930 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R674478651fe94dae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec782dd50b8a49e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVS_asat_20260421" sheetId="1" r:id="Rc85ab64404c349c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVS_asat_20260511" sheetId="1" r:id="R5e991acf2f3446b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="289">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 21/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="294">
+  <x:si>
+    <x:t>All Fund Holdings as at 11/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Zip Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ZIP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,010,886</x:t>
-[...5 lines deleted...]
-    <x:t>2.51%</x:t>
+    <x:t>2,043,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,313,362.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Tasmea Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TEA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>833,155</x:t>
-[...5 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>846,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,012,517.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metals X Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,680,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,302,483.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcmillan Shakespeare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,253,870.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nrw Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>584,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,193,862.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Macmahon Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MAH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,090,056</x:t>
-[...5 lines deleted...]
-    <x:t>2.06%</x:t>
+    <x:t>5,172,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,060,699.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Srg Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,313,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,033,194.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gr Engineering Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>831,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,001,044.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pinnacle Investment Management Group Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>241,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,937,554.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bravura Solutions Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,655,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,856,888.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iph Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,012,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,816,846.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Superloop Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,085,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,744,816.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West African Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,169,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,743,472.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingsgate Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>540,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,689,299.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mystate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>780,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,685,423.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Corp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>307,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,666,881.46</x:t>
   </x:si>
   <x:si>
     <x:t>Elsight Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ELS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>572,519</x:t>
-[...35 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>581,834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,636,462.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Service Stream Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,710,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,507,390.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Champion Iron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>671,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,451,653.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aub Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,441,511.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kelsian Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>836,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,427,677.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dicker Data Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>367,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,417,192.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regal Partners Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RPL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,288,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,387,923.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Black Cat Syndicate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BC8 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,805,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,380,774.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>533,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,369,369.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perenti Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,667,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,369,008.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Growthpoint Properties Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,539,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,341,431.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ricegrowers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGLLV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>268,285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,334,782.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Platinum Asset Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L1G AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,736,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,324,314.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualitas Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QAL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,235,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,322,986.59</x:t>
   </x:si>
   <x:si>
     <x:t>Ora Banda Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>OBM AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,413,064</x:t>
-[...35 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>2,452,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,298,371.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>569,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,293,536.48</x:t>
   </x:si>
   <x:si>
     <x:t>Pantoro Gold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PNR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>941,514</x:t>
-[...71 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>956,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,262,793.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tuas Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TUA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>551,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,249,937.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pwr Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PWH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>360,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,245,789.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Webjet Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,244,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,235,957.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkane Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,135,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,225,198.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Judo Capital Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JDO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,199,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,222,644.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inghams Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ING AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,765,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,213,521.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integral Diagnostics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,426,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,167,933.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servcorp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,165,384.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aeris Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,439,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,161,841.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maas Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>668,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,156,806.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gwa Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,525,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,127,557.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jumbo Interactive Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JIN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>418,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,118,108.10</x:t>
   </x:si>
   <x:si>
     <x:t>Evt Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>EVT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>264,418</x:t>
-[...158 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>268,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,111,777.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>670,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,089,479.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centuria Office Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,294,163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,080,042.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resolute Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,364,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,074,159.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iress Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>479,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,056,338.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nick Scali Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NCK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,040,797.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuix Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,018,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,007,831.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peet Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,789,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,952,727.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bega Cheese Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>568,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,929,510.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emeco Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,841,515.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Retail Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,830,543.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Catalyst Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CYL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>517,085</x:t>
-[...350 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>525,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,827,173.86</x:t>
   </x:si>
   <x:si>
     <x:t>Droneshield Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DRO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>781,208</x:t>
-[...50 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>793,917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,802,527.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Orora Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ORA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,710,045</x:t>
-[...5 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>1,737,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,424,323.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Corporate Travel Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CTD AU</x:t>
   </x:si>
   <x:si>
     <x:t>208,881</x:t>
   </x:si>
   <x:si>
     <x:t>$670,508.01</x:t>
   </x:si>
   <x:si>
-    <x:t>0.32%</x:t>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$3,324,404.61</x:t>
+    <x:t>$157,858.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -934,51 +949,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R036e4e24dc3d4565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcbab36da5eed487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc85ab64404c349c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cff6f397e2447b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R938717bde1d54c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5e991acf2f3446b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F65"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1246,1031 +1261,1031 @@
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>