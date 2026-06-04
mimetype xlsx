--- v1 (2026-05-11)
+++ v2 (2026-06-04)
@@ -1,930 +1,942 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec782dd50b8a49e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcffa9341dc4a4216" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVS_asat_20260511" sheetId="1" r:id="R5e991acf2f3446b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVS_asat_20260604" sheetId="1" r:id="R0074a70840de4f5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="294">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 11/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="298">
+  <x:si>
+    <x:t>All Fund Holdings as at 04/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Tasmea Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>858,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,984,478.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Srg Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,331,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,072,374.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gr Engineering Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>842,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,990,287.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macmahon Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,242,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,875,167.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Zip Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ZIP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,043,601</x:t>
-[...20 lines deleted...]
-    <x:t>2.47%</x:t>
+    <x:t>2,070,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,846,044.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcmillan Shakespeare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>235,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,475,619.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nrw Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>592,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,433,755.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elsight Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>589,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,333,729.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Metals X Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MLX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,680,675</x:t>
-[...47 lines deleted...]
-    <x:t>$4,060,699.03</x:t>
+    <x:t>2,716,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,224,255.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Service Stream Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,733,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,143,846.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dicker Data Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>372,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,122,014.13</x:t>
   </x:si>
   <x:si>
     <x:t>2.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>Srg Global Ltd</x:t>
-[...23 lines deleted...]
-    <x:t>$4,001,044.58</x:t>
+    <x:t>Iph Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,025,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,062,880.80</x:t>
   </x:si>
   <x:si>
     <x:t>1.97%</x:t>
   </x:si>
   <x:si>
+    <x:t>Bravura Solutions Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,677,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,858,197.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Superloop Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,099,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,827,947.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aub Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,751,433.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inghams Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ING AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,789,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,685,976.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West African Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,185,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,663,182.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Pinnacle Investment Management Group Lt</x:t>
   </x:si>
   <x:si>
     <x:t>PNI AU</x:t>
   </x:si>
   <x:si>
-    <x:t>241,124</x:t>
-[...62 lines deleted...]
-    <x:t>$3,743,472.00</x:t>
+    <x:t>244,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,655,505.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kelsian Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>847,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,634,535.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Corp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>311,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,594,602.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perenti Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,690,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,583,124.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maas Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>677,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,544,726.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ricegrowers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGLLV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>271,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,439,244.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mystate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>791,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,426,168.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>577,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,424,248.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pwr Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PWH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>365,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,354,956.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualitas Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QAL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,251,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,354,955.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>541,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,354,950.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servcorp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>507,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,344,807.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regal Partners Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RPL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,305,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,328,846.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Growthpoint Properties Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,560,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,323,745.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Black Cat Syndicate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BC8 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,843,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,312,307.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ora Banda Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,485,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,305,252.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Judo Capital Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JDO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,229,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,243,494.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aeris Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,539,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,241,866.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evt Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>272,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,224,245.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gwa Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,546,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,215,808.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jumbo Interactive Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JIN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>424,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,202,264.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkane Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,164,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,170,971.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bega Cheese Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>576,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,141,668.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Webjet Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,261,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,039,639.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuix Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,045,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,027,641.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peet Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,813,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,010,391.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iress Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>486,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,004,870.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centuria Office Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,338,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,954,362.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Champion Iron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>680,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,953,448.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integral Diagnostics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,446,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,935,585.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nick Scali Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NCK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,906,926.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsgate Consolidated Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>KCN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>540,953</x:t>
-[...203 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>548,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,905,433.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>679,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,879,557.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resolute Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,396,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,863,693.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Retail Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>253,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,840,557.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emeco Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,838,808.34</x:t>
   </x:si>
   <x:si>
     <x:t>Platinum Asset Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>L1G AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,736,061</x:t>
-[...41 lines deleted...]
-    <x:t>$3,293,536.48</x:t>
+    <x:t>2,772,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,814,280.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catalyst Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>532,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,795,793.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Pantoro Gold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PNR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>956,831</x:t>
-[...5 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>969,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,714,992.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Droneshield Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>804,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,381,453.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orora Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,761,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,210,219.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Tuas Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TUA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>551,772</x:t>
-[...350 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>559,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,241,332.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Corporate Travel Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CTD AU</x:t>
   </x:si>
   <x:si>
     <x:t>208,881</x:t>
   </x:si>
   <x:si>
     <x:t>$670,508.01</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$157,858.42</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$1,641.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -949,51 +961,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cff6f397e2447b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R938717bde1d54c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5e991acf2f3446b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0807084b35384dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbf5f281163214c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0074a70840de4f5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F65"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1281,1011 +1293,1011 @@
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>