--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -1,942 +1,951 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcffa9341dc4a4216" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17b80c56efef4361" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVS_asat_20260604" sheetId="1" r:id="R0074a70840de4f5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVS_asat_20260624" sheetId="1" r:id="R6cd3166111fa4cc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="298">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 04/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="301">
+  <x:si>
+    <x:t>All Fund Holdings as at 24/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Tasmea Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TEA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>858,044</x:t>
-[...5 lines deleted...]
-    <x:t>3.39%</x:t>
+    <x:t>878,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,481,230.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zip Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZIP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,121,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,066,800.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Srg Global Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SRG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,331,332</x:t>
-[...5 lines deleted...]
-    <x:t>2.47%</x:t>
+    <x:t>1,363,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,536,488.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macmahon Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,369,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,154,659.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dicker Data Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>381,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,679,814.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcmillan Shakespeare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>241,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,673,545.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Gr Engineering Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GNG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>842,954</x:t>
-[...50 lines deleted...]
-    <x:t>2.18%</x:t>
+    <x:t>863,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,593,436.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Service Stream Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,775,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,581,920.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elsight Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,432,948.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Nrw Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NWH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>592,748</x:t>
-[...20 lines deleted...]
-    <x:t>2.11%</x:t>
+    <x:t>607,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,371,444.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pinnacle Investment Management Group Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,227,347.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aub Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,143,816.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ricegrowers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGLLV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>278,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,082,531.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iph Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,050,899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,056,470.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Corp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>318,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,023,003.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perenti Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,731,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,016,393.28</x:t>
   </x:si>
   <x:si>
     <x:t>Metals X Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MLX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,716,563</x:t>
-[...50 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>2,782,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,895,560.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regal Partners Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RPL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,337,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,864,325.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mystate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>810,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,817,365.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kelsian Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>867,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,800,911.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Superloop Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,126,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,763,184.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualitas Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QAL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,282,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,757,004.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Growthpoint Properties Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,598,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,692,176.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maas Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>694,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,686,361.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Webjet Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,291,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,681,897.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>554,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,663,685.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West African Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,214,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,655,009.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servcorp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>519,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,582,014.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gwa Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,583,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,578,965.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evt Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>278,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,578,697.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inghams Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ING AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,832,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,564,733.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Judo Capital Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JDO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,283,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,504,940.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Bravura Solutions Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BVS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,677,477</x:t>
-[...164 lines deleted...]
-    <x:t>$3,426,168.79</x:t>
+    <x:t>1,718,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,487,986.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Emerald Resources Nl</x:t>
   </x:si>
   <x:si>
     <x:t>EMR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>577,445</x:t>
-[...5 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>591,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,460,099.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nick Scali Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NCK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,425,655.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkane Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,217,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,358,841.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Retail Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>259,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,324,822.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Platinum Asset Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L1G AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,840,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,322,839.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bega Cheese Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>590,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,312,446.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peet Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,857,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,232,112.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>695,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,199,925.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jumbo Interactive Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JIN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>434,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,197,500.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centuria Office Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,419,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,128,698.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingsgate Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>561,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,105,144.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catalyst Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>545,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,054,609.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iress Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>498,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,998,170.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Pwr Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PWH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>365,066</x:t>
-[...68 lines deleted...]
-    <x:t>$3,323,745.72</x:t>
+    <x:t>373,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,987,716.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aeris Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,722,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,973,099.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ora Banda Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,545,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,965,521.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integral Diagnostics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,481,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,925,417.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Black Cat Syndicate Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BC8 AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,843,182</x:t>
-[...131 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>2,912,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,853,993.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emeco Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,768,630.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Champion Iron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>697,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,676,656.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantoro Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>993,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,532,637.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resolute Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,454,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,528,238.00</x:t>
   </x:si>
   <x:si>
     <x:t>Nuix Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NXL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,045,704</x:t>
-[...200 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>2,095,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,483,038.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orora Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,803,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,453,312.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Droneshield Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DRO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>804,545</x:t>
-[...20 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>824,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,101,419.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Tuas Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TUA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>559,159</x:t>
-[...5 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>572,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,323,029.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Corporate Travel Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CTD AU</x:t>
   </x:si>
   <x:si>
     <x:t>208,881</x:t>
   </x:si>
   <x:si>
     <x:t>$670,508.01</x:t>
   </x:si>
   <x:si>
-    <x:t>0.33%</x:t>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$1,641.49</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$73,859.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -961,51 +970,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0807084b35384dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbf5f281163214c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0074a70840de4f5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09961cd2b8984b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R25882cb69aae4edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6cd3166111fa4cc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F65"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1353,91 +1362,91 @@
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
@@ -1473,831 +1482,831 @@
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>