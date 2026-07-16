--- v3 (2026-06-24)
+++ v4 (2026-07-16)
@@ -1,951 +1,960 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17b80c56efef4361" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc94341b16c114e54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVS_asat_20260624" sheetId="1" r:id="R6cd3166111fa4cc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVS_asat_20260715" sheetId="1" r:id="Rfa893e4d08074209"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="301">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 24/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="304">
+  <x:si>
+    <x:t>All Fund Holdings as at 15/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Tasmea Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TEA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>878,884</x:t>
-[...5 lines deleted...]
-    <x:t>3.92%</x:t>
+    <x:t>735,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,901,447.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Zip Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ZIP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,121,259</x:t>
-[...5 lines deleted...]
-    <x:t>2.81%</x:t>
+    <x:t>1,775,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,682,665.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macmahon Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,495,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,202,895.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Srg Global Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SRG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,363,667</x:t>
-[...20 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>1,141,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,075,526.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcmillan Shakespeare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,975,135.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elsight Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>505,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,817,227.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Dicker Data Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DDR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>381,403</x:t>
-[...20 lines deleted...]
-    <x:t>2.16%</x:t>
+    <x:t>319,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,793,236.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Service Stream Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,486,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,776,317.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Gr Engineering Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GNG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>863,428</x:t>
-[...35 lines deleted...]
-    <x:t>2.05%</x:t>
+    <x:t>722,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,679,189.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bravura Solutions Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,438,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,667,986.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pinnacle Investment Management Group Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,662,549.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iph Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>879,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,615,846.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aub Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,575,263.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Nrw Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NWH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>607,145</x:t>
-[...17 lines deleted...]
-    <x:t>$4,227,347.43</x:t>
+    <x:t>508,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,568,111.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regal Partners Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RPL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,119,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,559,672.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualitas Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QAL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,073,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,477,984.48</x:t>
   </x:si>
   <x:si>
     <x:t>1.96%</x:t>
   </x:si>
   <x:si>
-    <x:t>Aub Group Ltd</x:t>
-[...11 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>Credit Corp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>266,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,439,980.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maas Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>581,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,330,155.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inghams Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ING AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,534,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,298,779.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metals X Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,329,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,261,202.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mystate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>678,506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,229,688.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Ricegrowers Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SGLLV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>278,481</x:t>
-[...35 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>233,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,186,969.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Perenti Global Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PRN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,731,204</x:t>
-[...44 lines deleted...]
-    <x:t>$3,817,365.51</x:t>
+    <x:t>1,449,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,144,963.64</x:t>
   </x:si>
   <x:si>
     <x:t>1.77%</x:t>
   </x:si>
   <x:si>
+    <x:t>Gwa Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,325,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,102,226.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Kelsian Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>KLS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>867,788</x:t>
-[...5 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>726,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,072,997.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Superloop Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SLC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,126,702</x:t>
-[...17 lines deleted...]
-    <x:t>$3,757,004.22</x:t>
+    <x:t>943,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,923,997.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bega Cheese Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>494,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,911,456.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evt Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,890,791.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Growthpoint Properties Australia Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GOZ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,598,345</x:t>
-[...17 lines deleted...]
-    <x:t>$3,686,361.30</x:t>
+    <x:t>1,338,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,890,226.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>582,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,847,745.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West African Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,016,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,836,194.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Retail Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>217,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,802,989.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pwr Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PWH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>313,038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,786,038.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nick Scali Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NCK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180,364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,766,783.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>464,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,746,939.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servcorp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>435,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,741,961.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Webjet Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WEB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,291,894</x:t>
-[...86 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>1,081,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,725,437.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peet Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,555,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,721,348.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Platinum Asset Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L1G AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,377,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,686,638.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iress Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>416,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,651,706.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catalyst Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>456,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,621,153.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integral Diagnostics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,240,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,604,033.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>495,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,594,606.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkane Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,856,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,579,876.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jumbo Interactive Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JIN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>363,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,560,419.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aeris Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,464,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,553,605.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centuria Office Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,862,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,519,032.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Champion Iron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>583,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,351,646.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ora Banda Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,130,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,322,786.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emeco Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,271,194.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuix Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,754,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,227,799.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Black Cat Syndicate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BC8 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,438,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,194,207.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orora Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,510,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,121,771.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingsgate Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>470,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,988,400.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resolute Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,054,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,911,050.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Judo Capital Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>JDO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,283,349</x:t>
-[...308 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>1,911,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,768,160.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Pantoro Gold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PNR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>993,191</x:t>
-[...47 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>831,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,650,448.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Droneshield Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DRO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>824,086</x:t>
-[...5 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>689,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,635,051.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Tuas Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TUA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>572,740</x:t>
-[...2 lines deleted...]
-    <x:t>$1,323,029.40</x:t>
+    <x:t>479,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,088,408.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Corporate Travel Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CTD AU</x:t>
   </x:si>
   <x:si>
     <x:t>208,881</x:t>
   </x:si>
   <x:si>
-    <x:t>$670,508.01</x:t>
-[...2 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$73,859.66</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$3,981.95</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -970,51 +979,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09961cd2b8984b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R25882cb69aae4edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6cd3166111fa4cc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0831cd94d6e4ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re15017ae9a254343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfa893e4d08074209" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F65"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1242,1068 +1251,1068 @@
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>