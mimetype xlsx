--- v4 (2026-07-16)
+++ v5 (2026-08-05)
@@ -1,960 +1,960 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc94341b16c114e54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92f13a5a69f64ea6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVS_asat_20260715" sheetId="1" r:id="Rfa893e4d08074209"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVS_asat_20260805" sheetId="1" r:id="R65ea38dd8a1842fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="304">
   <x:si>
-    <x:t>All Fund Holdings as at 15/07/2026</x:t>
+    <x:t>All Fund Holdings as at 05/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Tasmea Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TEA AU</x:t>
   </x:si>
   <x:si>
     <x:t>735,762</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,901,447.56</x:t>
-[...2 lines deleted...]
-    <x:t>3.89%</x:t>
+    <x:t>$6,548,281.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Zip Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ZIP AU</x:t>
   </x:si>
   <x:si>
     <x:t>1,775,833</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,682,665.60</x:t>
-[...2 lines deleted...]
-    <x:t>3.20%</x:t>
+    <x:t>$5,149,915.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Macmahon Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MAH AU</x:t>
   </x:si>
   <x:si>
     <x:t>4,495,075</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,202,895.13</x:t>
-[...2 lines deleted...]
-    <x:t>2.37%</x:t>
+    <x:t>$4,719,828.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gr Engineering Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>722,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,365,875.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dicker Data Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>319,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,182,777.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metals X Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,329,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,076,502.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcmillan Shakespeare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,063,965.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pinnacle Investment Management Group Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,033,414.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bravura Solutions Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,438,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,984,440.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Srg Global Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SRG AU</x:t>
   </x:si>
   <x:si>
     <x:t>1,141,604</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,075,526.28</x:t>
-[...17 lines deleted...]
-    <x:t>2.24%</x:t>
+    <x:t>$3,949,949.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iph Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>879,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,835,788.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Service Stream Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,486,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,746,582.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Webjet Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,081,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,742,069.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nrw Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>508,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,674,849.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aub Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,604,934.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Corp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>266,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,568,078.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Elsight Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ELS AU</x:t>
   </x:si>
   <x:si>
     <x:t>505,593</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,817,227.15</x:t>
-[...116 lines deleted...]
-    <x:t>$3,568,111.56</x:t>
+    <x:t>$3,513,871.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualitas Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QAL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,073,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,477,984.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mystate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>678,506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,365,389.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Regal Partners Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RPL AU</x:t>
   </x:si>
   <x:si>
     <x:t>1,119,394</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,559,672.92</x:t>
-[...32 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>$3,346,988.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pwr Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PWH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>313,038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,340,115.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perenti Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,449,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,304,385.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kelsian Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>726,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,283,676.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ricegrowers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGLLV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,282,554.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evt Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,234,044.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West African Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,016,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,232,651.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inghams Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ING AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,534,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,222,063.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gwa Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,325,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,221,543.34</x:t>
   </x:si>
   <x:si>
     <x:t>Maas Group Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MGH AU</x:t>
   </x:si>
   <x:si>
     <x:t>581,179</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,330,155.67</x:t>
-[...107 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>$3,138,366.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>582,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,086,513.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Superloop Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SLC AU</x:t>
   </x:si>
   <x:si>
     <x:t>943,225</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,923,997.50</x:t>
+    <x:t>$3,065,481.25</x:t>
   </x:si>
   <x:si>
     <x:t>1.65%</x:t>
   </x:si>
   <x:si>
+    <x:t>Growthpoint Properties Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,338,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,024,033.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iress Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>416,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,022,778.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nick Scali Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NCK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180,364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,021,097.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bega Cheese Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BGA AU</x:t>
   </x:si>
   <x:si>
     <x:t>494,305</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,911,456.45</x:t>
-[...41 lines deleted...]
-    <x:t>$2,847,745.29</x:t>
+    <x:t>$2,970,773.05</x:t>
   </x:si>
   <x:si>
     <x:t>1.60%</x:t>
   </x:si>
   <x:si>
-    <x:t>West African Resources Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$2,836,194.03</x:t>
+    <x:t>Regis Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>464,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,951,103.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Super Retail Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SUL AU</x:t>
   </x:si>
   <x:si>
     <x:t>217,286</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,802,989.40</x:t>
+    <x:t>$2,935,533.86</x:t>
   </x:si>
   <x:si>
     <x:t>1.58%</x:t>
   </x:si>
   <x:si>
-    <x:t>Pwr Holdings Ltd</x:t>
-[...41 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>495,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,871,893.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Servcorp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SRV AU</x:t>
   </x:si>
   <x:si>
     <x:t>435,232</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,741,961.60</x:t>
-[...14 lines deleted...]
-    <x:t>$2,725,437.96</x:t>
+    <x:t>$2,837,712.64</x:t>
   </x:si>
   <x:si>
     <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Peet Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PPC AU</x:t>
   </x:si>
   <x:si>
     <x:t>1,555,056</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,721,348.00</x:t>
+    <x:t>$2,806,876.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catalyst Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>456,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,780,980.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integral Diagnostics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,240,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,752,835.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jumbo Interactive Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JIN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>363,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,731,356.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ora Banda Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,130,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,674,401.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Platinum Asset Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>L1G AU</x:t>
   </x:si>
   <x:si>
     <x:t>2,377,556</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,686,638.28</x:t>
-[...62 lines deleted...]
-    <x:t>1.46%</x:t>
+    <x:t>$2,639,087.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Alkane Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALK AU</x:t>
   </x:si>
   <x:si>
     <x:t>1,856,026</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,579,876.14</x:t>
-[...17 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>$2,626,276.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centuria Office Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,862,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,561,970.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuix Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,754,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,517,238.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Aeris Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AIS AU</x:t>
   </x:si>
   <x:si>
     <x:t>6,464,823</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,553,605.09</x:t>
-[...14 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>$2,488,956.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Black Cat Syndicate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BC8 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,438,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,438,008.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orora Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,510,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,295,440.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emeco Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,282,841.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resolute Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,054,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,034,344.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingsgate Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>470,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,988,400.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Champion Iron Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CIA AU</x:t>
   </x:si>
   <x:si>
     <x:t>583,535</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,351,646.05</x:t>
-[...104 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>$1,984,019.00</x:t>
   </x:si>
   <x:si>
     <x:t>Judo Capital Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>JDO AU</x:t>
   </x:si>
   <x:si>
     <x:t>1,911,525</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,768,160.63</x:t>
-[...2 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>$1,978,428.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Pantoro Gold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PNR AU</x:t>
   </x:si>
   <x:si>
     <x:t>831,460</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,650,448.10</x:t>
-[...2 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>$1,837,526.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Droneshield Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DRO AU</x:t>
   </x:si>
   <x:si>
     <x:t>689,895</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,635,051.15</x:t>
-[...2 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>$1,510,870.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Tuas Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TUA AU</x:t>
   </x:si>
   <x:si>
     <x:t>479,475</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,088,408.25</x:t>
-[...2 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>$1,054,845.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Corporate Travel Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CTD AU</x:t>
   </x:si>
   <x:si>
     <x:t>208,881</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$3,981.95</x:t>
+    <x:t>$38,532.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -979,51 +979,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0831cd94d6e4ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re15017ae9a254343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfa893e4d08074209" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c2f9db288754261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R55313244610b4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R65ea38dd8a1842fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F65"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1251,271 +1251,271 @@
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
@@ -1571,291 +1571,291 @@
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
@@ -1971,171 +1971,171 @@
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
@@ -2151,171 +2151,171 @@
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>