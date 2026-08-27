--- v5 (2026-08-05)
+++ v6 (2026-08-27)
@@ -1,960 +1,945 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92f13a5a69f64ea6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b0687b0c77441af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVS_asat_20260805" sheetId="1" r:id="R65ea38dd8a1842fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVS_asat_20260827" sheetId="1" r:id="R38fe02056d13461e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="304">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 05/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="299">
+  <x:si>
+    <x:t>All Fund Holdings as at 27/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Tasmea Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TEA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>735,762</x:t>
-[...5 lines deleted...]
-    <x:t>3.52%</x:t>
+    <x:t>737,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,232,883.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gr Engineering Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>722,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,792,343.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Zip Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ZIP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,775,833</x:t>
-[...5 lines deleted...]
-    <x:t>2.77%</x:t>
+    <x:t>1,779,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,555,584.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Macmahon Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MAH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>4,495,075</x:t>
-[...20 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>4,504,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,504,423.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metals X Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,334,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,493,481.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Srg Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,143,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,358,563.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bravura Solutions Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,441,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,353,073.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Webjet Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,083,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,161,680.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Dicker Data Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DDR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>319,296</x:t>
-[...20 lines deleted...]
-    <x:t>2.19%</x:t>
+    <x:t>319,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,057,080.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West African Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,018,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,972,805.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>583,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,956,597.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Mcmillan Shakespeare Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MMS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>201,886</x:t>
-[...5 lines deleted...]
-    <x:t>2.18%</x:t>
+    <x:t>202,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,940,881.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nrw Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>509,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,932,058.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Corp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>267,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,733,239.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pwr Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PWH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>313,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,717,250.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Pinnacle Investment Management Group Lt</x:t>
   </x:si>
   <x:si>
     <x:t>PNI AU</x:t>
   </x:si>
   <x:si>
-    <x:t>209,528</x:t>
-[...35 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>209,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,680,703.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Service Stream Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,489,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,679,892.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aub Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,660,831.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkane Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,859,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,626,787.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuix Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,757,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,585,960.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evt Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,580,138.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>496,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,498,097.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aeris Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,478,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,433,483.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ora Banda Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,135,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,363,302.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mystate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>679,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,345,171.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perenti Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,452,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,340,308.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maas Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>582,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,214,792.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regal Partners Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RPL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,121,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,208,130.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kelsian Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>727,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,195,867.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ricegrowers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGLLV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,174,855.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inghams Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ING AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,537,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,151,895.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualitas Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QAL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,075,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,140,994.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Platinum Asset Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L1G AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,382,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,109,169.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catalyst Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>457,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,070,442.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bega Cheese Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>495,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,036,385.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peet Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,555,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,032,359.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elsight Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>506,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,014,561.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Iph Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IPH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>879,768</x:t>
-[...236 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>881,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,979,808.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integral Diagnostics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,242,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,895,255.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Retail Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>217,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,867,583.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>464,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,859,583.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resolute Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,059,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,831,351.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Growthpoint Properties Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,340,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,788,970.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Superloop Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>945,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,769,406.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Black Cat Syndicate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BC8 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,443,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,748,461.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jumbo Interactive Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JIN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>364,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,740,694.08</x:t>
   </x:si>
   <x:si>
     <x:t>Gwa Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GWA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,325,738</x:t>
-[...62 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>1,328,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,696,840.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nick Scali Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NCK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,689,440.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servcorp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>436,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,677,850.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emeco Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,637,731.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Iress Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IRE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>416,935</x:t>
-[...197 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>417,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,502,633.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingsgate Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>471,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,496,570.30</x:t>
   </x:si>
   <x:si>
     <x:t>Centuria Office Reit</x:t>
   </x:si>
   <x:si>
     <x:t>COF AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,862,537</x:t>
-[...50 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>2,868,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,495,584.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantoro Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>833,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,266,271.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Orora Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ORA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,510,158</x:t>
-[...41 lines deleted...]
-    <x:t>$1,988,400.33</x:t>
+    <x:t>1,513,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,247,246.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Champion Iron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>584,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,064,178.09</x:t>
   </x:si>
   <x:si>
     <x:t>1.07%</x:t>
   </x:si>
   <x:si>
-    <x:t>Champion Iron Ltd</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Judo Capital Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>JDO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,911,525</x:t>
-[...20 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>1,915,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,944,234.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Droneshield Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DRO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>689,895</x:t>
-[...5 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>691,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,240,930.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Tuas Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TUA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>479,475</x:t>
-[...5 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>480,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,047,428.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Corporate Travel Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CTD AU</x:t>
   </x:si>
   <x:si>
     <x:t>208,881</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$38,532.74</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$215,691.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -979,51 +964,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c2f9db288754261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R55313244610b4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R65ea38dd8a1842fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3f5eaa346c4975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R37afff7cbeac4670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R38fe02056d13461e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F65"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1191,1131 +1176,1131 @@
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>