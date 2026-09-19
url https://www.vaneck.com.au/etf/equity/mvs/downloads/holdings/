--- v6 (2026-08-27)
+++ v7 (2026-09-19)
@@ -1,945 +1,1047 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b0687b0c77441af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39650fa03e4f455a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVS_asat_20260827" sheetId="1" r:id="R38fe02056d13461e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVS_asat_20260918" sheetId="1" r:id="R3d6e736dc14f4e9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="299">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 27/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="359" uniqueCount="333">
+  <x:si>
+    <x:t>All Fund Holdings as at 18/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Tasmea Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TEA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>737,297</x:t>
-[...5 lines deleted...]
-    <x:t>3.74%</x:t>
+    <x:t>746,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,868,278.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Gr Engineering Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GNG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>722,827</x:t>
-[...5 lines deleted...]
-    <x:t>2.48%</x:t>
+    <x:t>733,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,573,741.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metals X Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,363,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,081,447.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macmahon Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,560,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,902,803.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dicker Data Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>323,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,839,962.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Srg Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,158,285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,633,140.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bravura Solutions Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,459,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,568,044.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nrw Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>515,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,053,425.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcmillan Shakespeare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204,834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,006,553.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Zip Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ZIP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,779,525</x:t>
-[...62 lines deleted...]
-    <x:t>$4,353,073.30</x:t>
+    <x:t>1,801,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,927,873.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Webjet Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WEB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,083,771</x:t>
-[...20 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>1,097,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,807,710.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maas Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>589,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,762,107.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>590,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,746,090.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Corp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>270,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,739,306.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkane Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,883,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,709,799.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>West African Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WAF AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,018,668</x:t>
-[...62 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>1,031,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,692,433.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Service Stream Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,508,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,680,652.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aub Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,623,817.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>502,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,551,890.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perenti Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,470,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,323,257.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ora Banda Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,162,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,308,061.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aeris Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,559,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,214,045.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Pwr Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PWH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>313,692</x:t>
-[...5 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>317,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,204,735.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuix Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,779,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,168,051.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catalyst Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>463,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,141,268.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evt Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>236,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,136,847.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bega Cheese Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>501,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,009,150.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iph Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>892,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,990,287.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inghams Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ING AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,556,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,965,580.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Pinnacle Investment Management Group Lt</x:t>
   </x:si>
   <x:si>
     <x:t>PNI AU</x:t>
   </x:si>
   <x:si>
-    <x:t>209,966</x:t>
-[...119 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>212,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,946,511.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kelsian Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>737,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,882,021.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integral Diagnostics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,258,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,868,552.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resolute Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,084,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,825,057.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Mystate Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MYS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>679,913</x:t>
-[...32 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>583,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,801,534.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Retail Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>220,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,685,190.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Superloop Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>957,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,631,774.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Platinum Asset Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L1G AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,412,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,629,402.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peet Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,577,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,626,990.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingsgate Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>476,941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,575,481.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nick Scali Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NCK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,574,838.14</x:t>
   </x:si>
   <x:si>
     <x:t>Regal Partners Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RPL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,121,724</x:t>
-[...17 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>1,135,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,555,437.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Black Cat Syndicate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BC8 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,473,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,547,834.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elsight Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>512,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,544,400.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantoro Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>843,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,336,788.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iress Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>423,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,330,873.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emeco Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,984,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,282,655.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>470,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,217,406.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Growthpoint Properties Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,112,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,202,128.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Ricegrowers Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SGLLV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>233,617</x:t>
-[...20 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>178,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,133,140.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orora Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,532,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,129,785.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gwa Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,052,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,084,670.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jumbo Interactive Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JIN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>369,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,081,222.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Qualitas Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>QAL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,075,683</x:t>
-[...233 lines deleted...]
-    <x:t>$2,689,440.96</x:t>
+    <x:t>901,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,073,072.80</x:t>
   </x:si>
   <x:si>
     <x:t>Servcorp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SRV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>436,132</x:t>
-[...44 lines deleted...]
-    <x:t>$2,496,570.30</x:t>
+    <x:t>339,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,934,027.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Champion Iron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>592,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,924,211.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Judo Capital Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JDO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,939,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,861,875.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Centuria Office Reit</x:t>
   </x:si>
   <x:si>
     <x:t>COF AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,868,488</x:t>
-[...62 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>2,157,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,812,531.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ipd Group Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,331,007.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gud Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,213,325.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Droneshield Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DRO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>691,326</x:t>
-[...5 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>699,971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,203,950.12</x:t>
   </x:si>
   <x:si>
     <x:t>Tuas Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TUA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>480,472</x:t>
-[...20 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>486,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,099,444.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK9PVF904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,246,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$997,109.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingenia Communities Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$427,680.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australian Clinical Labs Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,534.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collins Foods Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CKF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$343,186.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eqt Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,734.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$215,691.60</x:t>
-[...2 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>$37,400.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -964,60 +1066,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3f5eaa346c4975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R37afff7cbeac4670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R38fe02056d13461e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccf7d0046f584fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R17e8880414854376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3d6e736dc14f4e9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F65"/>
+  <x:dimension ref="A1:F71"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
-    <x:col min="3" max="3" width="14" customWidth="1"/>
+    <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
@@ -1176,1136 +1278,1256 @@
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A65" s="2" t="s">
+      <x:c r="A65" s="1">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B65" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A66" s="1">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="B66" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A67" s="1">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B67" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A68" s="1">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B68" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A69" s="1">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B69" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A70" s="1">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B70" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A71" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B65" s="2" t="s">
+      <x:c r="B71" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C65" s="2" t="s">
+      <x:c r="C71" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D65" s="2" t="s">
+      <x:c r="D71" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E65" s="2" t="s">
+      <x:c r="E71" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F65" s="2" t="s">
+      <x:c r="F71" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A65:F65"/>
+    <x:mergeCell ref="A71:F71"/>
   </x:mergeCells>
 </x:worksheet>
 </file>