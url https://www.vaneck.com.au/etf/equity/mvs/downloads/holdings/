--- v7 (2026-09-19)
+++ v8 (2026-10-10)
@@ -1,1047 +1,915 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39650fa03e4f455a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb44914dda8c4a6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVS_asat_20260918" sheetId="1" r:id="R3d6e736dc14f4e9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVS_asat_20261009" sheetId="1" r:id="Rdfc55129109d48c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="359" uniqueCount="333">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 18/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="289">
+  <x:si>
+    <x:t>All Fund Holdings as at 09/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Cuscal Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>565,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,697,637.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingenia Communities Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>769,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,660,639.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ipd Group Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>572,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,562,903.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macmahon Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,196,961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,548,626.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantoro Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,174,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,546,289.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Tasmea Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TEA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>746,516</x:t>
-[...5 lines deleted...]
-    <x:t>4.17%</x:t>
+    <x:t>333,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,503,556.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aic Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A1M AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,965,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,449,603.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Gr Engineering Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GNG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>733,387</x:t>
-[...50 lines deleted...]
-    <x:t>2.57%</x:t>
+    <x:t>445,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,426,946.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sks Technologies Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>390,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,420,567.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Retail Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,403,166.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Premier Investments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PMV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>273,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,380,804.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iph Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>951,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,347,945.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genusplus Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>363,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,347,503.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bega Cheese Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>517,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,337,707.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Cross Electrical Engineering L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SXE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>716,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,318,274.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australian Clinical Labs Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,118,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,287,951.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smartgroup Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>277,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,236,279.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Viva Energy Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,004,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,223,828.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collins Foods Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CKF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>380,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,193,772.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aussie Broadband Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>763,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,167,587.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Corp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,141,567.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemlife Communities Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>698,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,108,988.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zip Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZIP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,433,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,096,098.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perenti Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,400,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,095,113.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurelia Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,183,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,089,016.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elders Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>482,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,082,037.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ooh!Media Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OML AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,855,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,080,936.76</x:t>
   </x:si>
   <x:si>
     <x:t>Srg Global Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SRG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,158,285</x:t>
-[...20 lines deleted...]
-    <x:t>2.42%</x:t>
+    <x:t>790,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,029,369.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beach Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,469,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,018,403.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Nrw Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NWH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>515,703</x:t>
-[...35 lines deleted...]
-    <x:t>2.08%</x:t>
+    <x:t>397,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,997,516.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Webjet Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WEB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,097,323</x:t>
-[...5 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>869,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,974,811.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>443,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,946,592.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gud Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>505,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,941,893.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West African Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>795,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,933,834.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eqt Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>146,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,907,011.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkane Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,641,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,905,366.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integral Diagnostics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,339,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,879,017.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Service Stream Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,277,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,874,255.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flight Centre Travel Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,873,836.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Hope Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,860,169.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Superloop Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,134,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,860,152.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boss Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,098,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,853,754.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuix Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,677,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,851,794.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jumbo Interactive Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JIN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>466,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,824,699.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagers Automotive Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,814,921.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netwealth Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,780,503.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ma Financial Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>595,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,779,331.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elsight Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>669,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,765,196.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pwr Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PWH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>286,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,752,647.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Judo Capital Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JDO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,068,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,715,569.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Generation Development Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GDG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>972,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,712,783.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catalyst Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>478,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,703,762.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Develop Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,654,325.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Karoon Gas Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,668,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,652,690.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resolute Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,228,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,495,962.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tuas Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TUA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,503,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,489,101.80</x:t>
   </x:si>
   <x:si>
     <x:t>Maas Group Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MGH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>589,672</x:t>
-[...431 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>$2,395,904.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Black Cat Syndicate Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BC8 AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,473,626</x:t>
-[...29 lines deleted...]
-    <x:t>$2,336,788.62</x:t>
+    <x:t>3,099,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,231,706.24</x:t>
   </x:si>
   <x:si>
     <x:t>1.24%</x:t>
   </x:si>
   <x:si>
-    <x:t>Iress Ltd</x:t>
-[...65 lines deleted...]
-    <x:t>$2,133,140.70</x:t>
+    <x:t>Liontown Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LTR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,853,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,197,088.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meeka Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,485,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,043,226.84</x:t>
   </x:si>
   <x:si>
     <x:t>1.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>Orora Ltd</x:t>
-[...241 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$37,400.29</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$91,077.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1066,61 +934,61 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccf7d0046f584fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R17e8880414854376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3d6e736dc14f4e9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04ca8e807d8c4f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc1c7c10e65904022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdfc55129109d48c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F71"/>
+  <x:dimension ref="A1:F65"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
-    <x:col min="3" max="3" width="15" customWidth="1"/>
-    <x:col min="4" max="4" width="15" customWidth="1"/>
+    <x:col min="3" max="3" width="12" customWidth="1"/>
+    <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6" ht="15" customHeight="1">
@@ -1218,1316 +1086,1196 @@
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A65" s="1">
-[...119 lines deleted...]
-      <x:c r="A71" s="2" t="s">
+      <x:c r="A65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B71" s="2" t="s">
+      <x:c r="B65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C71" s="2" t="s">
+      <x:c r="C65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D71" s="2" t="s">
+      <x:c r="D65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E71" s="2" t="s">
+      <x:c r="E65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F71" s="2" t="s">
+      <x:c r="F65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A71:F71"/>
+    <x:mergeCell ref="A65:F65"/>
   </x:mergeCells>
 </x:worksheet>
 </file>