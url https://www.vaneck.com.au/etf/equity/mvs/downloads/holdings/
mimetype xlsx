--- v8 (2026-10-10)
+++ v9 (2026-10-30)
@@ -1,915 +1,930 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb44914dda8c4a6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R861e7859b2dc4a49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVS_asat_20261009" sheetId="1" r:id="Rdfc55129109d48c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVS_asat_20261029" sheetId="1" r:id="Rdf2e5bad0bec4483"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="289">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 09/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="294">
+  <x:si>
+    <x:t>All Fund Holdings as at 29/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Ingenia Communities Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>769,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,122,065.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iph Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>951,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,633,282.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australian Clinical Labs Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,118,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,623,457.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Premier Investments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PMV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>273,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,588,350.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantoro Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,174,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,546,289.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smartgroup Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>277,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,380,607.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cuscal Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CCL AU</x:t>
   </x:si>
   <x:si>
     <x:t>565,388</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,697,637.52</x:t>
-[...17 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>$3,369,712.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collins Foods Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CKF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>380,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,361,065.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aussie Broadband Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>763,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,289,710.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pwr Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PWH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>286,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,284,864.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beach Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,469,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,226,568.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bega Cheese Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>517,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,218,688.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Corp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,199,824.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boss Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,098,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,178,998.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flight Centre Travel Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,165,141.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tasmea Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>333,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,163,210.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Retail Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,160,619.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gr Engineering Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>445,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,155,461.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Ipd Group Ltd/Australia</x:t>
   </x:si>
   <x:si>
     <x:t>IPG AU</x:t>
   </x:si>
   <x:si>
     <x:t>572,814</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,562,903.08</x:t>
-[...2 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>$3,150,477.00</x:t>
   </x:si>
   <x:si>
     <x:t>Macmahon Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MAH AU</x:t>
   </x:si>
   <x:si>
     <x:t>3,196,961</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,548,626.71</x:t>
-[...29 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>$3,149,006.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Webjet Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>869,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,148,777.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuix Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,677,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,145,361.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eqt Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>146,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,118,829.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ooh!Media Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OML AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,855,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,099,496.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Superloop Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,134,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,075,798.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Generation Development Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GDG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>972,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,062,820.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genusplus Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>363,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,056,732.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurelia Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,183,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,053,097.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elders Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>482,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,995,219.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Cross Electrical Engineering L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SXE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>716,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,902,594.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Hope Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,889,108.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netwealth Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,886,336.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Judo Capital Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JDO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,068,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,884,333.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagers Automotive Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,881,427.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Karoon Gas Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,668,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,861,235.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Aic Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>A1M AU</x:t>
   </x:si>
   <x:si>
     <x:t>3,965,062</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,449,603.94</x:t>
-[...17 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>$2,854,844.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Service Stream Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,277,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,835,932.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Viva Energy Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,004,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,832,148.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jumbo Interactive Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JIN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>466,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,820,038.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ma Financial Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>595,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,797,186.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>443,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,769,087.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perenti Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,400,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,744,987.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Srg Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>790,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,720,895.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemlife Communities Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>698,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,710,758.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West African Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>795,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,695,311.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkane Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,641,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,691,978.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zip Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZIP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,433,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,666,084.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gud Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>505,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,648,715.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resolute Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,228,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,607,389.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nrw Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>397,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,533,000.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catalyst Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>478,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,493,203.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Develop Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,461,169.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Sks Technologies Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SKS AU</x:t>
   </x:si>
   <x:si>
     <x:t>390,922</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,420,567.50</x:t>
-[...380 lines deleted...]
-    <x:t>$2,905,366.50</x:t>
+    <x:t>$2,404,170.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Integral Diagnostics Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IDX AU</x:t>
   </x:si>
   <x:si>
     <x:t>1,339,078</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,879,017.70</x:t>
-[...128 lines deleted...]
-    <x:t>$2,779,331.82</x:t>
+    <x:t>$2,376,863.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maas Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,054,371.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liontown Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LTR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,853,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,911,752.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tuas Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TUA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,503,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,887,506.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Black Cat Syndicate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BC8 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,099,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,875,253.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meeka Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,485,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,855,343.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Elsight Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ELS AU</x:t>
   </x:si>
   <x:si>
     <x:t>669,539</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,765,196.07</x:t>
-[...167 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>$1,539,939.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$91,077.74</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$107,901.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -934,51 +949,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04ca8e807d8c4f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc1c7c10e65904022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdfc55129109d48c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf08a8e136ed94251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R09348a9fea8441fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdf2e5bad0bec4483" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F65"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1086,111 +1101,111 @@
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
         <x:v>37</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
@@ -1206,1071 +1221,1071 @@
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>