--- v0 (2026-04-14)
+++ v1 (2026-05-07)
@@ -1,1089 +1,1131 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a7076c7b9c94c97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c0828b71617491b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVW_asat_20260414" sheetId="1" r:id="R1390664abc5447a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVW_asat_20260507" sheetId="1" r:id="R7229d99f4361471e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="347">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 14/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="409" uniqueCount="361">
+  <x:si>
+    <x:t>All Fund Holdings as at 07/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Nextdc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,844,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,168,651.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pilbara Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,585,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,687,456.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Asx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ASX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>849,218</x:t>
-[...2 lines deleted...]
-    <x:t>$49,738,698.26</x:t>
+    <x:t>849,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,099,274.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Worley Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,132,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,786,520.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macquarie Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MQG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,588,561.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mineral Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>697,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,744,383.24</x:t>
   </x:si>
   <x:si>
     <x:t>1.55%</x:t>
   </x:si>
   <x:si>
-    <x:t>Worley Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$48,694,126.59</x:t>
+    <x:t>Bluescope Steel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,605,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,710,026.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ampol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,429,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,930,767.36</x:t>
   </x:si>
   <x:si>
     <x:t>1.52%</x:t>
   </x:si>
   <x:si>
-    <x:t>Ampol Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$48,518,352.40</x:t>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>270,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,822,870.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apa Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,612,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,571,088.67</x:t>
   </x:si>
   <x:si>
     <x:t>1.51%</x:t>
   </x:si>
   <x:si>
-    <x:t>Macquarie Group Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$48,497,280.00</x:t>
+    <x:t>Goodman Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,554,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,941,486.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suncorp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,802,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,756,576.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bhp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>809,608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,378,260.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vicinity Centres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,450,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,048,925.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Washington H Soul Pattinson &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,094,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,027,286.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,069,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,850,838.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orica Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,081,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,833,930.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medibank Pvt Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,161,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,741,418.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insurance Australia Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,114,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,919,369.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qbe Insurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,020,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,764,800.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BEN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>4,196,076</x:t>
-[...32 lines deleted...]
-    <x:t>$47,056,534.00</x:t>
+    <x:t>4,198,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,551,880.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scentre Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,883,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,156,961.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortescue Metals Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,105,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,099,145.98</x:t>
   </x:si>
   <x:si>
     <x:t>Coles Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>COL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,066,077</x:t>
-[...2 lines deleted...]
-    <x:t>$47,044,573.29</x:t>
+    <x:t>2,067,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,085,370.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigma Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,465,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,696,477.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Computershare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,435,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,479,318.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atlas Arteria Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,205,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,184,441.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telstra Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,200,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,707,321.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aristocrat Leisure Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>922,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,699,408.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commonwealth Bank Of Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>243,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,665,446.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,007,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,508,548.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santos Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,700,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,492,319.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rea Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>248,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,305,936.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZJ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,543,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,016,158.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qantas Airways Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QAN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,769,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,925,797.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qube Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,481,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,745,772.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agl Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,663,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,720,206.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,648,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,602,668.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technology One Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TNE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,550,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,532,274.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transurban Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,933,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,389,956.45</x:t>
   </x:si>
   <x:si>
     <x:t>Woodside Energy Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WDS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,382,132</x:t>
-[...86 lines deleted...]
-    <x:t>$45,742,126.30</x:t>
+    <x:t>1,382,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,164,102.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,104,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,151,432.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Origin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,617,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,139,611.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brambles Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,860,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,048,656.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Als Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,841,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,975,191.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,730,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,932,659.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lottery Corp Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,819,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,832,698.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carsales.Com Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,637,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,739,773.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seven Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,002,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,706,244.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anz Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,107,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,369,494.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steadfast Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,039,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,163,684.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesfarmers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WES AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>554,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,890,802.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lynas Rare Earths Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,043,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,718,843.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South32 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S32 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,648,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,427,030.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westpac Banking Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WBC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,025,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,334,593.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woolworths Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOW AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,174,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,117,708.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pro Medicus Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PME AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>307,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,954,427.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jb Hi-Fi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>534,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,801,087.26</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Queensland Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BOQ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>6,173,952</x:t>
-[...449 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>6,177,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,472,812.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Whitehaven Coal Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>4,827,172</x:t>
-[...5 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>4,829,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,169,418.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanaway Waste Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CWY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,383,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,112,134.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,972,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,945,684.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reece Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,785,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,863,472.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,199,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,626,413.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wisetech Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>854,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,863,994.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seek Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,712,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,809,001.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramsay Health Care Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>996,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,482,878.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonic Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,955,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,630,410.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stockland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,874,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,298,557.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Csl Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CSL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>294,886</x:t>
-[...59 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>295,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,995,368.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Australia Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>888,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,116,764.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Group Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,758,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,966,405.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,737,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,569,172.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Star Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NST AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,572,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,125,615.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Cochlear Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>COH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>229,237</x:t>
-[...245 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>229,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,528,033.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXTAAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>599,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$51,257.43</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$2,992,830.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1108,56 +1150,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c7e8caaa8514784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re264147c2bff4e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1390664abc5447a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90456b446bf747c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R50b7f08457c948dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7229d99f4361471e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F80"/>
+  <x:dimension ref="A1:F81"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1260,1496 +1302,1516 @@
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
         <x:v>37</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F12" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A80" s="2" t="s">
+      <x:c r="A80" s="1">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B80" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B80" s="2" t="s">
+      <x:c r="B81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C80" s="2" t="s">
+      <x:c r="C81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D80" s="2" t="s">
+      <x:c r="D81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E80" s="2" t="s">
+      <x:c r="E81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F80" s="2" t="s">
+      <x:c r="F81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A80:F80"/>
+    <x:mergeCell ref="A81:F81"/>
   </x:mergeCells>
 </x:worksheet>
 </file>