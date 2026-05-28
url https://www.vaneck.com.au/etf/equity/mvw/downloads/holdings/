--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,1131 +1,1119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c0828b71617491b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c5274f18926460a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVW_asat_20260507" sheetId="1" r:id="R7229d99f4361471e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVW_asat_20260527" sheetId="1" r:id="R0caa292c2b2d4486"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="409" uniqueCount="361">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 07/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="357">
+  <x:si>
+    <x:t>All Fund Holdings as at 27/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Nextdc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NXT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,844,563</x:t>
-[...5 lines deleted...]
-    <x:t>1.78%</x:t>
+    <x:t>3,851,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,543,848.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Pilbara Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PLS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>8,585,158</x:t>
-[...5 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>8,621,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,144,960.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Worley Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,149,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,700,870.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,129,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,550,399.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>272,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,201,486.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluescope Steel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,612,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,873,851.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bhp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>813,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,824,745.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mineral Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,697,807.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medibank Pvt Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,204,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,696,221.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macquarie Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MQG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,615,674.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suncorp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,814,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,564,806.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Computershare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,441,874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,908,366.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goodman Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,560,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,583,096.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orica Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,090,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,392,713.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ampol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,435,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,364,075.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vicinity Centres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,529,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,249,804.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insurance Australia Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,140,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,220,691.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Washington H Soul Pattinson &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,099,608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,118,202.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apa Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,632,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,971,856.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technology One Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TNE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,556,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,963,527.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qbe Insurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,029,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,853,096.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortescue Metals Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,114,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,602,566.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aristocrat Leisure Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>926,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,562,397.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South32 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S32 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,689,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,413,418.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atlas Arteria Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,244,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,482,418.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santos Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,724,506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,166,352.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Als Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,849,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,762,498.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scentre Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,934,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,753,058.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qantas Airways Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QAN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,789,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,498,115.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigma Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,531,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,421,345.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coles Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,076,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,343,573.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZJ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,588,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,258,642.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,046,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,965,703.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,216,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,891,193.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesfarmers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WES AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>557,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,222,171.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telstra Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,235,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,070,404.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qube Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,517,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,757,925.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transurban Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,946,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,747,722.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woodside Energy Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,388,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,649,495.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitehaven Coal Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,850,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,343,852.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steadfast Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,082,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,045,213.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lottery Corp Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,852,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,932,798.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seven Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,007,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,783,666.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,113,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,697,441.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,681,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,325,125.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agl Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,683,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,122,789.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woolworths Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOW AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,179,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,831,555.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carsales.Com Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,644,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,569,469.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanaway Waste Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CWY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,457,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,501,140.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,759,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,489,428.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pro Medicus Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PME AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>308,843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,334,895.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commonwealth Bank Of Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>244,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,323,568.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lynas Rare Earths Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,051,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,887,283.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Origin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,632,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,813,043.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jb Hi-Fi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>536,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,692,144.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anz Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,112,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,566,040.51</x:t>
   </x:si>
   <x:si>
     <x:t>Asx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ASX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>849,672</x:t>
-[...407 lines deleted...]
-    <x:t>$43,492,319.99</x:t>
+    <x:t>853,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,303,090.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Queensland Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,203,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,896,923.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reece Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,797,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,497,824.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,293,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,899,568.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,985,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,708,658.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramsay Health Care Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,000,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,522,728.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Rea Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>REA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>248,200</x:t>
-[...134 lines deleted...]
-    <x:t>$42,139,611.10</x:t>
+    <x:t>249,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,488,553.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westpac Banking Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WBC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,029,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,469,291.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonic Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,964,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,081,452.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stockland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,912,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,186,150.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Australia Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>892,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,695,763.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seek Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,723,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,503,330.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,779,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,054,263.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Brambles Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BXB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,860,560</x:t>
-[...275 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>1,868,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,727,180.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Wisetech Global Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WTC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>854,332</x:t>
-[...62 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>857,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,685,053.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Group Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,804,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,658,137.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Star Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NST AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,579,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,065,322.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Csl Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CSL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>295,044</x:t>
-[...62 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>296,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,411,135.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Cochlear Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>COH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>229,363</x:t>
-[...17 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>230,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,566,703.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$2,992,830.53</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$2,688,385.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1150,56 +1138,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90456b446bf747c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R50b7f08457c948dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7229d99f4361471e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ba1976a0d69432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R51e89d8fc0df49fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0caa292c2b2d4486" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F81"/>
+  <x:dimension ref="A1:F80"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1422,651 +1410,651 @@
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
@@ -2102,611 +2090,611 @@
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
         <x:v>315</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
         <x:v>329</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
@@ -2730,88 +2718,68 @@
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>8</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A80" s="1">
-[...19 lines deleted...]
-      <x:c r="A81" s="2" t="s">
+      <x:c r="A80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B81" s="2" t="s">
+      <x:c r="B80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C81" s="2" t="s">
+      <x:c r="C80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D81" s="2" t="s">
+      <x:c r="D80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E81" s="2" t="s">
+      <x:c r="E80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F81" s="2" t="s">
+      <x:c r="F80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A81:F81"/>
+    <x:mergeCell ref="A80:F80"/>
   </x:mergeCells>
 </x:worksheet>
 </file>