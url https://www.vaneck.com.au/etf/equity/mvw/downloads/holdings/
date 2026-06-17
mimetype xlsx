--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,1119 +1,1128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c5274f18926460a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd700032a0be437f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVW_asat_20260527" sheetId="1" r:id="R0caa292c2b2d4486"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVW_asat_20260616" sheetId="1" r:id="Rde74779a27e845a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="357">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 27/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="360">
+  <x:si>
+    <x:t>All Fund Holdings as at 16/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Nextdc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NXT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,851,569</x:t>
-[...5 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>3,860,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,408,891.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluescope Steel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,616,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,324,078.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Worley Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,159,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,703,663.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Pilbara Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PLS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>8,621,809</x:t>
-[...20 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>8,642,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,495,781.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Dyno Nobel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DNL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>14,129,393</x:t>
-[...5 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>14,162,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,394,355.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bhp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>814,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,129,784.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steadfast Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,106,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,453,965.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macquarie Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MQG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,439,333.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Computershare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,445,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,305,334.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suncorp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,821,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,770,286.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RIO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>272,030</x:t>
-[...17 lines deleted...]
-    <x:t>$49,873,851.75</x:t>
+    <x:t>272,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,459,792.16</x:t>
   </x:si>
   <x:si>
     <x:t>1.56%</x:t>
   </x:si>
   <x:si>
-    <x:t>Bhp Group Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$49,824,745.76</x:t>
+    <x:t>Pro Medicus Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PME AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>309,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,804,353.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goodman Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,564,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,466,253.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,118,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,058,335.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apa Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,643,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,869,439.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Mineral Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MIN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>700,265</x:t>
-[...5 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>701,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,689,553.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Medibank Pvt Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MPL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>10,204,563</x:t>
-[...56 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>10,228,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,507,416.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ampol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,439,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,824,448.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coles Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,080,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,756,471.06</x:t>
   </x:si>
   <x:si>
     <x:t>Orica Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ORI AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,090,398</x:t>
-[...17 lines deleted...]
-    <x:t>$48,364,075.84</x:t>
+    <x:t>2,095,364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,633,398.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aristocrat Leisure Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,492,406.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insurance Australia Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,155,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,379,243.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Washington H Soul Pattinson &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,102,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,310,302.60</x:t>
   </x:si>
   <x:si>
     <x:t>Vicinity Centres</x:t>
   </x:si>
   <x:si>
     <x:t>VCX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>18,529,335</x:t>
-[...44 lines deleted...]
-    <x:t>$46,971,856.62</x:t>
+    <x:t>18,573,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,290,717.80</x:t>
   </x:si>
   <x:si>
     <x:t>Technology One Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TNE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,556,630</x:t>
-[...2 lines deleted...]
-    <x:t>$46,963,527.10</x:t>
+    <x:t>1,560,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,995,689.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qantas Airways Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QAN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,801,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,820,689.04</x:t>
   </x:si>
   <x:si>
     <x:t>Qbe Insurance Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>QBE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,029,151</x:t>
-[...5 lines deleted...]
-    <x:t>1.46%</x:t>
+    <x:t>2,033,971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,737,299.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesfarmers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WES AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>558,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,626,065.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atlas Arteria Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,266,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,351,068.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,067,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,246,448.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scentre Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,962,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,175,246.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZJ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,613,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,531,254.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woolworths Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOW AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,182,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,231,775.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,226,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,221,078.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transurban Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,953,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,503,021.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reece Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,804,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,366,478.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carsales.Com Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,648,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,797,828.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lottery Corp Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,871,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,764,083.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigma Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,568,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,748,431.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>855,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,587,616.80</x:t>
   </x:si>
   <x:si>
     <x:t>Fortescue Metals Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>FMG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,114,454</x:t>
-[...14 lines deleted...]
-    <x:t>$46,562,397.36</x:t>
+    <x:t>2,119,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,534,078.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qube Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,537,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,115,632.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Als Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,854,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,977,667.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santos Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,738,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,748,889.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seven Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,009,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,357,361.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telstra Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,254,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,264,693.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jb Hi-Fi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>538,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,099,986.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanaway Waste Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CWY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,498,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,822,270.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woodside Energy Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,392,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,818,143.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitehaven Coal Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,861,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,569,296.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,699,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,500,294.22</x:t>
   </x:si>
   <x:si>
     <x:t>South32 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>S32 AU</x:t>
   </x:si>
   <x:si>
-    <x:t>9,689,649</x:t>
-[...296 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>9,712,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,473,088.09</x:t>
   </x:si>
   <x:si>
     <x:t>Agl Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AGL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>4,683,689</x:t>
-[...44 lines deleted...]
-    <x:t>$40,501,140.16</x:t>
+    <x:t>4,694,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,750,994.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Origin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,641,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,834,782.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Dexus</x:t>
   </x:si>
   <x:si>
     <x:t>DXS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>6,759,504</x:t>
-[...17 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>6,775,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,772,548.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>CBA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>244,667</x:t>
-[...2 lines deleted...]
-    <x:t>$40,323,568.27</x:t>
+    <x:t>245,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,700,584.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Queensland Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,218,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,548,973.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,346,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,218,676.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,992,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,144,960.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramsay Health Care Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,003,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,956,158.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anz Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,114,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,812,697.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonic Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,968,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,705,113.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stockland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,934,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,058,920.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seek Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,730,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,432,687.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Lynas Rare Earths Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LYC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,051,815</x:t>
-[...131 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>2,056,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,979,268.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westpac Banking Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WBC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,032,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,897,753.75</x:t>
   </x:si>
   <x:si>
     <x:t>Rea Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>REA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>249,259</x:t>
-[...44 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>249,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,943,564.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brambles Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,872,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,042,763.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Group Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,830,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,982,492.39</x:t>
   </x:si>
   <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NAB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>892,603</x:t>
-[...17 lines deleted...]
-    <x:t>$33,503,330.40</x:t>
+    <x:t>894,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,901,054.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Star Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NST AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,583,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,719,540.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wisetech Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>860,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,639,988.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csl Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>297,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,557,100.00</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>9,779,368</x:t>
-[...74 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>9,802,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,368,320.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Cochlear Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>COH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>230,343</x:t>
-[...5 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>230,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,673,012.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$2,688,385.90</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$3,489,449.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1138,51 +1147,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ba1976a0d69432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R51e89d8fc0df49fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0caa292c2b2d4486" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf94e6ed84ab844f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R27010f8127474c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rde74779a27e845a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F80"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1310,1471 +1319,1471 @@
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>