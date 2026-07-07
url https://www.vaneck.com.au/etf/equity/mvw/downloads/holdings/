--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,1128 +1,1080 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd700032a0be437f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ddb0a56d5e748ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVW_asat_20260616" sheetId="1" r:id="Rde74779a27e845a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVW_asat_20260706" sheetId="1" r:id="R688d66a0f946413c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="360">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 16/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="344">
+  <x:si>
+    <x:t>All Fund Holdings as at 06/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Pro Medicus Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PME AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>263,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,412,406.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cochlear Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>406,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,957,828.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csl Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>414,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,453,829.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,973,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,110,815.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Star Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NST AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,299,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,068,518.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aristocrat Leisure Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>807,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,735,781.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramsay Health Care Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,109,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,453,961.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qantas Airways Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QAN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,575,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,358,775.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,130,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,205,196.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,120,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,024,848.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brambles Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,368,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,998,658.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>884,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,523,427.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Computershare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,176,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,205,918.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lynas Rare Earths Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,527,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,647,679.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesfarmers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WES AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>511,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,529,001.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qbe Insurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,820,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,498,318.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Australia Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,173,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,362,770.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonic Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,102,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,289,120.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Group Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,622,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,228,260.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seven Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,015,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,147,500.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,986,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,142,257.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reece Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,758,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,039,446.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macquarie Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MQG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,021,078.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woolworths Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOW AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,133,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,611,603.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scentre Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,280,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,219,144.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Washington H Soul Pattinson &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>978,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,107,890.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orica Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,850,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,064,928.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vicinity Centres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,656,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,972,389.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commonwealth Bank Of Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>266,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,816,355.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medibank Pvt Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,809,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,785,178.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insurance Australia Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,418,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,777,690.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Als Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,875,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,708,697.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigma Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,449,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,566,845.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qube Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,460,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,232,107.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anz Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,233,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,182,790.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,133,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,085,220.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suncorp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,333,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,059,993.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,139,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,053,888.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stockland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,740,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,962,112.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mineral Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>664,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,879,085.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atlas Arteria Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,393,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,807,762.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greatland Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,625,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,748,665.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jb Hi-Fi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>560,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,567,004.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bhp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>708,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,512,466.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westpac Banking Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WBC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,204,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,495,335.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lottery Corp Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,809,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,405,601.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,935,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,265,858.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Queensland Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,855,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,228,574.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coles Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,796,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,759,421.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seek Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,160,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,628,434.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agl Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,963,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,597,465.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goodman Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,345,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,563,514.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,614,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,520,058.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carsales.Com Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,583,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,246,580.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,507,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,213,567.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telstra Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,231,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,075,883.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rea Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,996,378.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluescope Steel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,300,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,910,363.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,674,784.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technology One Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TNE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,340,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,602,999.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steadfast Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,925,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,262,205.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortescue Metals Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,168,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,167,379.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apa Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,041,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,891,549.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transurban Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,743,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,868,561.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZJ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,735,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,816,698.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South32 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S32 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,517,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,784,537.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wisetech Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,120,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,636,576.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Origin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,876,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,616,348.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ampol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,163,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,022,575.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santos Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,390,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,812,536.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woodside Energy Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,373,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,601,166.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pilbara Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,402,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,050,181.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Nextdc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NXT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,860,719</x:t>
-[...20 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>2,816,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,514,101.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitehaven Coal Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,856,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,666,416.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Worley Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WOR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>4,159,850</x:t>
-[...1004 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>3,344,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,118,515.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$3,489,449.04</x:t>
-[...2 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>$-2,895,358.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.09%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1147,51 +1099,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf94e6ed84ab844f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R27010f8127474c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rde74779a27e845a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re68311daaba24b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2faf2b80762748c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R688d66a0f946413c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F80"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1419,1371 +1371,1371 @@
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>