--- v4 (2026-07-07)
+++ v5 (2026-07-27)
@@ -1,1080 +1,1074 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ddb0a56d5e748ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8e08dd8afd34da0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVW_asat_20260706" sheetId="1" r:id="R688d66a0f946413c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVW_asat_20260724" sheetId="1" r:id="Rae1df1931149494a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="344">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 06/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="399" uniqueCount="342">
+  <x:si>
+    <x:t>All Fund Holdings as at 24/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Aristocrat Leisure Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>824,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,098,437.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>903,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,066,183.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Australia Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,198,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,395,055.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csl Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>422,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,295,642.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramsay Health Care Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,132,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,914,013.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Computershare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,201,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,447,313.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insurance Australia Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,531,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,291,486.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commonwealth Bank Of Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>271,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,276,989.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Star Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NST AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,347,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,793,866.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macquarie Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MQG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,750,872.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qantas Airways Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QAN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,670,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,659,663.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Group Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,907,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,589,954.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,436,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,308,837.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cochlear Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>414,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,301,185.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qbe Insurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,858,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,188,222.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medibank Pvt Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,993,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,048,593.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anz Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,259,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,936,226.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ampol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,187,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,916,835.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,056,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,802,141.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westpac Banking Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WBC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,229,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,657,056.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suncorp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,382,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,603,136.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonic Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,146,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,548,029.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesfarmers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WES AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>522,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,545,372.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,226,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,474,363.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Washington H Soul Pattinson &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,428,440.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woodside Energy Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,402,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,395,493.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woolworths Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOW AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,156,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,323,502.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stockland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,964,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,284,681.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brambles Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,418,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,247,272.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,027,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,132,016.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vicinity Centres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,004,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,060,674.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scentre Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,515,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,797,068.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigma Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,771,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,792,054.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Queensland Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,998,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,580,069.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reece Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,815,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,572,056.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,321,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,369,226.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rea Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>291,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,232,206.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seven Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,036,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,069,131.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orica Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,889,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,870,312.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santos Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,503,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,860,511.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South32 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S32 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,716,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,627,475.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,794,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,530,309.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jb Hi-Fi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>572,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,529,964.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lottery Corp Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,972,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,370,856.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,663,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,223,758.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atlas Arteria Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,568,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,187,548.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,456,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,148,467.49</x:t>
+  </x:si>
+  <x:si>
     <x:t>Pro Medicus Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PME AU</x:t>
   </x:si>
   <x:si>
-    <x:t>263,893</x:t>
-[...173 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>269,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,055,667.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coles Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,834,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,979,921.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluescope Steel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,327,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,640,745.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bhp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>723,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,553,964.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apa Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,126,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,416,297.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,365,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,393,747.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZJ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,938,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,238,310.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agl Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,067,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,162,074.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steadfast Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,091,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,073,902.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Origin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,957,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,026,526.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seek Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,226,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,594,199.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortescue Metals Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,214,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,116,858.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telstra Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,403,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,093,286.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transurban Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,801,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,701,130.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goodman Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,373,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,299,468.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Als Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,914,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,165,800.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>242,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,812,454.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carsales.Com Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,616,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,664,862.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextdc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,875,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,584,969.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitehaven Coal Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,957,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,423,663.00</x:t>
   </x:si>
   <x:si>
     <x:t>Lynas Rare Earths Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LYC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,527,557</x:t>
-[...326 lines deleted...]
-    <x:t>$42,962,112.00</x:t>
+    <x:t>2,580,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,163,213.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greatland Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,701,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,126,646.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technology One Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TNE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,368,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,086,967.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Worley Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,414,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,326,481.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Mineral Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MIN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>664,380</x:t>
-[...341 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>678,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,313,612.08</x:t>
   </x:si>
   <x:si>
     <x:t>Wisetech Global Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WTC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,120,627</x:t>
-[...56 lines deleted...]
-    <x:t>$38,601,166.70</x:t>
+    <x:t>1,144,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,343,720.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Pilbara Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PLS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>7,402,759</x:t>
-[...50 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>7,557,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,287,408.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-2,895,358.23</x:t>
-[...2 lines deleted...]
-    <x:t>-0.09%</x:t>
+    <x:t>$-101,256.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1099,56 +1093,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re68311daaba24b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2faf2b80762748c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R688d66a0f946413c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R380a478195be4214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R794c893f297746f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rae1df1931149494a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F80"/>
+  <x:dimension ref="A1:F79"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1271,571 +1265,571 @@
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F11" s="1" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
@@ -1851,896 +1845,876 @@
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
         <x:v>323</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A79" s="1">
-[...19 lines deleted...]
-      <x:c r="A80" s="2" t="s">
+      <x:c r="A79" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B80" s="2" t="s">
+      <x:c r="B79" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C80" s="2" t="s">
+      <x:c r="C79" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D80" s="2" t="s">
+      <x:c r="D79" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E80" s="2" t="s">
+      <x:c r="E79" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F80" s="2" t="s">
+      <x:c r="F79" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A80:F80"/>
+    <x:mergeCell ref="A79:F79"/>
   </x:mergeCells>
 </x:worksheet>
 </file>