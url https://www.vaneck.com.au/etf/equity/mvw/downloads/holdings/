--- v5 (2026-07-27)
+++ v6 (2026-08-16)
@@ -1,1074 +1,1083 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8e08dd8afd34da0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0f211938f9d4991" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVW_asat_20260724" sheetId="1" r:id="Rae1df1931149494a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVW_asat_20260814" sheetId="1" r:id="R81b0bd55559548c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="399" uniqueCount="342">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 24/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="399" uniqueCount="345">
+  <x:si>
+    <x:t>All Fund Holdings as at 14/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Csl Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>424,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,918,588.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cochlear Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>416,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,617,680.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,490,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,455,488.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,071,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,779,112.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aristocrat Leisure Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>824,123</x:t>
-[...2 lines deleted...]
-    <x:t>$50,098,437.17</x:t>
+    <x:t>827,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,259,379.60</x:t>
   </x:si>
   <x:si>
     <x:t>1.56%</x:t>
   </x:si>
   <x:si>
+    <x:t>Northern Star Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NST AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,356,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,060,205.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Asx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ASX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>903,114</x:t>
-[...5 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>906,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,826,828.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rea Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>292,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,742,056.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,353,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,446,582.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramsay Health Care Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,136,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,957,588.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Group Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,956,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,823,544.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wisetech Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,148,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,801,801.68</x:t>
   </x:si>
   <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NAB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,198,194</x:t>
-[...35 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>1,202,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,743,039.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anz Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,263,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,155,987.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seek Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,238,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,155,299.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carsales.Com Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,622,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,824,848.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Computershare Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CPU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,201,502</x:t>
-[...5 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>1,205,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,783,188.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reece Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,825,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,712,206.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pro Medicus Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PME AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>270,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,353,548.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonic Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,153,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,184,644.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macquarie Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MQG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,176,505.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Origin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,971,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,931,973.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ampol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,191,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,483,666.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brambles Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,426,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,468,579.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stockland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,003,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,423,916.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,241,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,414,939.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,034,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,284,057.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigma Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,827,107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,164,778.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suncorp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,390,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,101,813.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jb Hi-Fi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>574,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,951,873.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qantas Airways Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QAN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,686,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,869,990.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Washington H Soul Pattinson &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,002,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,650,233.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesfarmers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WES AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>523,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,464,608.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woolworths Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOW AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,160,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,434,200.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technology One Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TNE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,372,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,428,501.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South32 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S32 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,750,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,413,003.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medibank Pvt Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,025,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,939,174.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woodside Energy Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,407,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,878,240.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commonwealth Bank Of Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>272,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,572,882.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vicinity Centres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,063,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,559,825.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Queensland Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,022,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,368,321.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,824,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,271,285.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,690,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,220,945.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,545,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,215,552.70</x:t>
   </x:si>
   <x:si>
     <x:t>Insurance Australia Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IAG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,531,168</x:t>
-[...98 lines deleted...]
-    <x:t>$46,301,185.28</x:t>
+    <x:t>5,550,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,181,460.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mineral Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>680,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,914,641.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluescope Steel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,332,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,881,649.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agl Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,085,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,852,443.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greatland Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,714,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,760,074.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bhp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>725,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,517,032.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santos Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,522,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,124,631.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westpac Banking Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WBC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,233,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,633,528.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scentre Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,556,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,567,262.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coles Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,840,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,332,973.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steadfast Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,119,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,195,644.24</x:t>
   </x:si>
   <x:si>
     <x:t>Qbe Insurance Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>QBE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,858,681</x:t>
-[...284 lines deleted...]
-    <x:t>$44,232,206.72</x:t>
+    <x:t>1,865,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,067,260.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lottery Corp Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,000,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,042,781.46</x:t>
   </x:si>
   <x:si>
     <x:t>Seven Group Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SGH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,036,433</x:t>
-[...5 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>1,040,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,954,601.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Als Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,920,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,952,889.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextdc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,885,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,932,639.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lynas Rare Earths Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,589,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,362,273.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,405,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,314,163.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atlas Arteria Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,598,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,306,976.68</x:t>
   </x:si>
   <x:si>
     <x:t>Orica Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ORI AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,889,333</x:t>
-[...161 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>1,895,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,090,112.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Apa Group</x:t>
   </x:si>
   <x:si>
     <x:t>APA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>4,126,099</x:t>
-[...14 lines deleted...]
-    <x:t>$42,393,747.68</x:t>
+    <x:t>4,140,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,653,963.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Aurizon Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AZJ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>9,938,426</x:t>
-[...56 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>9,973,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,488,707.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goodman Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,378,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,898,285.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>243,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,798,947.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telstra Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,432,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,309,630.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transurban Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,810,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,241,490.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Fortescue Metals Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>FMG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,214,155</x:t>
-[...101 lines deleted...]
-    <x:t>$38,584,969.28</x:t>
+    <x:t>2,221,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,194,545.32</x:t>
   </x:si>
   <x:si>
     <x:t>Whitehaven Coal Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>4,957,892</x:t>
-[...44 lines deleted...]
-    <x:t>$37,086,967.98</x:t>
+    <x:t>4,975,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,259,764.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pilbara Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,583,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,933,218.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Worley Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WOR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,414,143</x:t>
-[...47 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>3,426,107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,830,650.25</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-101,256.91</x:t>
-[...2 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>$2,323,901.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1093,51 +1102,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R380a478195be4214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R794c893f297746f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rae1df1931149494a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fc0cde574fd4507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9ea96cda207a400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R81b0bd55559548c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F79"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1305,71 +1314,71 @@
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
@@ -1385,1331 +1394,1331 @@
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B79" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C79" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E79" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F79" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>