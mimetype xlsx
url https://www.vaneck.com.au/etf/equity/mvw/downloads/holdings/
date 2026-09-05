--- v6 (2026-08-16)
+++ v7 (2026-09-05)
@@ -1,1083 +1,1086 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0f211938f9d4991" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e4a4f98e0f3468c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVW_asat_20260814" sheetId="1" r:id="R81b0bd55559548c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVW_asat_20260904" sheetId="1" r:id="R0b9a7e8ec892443d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="399" uniqueCount="345">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 14/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="399" uniqueCount="346">
+  <x:si>
+    <x:t>All Fund Holdings as at 04/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Csl Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CSL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>424,312</x:t>
-[...5 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>428,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,756,149.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,444,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,936,848.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,110,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,107,539.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,639,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,933,485.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramsay Health Care Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,147,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,010,670.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Cochlear Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>COH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>416,300</x:t>
-[...2 lines deleted...]
-    <x:t>$55,617,680.00</x:t>
+    <x:t>420,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,996,334.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Star Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NST AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,378,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,118,348.39</x:t>
   </x:si>
   <x:si>
     <x:t>1.63%</x:t>
   </x:si>
   <x:si>
-    <x:t>Ramelius Resources Ltd</x:t>
-[...26 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>Asx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>915,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,214,005.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South32 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S32 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,844,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,093,863.25</x:t>
   </x:si>
   <x:si>
     <x:t>Aristocrat Leisure Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>827,009</x:t>
-[...32 lines deleted...]
-    <x:t>$52,826,828.04</x:t>
+    <x:t>834,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,934,268.00</x:t>
   </x:si>
   <x:si>
     <x:t>Rea Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>REA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>292,328</x:t>
-[...35 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>295,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,346,462.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stockland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,109,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,992,264.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ampol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,203,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,904,226.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Computershare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,217,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,462,225.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anz Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,276,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,430,347.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Australia Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,213,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,649,029.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pro Medicus Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PME AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>272,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,480,348.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Queensland Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,090,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,365,855.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,791,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,328,140.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woolworths Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOW AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,172,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,256,814.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brambles Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,450,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,117,884.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macquarie Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MQG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>185,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,778,303.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suncorp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,414,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,759,528.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steadfast Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,197,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,645,482.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reece Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,852,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,272,221.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Group Ltd/Australia</x:t>
   </x:si>
   <x:si>
     <x:t>EDV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>13,956,175</x:t>
-[...5 lines deleted...]
-    <x:t>1.46%</x:t>
+    <x:t>14,090,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,935,936.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santos Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,575,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,776,858.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apa Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,180,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,609,091.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bhp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>732,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,606,217.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,281,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,517,160.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Origin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,009,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,507,484.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seek Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,269,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,281,120.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woodside Energy Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,420,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,226,674.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,515,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,140,532.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,764,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,113,575.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insurance Australia Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,604,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,112,900.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agl Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,134,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,771,601.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Washington H Soul Pattinson &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,012,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,762,004.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qantas Airways Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QAN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,732,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,435,404.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commonwealth Bank Of Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>275,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,153,519.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coles Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,858,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,011,221.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greatland Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,750,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,766,596.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vicinity Centres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,228,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,759,587.36</x:t>
   </x:si>
   <x:si>
     <x:t>Wisetech Global Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WTC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,148,036</x:t>
-[...41 lines deleted...]
-    <x:t>$49,155,299.16</x:t>
+    <x:t>1,159,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,686,893.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westpac Banking Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WBC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,245,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,543,693.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,233,933.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Carsales.Com Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CAR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,622,088</x:t>
-[...44 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>1,637,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,187,019.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orica Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,914,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,146,992.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigma Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,979,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,145,370.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluescope Steel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,345,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,108,820.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mineral Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>687,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,908,330.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technology One Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TNE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,386,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,801,254.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qbe Insurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,883,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,597,576.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Als Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,939,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,552,608.06</x:t>
   </x:si>
   <x:si>
     <x:t>Sonic Healthcare Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SHL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,153,985</x:t>
-[...83 lines deleted...]
-    <x:t>$47,414,939.00</x:t>
+    <x:t>2,174,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,494,790.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medibank Pvt Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,112,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,463,895.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitehaven Coal Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,023,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,145,075.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scentre Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,667,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,537,250.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesfarmers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WES AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>528,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,110,541.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,909,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,074,777.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telstra Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,514,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,868,721.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seven Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,050,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,323,686.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lottery Corp Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,077,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,307,633.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lynas Rare Earths Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,614,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,051,918.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atlas Arteria Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,681,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,676,356.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transurban Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,838,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,052,338.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jb Hi-Fi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>580,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,045,037.20</x:t>
   </x:si>
   <x:si>
     <x:t>Charter Hall Group</x:t>
   </x:si>
   <x:si>
     <x:t>CHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,034,598</x:t>
-[...425 lines deleted...]
-    <x:t>$42,952,889.20</x:t>
+    <x:t>2,054,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,030,199.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pilbara Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,656,971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,973,982.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortescue Metals Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,243,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,630,349.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goodman Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,391,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,342,381.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZJ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,069,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,760,411.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextdc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NXT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,885,258</x:t>
-[...182 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>2,913,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,462,260.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Worley Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WOR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,426,107</x:t>
-[...2 lines deleted...]
-    <x:t>$36,830,650.25</x:t>
+    <x:t>3,459,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,899,650.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$2,323,901.91</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$653,848.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1102,51 +1105,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fc0cde574fd4507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9ea96cda207a400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R81b0bd55559548c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30399f34d4f2435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1f5fa26c2a4e463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0b9a7e8ec892443d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F79"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1294,531 +1297,531 @@
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
@@ -1834,171 +1837,171 @@
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
@@ -2014,471 +2017,471 @@
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
@@ -2494,151 +2497,151 @@
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
@@ -2654,71 +2657,71 @@
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B79" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C79" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E79" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F79" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>