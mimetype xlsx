--- v7 (2026-09-05)
+++ v8 (2026-09-26)
@@ -1,1083 +1,1056 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e4a4f98e0f3468c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddd41a22d88f4f89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVW_asat_20260904" sheetId="1" r:id="R0b9a7e8ec892443d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVW_asat_20260925" sheetId="1" r:id="R4ced8ea341d245c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="399" uniqueCount="346">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 04/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="337">
+  <x:si>
+    <x:t>All Fund Holdings as at 25/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Codan Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>964,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,395,490.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ampol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,069,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,557,418.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cochlear Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>327,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,628,579.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Washington H Soul Pattinson &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,000,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,499,787.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qbe Insurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,019,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,317,980.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramsay Health Care Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>831,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,010,563.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Computershare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,129,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,931,532.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>803,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,848,368.40</x:t>
+  </x:si>
+  <x:si>
     <x:t>Csl Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CSL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>428,402</x:t>
-[...5 lines deleted...]
-    <x:t>2.21%</x:t>
+    <x:t>258,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,825,272.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anz Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,205,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,603,746.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>9,444,143</x:t>
-[...5 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>6,800,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,086,406.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insurance Australia Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,750,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,085,958.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technology One Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TNE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,532,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,874,593.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,338,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,772,226.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Australia Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,158,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,651,095.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Queensland Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,610,381.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steadfast Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,765,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,571,306.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santos Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,204,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,546,548.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westpac Banking Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WBC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,289,280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,467,267.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jb Hi-Fi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>672,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,392,233.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coles Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,913,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,376,639.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telstra Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,275,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,338,367.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,456,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,338,350.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medibank Pvt Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,744,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,240,924.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orica Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,935,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,222,199.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesfarmers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WES AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>597,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,009,431.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suncorp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,371,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,006,391.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brambles Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,372,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,006,276.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lottery Corp Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,141,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,972,688.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woolworths Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOW AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,142,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,961,323.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZJ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,855,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,745,610.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,852,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,451,606.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qantas Airways Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QAN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,856,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,367,098.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apa Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,075,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,319,567.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reece Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,664,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,272,568.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluescope Steel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,424,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,255,592.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandfire Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,931,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,237,130.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aristocrat Leisure Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>738,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,156,023.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commonwealth Bank Of Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,075,992.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goodman Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,631,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,049,205.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scentre Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,704,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,940,888.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,056,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,900,946.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Star Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NST AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,939,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,883,715.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pro Medicus Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PME AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>266,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,870,919.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonic Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,273,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,723,950.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigma Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,606,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,677,746.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macquarie Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MQG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>178,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,657,418.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,411,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,506,000.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woodside Energy Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,337,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,438,600.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,806,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,386,851.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,701,038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,362,280.17</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>4,110,360</x:t>
-[...77 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>3,074,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,155,274.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rea Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,140,835.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transurban Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,236,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,072,888.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Worley Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,359,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,984,093.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stockland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,432,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,938,871.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seven Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,157,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,885,354.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Als Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,030,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,881,911.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Origin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,858,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,830,085.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vicinity Centres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,397,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,762,676.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Group Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,942,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,689,196.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bhp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>686,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,688,348.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greatland Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,855,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,639,486.40</x:t>
   </x:si>
   <x:si>
     <x:t>South32 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>S32 AU</x:t>
   </x:si>
   <x:si>
-    <x:t>9,844,675</x:t>
-[...299 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>8,365,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,494,030.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortescue Metals Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,517,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,216,336.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,757,843.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lynas Rare Earths Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,866,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,755,757.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agl Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,049,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,449,915.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wisetech Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,284,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,229,380.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextdc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,466,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,861,090.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carsales.Com Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,790,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,825,121.69</x:t>
   </x:si>
   <x:si>
     <x:t>Seek Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SEK AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,269,395</x:t>
-[...239 lines deleted...]
-    <x:t>$43,108,820.45</x:t>
+    <x:t>3,463,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,345,738.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Mineral Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MIN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>687,193</x:t>
-[...68 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>705,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,961,680.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Whitehaven Coal Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,023,251</x:t>
-[...152 lines deleted...]
-    <x:t>$39,030,199.00</x:t>
+    <x:t>4,948,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,470,282.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Pilbara Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PLS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>7,656,971</x:t>
-[...77 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>8,849,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,983,915.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$653,848.21</x:t>
+    <x:t>$647,207.82</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1105,56 +1078,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30399f34d4f2435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1f5fa26c2a4e463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0b9a7e8ec892443d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb272c53403e4acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf2a7c991b15d4041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4ced8ea341d245c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F79"/>
+  <x:dimension ref="A1:F80"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1257,1476 +1230,1496 @@
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A79" s="2" t="s">
+      <x:c r="A79" s="1">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B79" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B79" s="2" t="s">
+      <x:c r="B80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C79" s="2" t="s">
+      <x:c r="C80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D79" s="2" t="s">
+      <x:c r="D80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E79" s="2" t="s">
+      <x:c r="E80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F79" s="2" t="s">
+      <x:c r="F80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A79:F79"/>
+    <x:mergeCell ref="A80:F80"/>
   </x:mergeCells>
 </x:worksheet>
 </file>