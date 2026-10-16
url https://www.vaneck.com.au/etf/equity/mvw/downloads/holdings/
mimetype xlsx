--- v8 (2026-09-26)
+++ v9 (2026-10-16)
@@ -1,1059 +1,1086 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddd41a22d88f4f89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d417a0fac4b43e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVW_asat_20260925" sheetId="1" r:id="R4ced8ea341d245c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVW_asat_20261016" sheetId="1" r:id="Rc2505b20882b41df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="337">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 25/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="346">
+  <x:si>
+    <x:t>All Fund Holdings as at 16/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Codan Ltd/Australia</x:t>
   </x:si>
   <x:si>
     <x:t>CDA AU</x:t>
   </x:si>
   <x:si>
     <x:t>964,507</x:t>
   </x:si>
   <x:si>
-    <x:t>$50,395,490.75</x:t>
-[...2 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>$60,667,490.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qbe Insurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,019,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,933,505.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>803,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,185,810.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csl Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>258,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,774,610.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insurance Australia Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,750,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,284,013.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technology One Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TNE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,532,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,888,640.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Star Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NST AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,939,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,702,401.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jb Hi-Fi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>672,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,654,640.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wisetech Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,284,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,293,233.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lottery Corp Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,141,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,903,702.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brambles Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,372,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,825,688.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesfarmers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WES AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>597,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,417,307.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santos Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,204,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,408,740.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Computershare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,129,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,400,437.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigma Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,606,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,327,444.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woolworths Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOW AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,142,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,081,011.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anz Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,205,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,869,177.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pro Medicus Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PME AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>266,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,793,208.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Queensland Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,800,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,718,473.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aristocrat Leisure Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>738,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,570,078.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Origin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,858,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,537,863.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suncorp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,371,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,424,786.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reece Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,664,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,230,237.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Washington H Soul Pattinson &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,000,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,219,607.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramsay Health Care Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>831,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,210,045.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medibank Pvt Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,744,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,189,849.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rea Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,067,815.22</x:t>
   </x:si>
   <x:si>
     <x:t>Ampol Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALD AU</x:t>
   </x:si>
   <x:si>
     <x:t>1,069,427</x:t>
   </x:si>
   <x:si>
-    <x:t>$47,557,418.69</x:t>
-[...2 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>$45,996,055.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluescope Steel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,424,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,862,895.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,338,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,770,056.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apa Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,075,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,764,698.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coles Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,913,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,735,302.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Australia Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,158,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,554,657.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westpac Banking Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WBC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,289,280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,318,192.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seek Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,463,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,308,243.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,701,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,955,878.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,852,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,929,524.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steadfast Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,765,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,881,908.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seven Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,157,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,835,842.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,411,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,627,684.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZJ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,855,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,575,450.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,806,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,416,424.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macquarie Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MQG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>178,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,406,242.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agl Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,049,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,388,858.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woodside Energy Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,337,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,338,436.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transurban Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,236,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,176,491.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stockland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,432,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,129,694.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orica Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,935,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,125,432.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commonwealth Bank Of Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,089,847.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telstra Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,275,806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,967,320.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,056,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,674,909.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scentre Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,704,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,576,098.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Group Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,942,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,362,322.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vicinity Centres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,397,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,234,475.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goodman Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,631,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,065,524.32</x:t>
   </x:si>
   <x:si>
     <x:t>Cochlear Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>COH AU</x:t>
   </x:si>
   <x:si>
     <x:t>327,678</x:t>
   </x:si>
   <x:si>
-    <x:t>$46,628,579.40</x:t>
-[...95 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>$42,968,416.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carsales.Com Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,790,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,602,023.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>6,800,363</x:t>
-[...143 lines deleted...]
-    <x:t>$44,338,367.02</x:t>
+    <x:t>$42,502,250.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonic Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,273,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,223,723.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>11,456,938</x:t>
-[...116 lines deleted...]
-    <x:t>$43,451,606.52</x:t>
+    <x:t>11,456,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,932,371.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bhp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>686,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,214,436.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Als Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,030,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,110,456.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Worley Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,359,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,588,955.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Qantas Airways Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>QAN AU</x:t>
   </x:si>
   <x:si>
     <x:t>4,856,338</x:t>
   </x:si>
   <x:si>
-    <x:t>$43,367,098.34</x:t>
-[...38 lines deleted...]
-    <x:t>$43,255,592.16</x:t>
+    <x:t>$40,404,732.16</x:t>
   </x:si>
   <x:si>
     <x:t>Sandfire Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SFR AU</x:t>
   </x:si>
   <x:si>
     <x:t>1,931,954</x:t>
   </x:si>
   <x:si>
-    <x:t>$43,237,130.52</x:t>
-[...176 lines deleted...]
-    <x:t>$42,362,280.17</x:t>
+    <x:t>$39,701,654.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
     <x:t>3,074,783</x:t>
   </x:si>
   <x:si>
-    <x:t>$42,155,274.93</x:t>
-[...125 lines deleted...]
-    <x:t>$41,688,348.24</x:t>
+    <x:t>$38,742,265.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South32 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S32 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,365,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,733,325.27</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,855,508</x:t>
-[...14 lines deleted...]
-    <x:t>$41,494,030.72</x:t>
+    <x:t>3,855,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,362,274.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,305,203.06</x:t>
   </x:si>
   <x:si>
     <x:t>Fortescue Metals Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>FMG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,517,797</x:t>
-[...20 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>2,517,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,245,290.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitehaven Coal Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,948,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,311,524.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextdc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,466,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,823,801.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Lynas Rare Earths Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LYC AU</x:t>
   </x:si>
   <x:si>
     <x:t>2,866,087</x:t>
   </x:si>
   <x:si>
-    <x:t>$40,755,757.14</x:t>
-[...68 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>$31,727,583.09</x:t>
   </x:si>
   <x:si>
     <x:t>Mineral Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MIN AU</x:t>
   </x:si>
   <x:si>
     <x:t>705,241</x:t>
   </x:si>
   <x:si>
-    <x:t>$36,961,680.81</x:t>
-[...17 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>$31,503,115.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Pilbara Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PLS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>8,849,978</x:t>
-[...5 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>8,849,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,372,925.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$647,207.82</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$965,174.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1078,51 +1105,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb272c53403e4acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf2a7c991b15d4041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4ced8ea341d245c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02c319dbf7d54866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re2a5c41511514a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc2505b20882b41df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F80"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1230,1491 +1257,1491 @@
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
         <x:v>37</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>