--- v9 (2026-10-16)
+++ v10 (2026-11-05)
@@ -1,1086 +1,1110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d417a0fac4b43e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8af46dc136244d81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVW_asat_20261016" sheetId="1" r:id="Rc2505b20882b41df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVW_asat_20261105" sheetId="1" r:id="Rb0f5de1a297f40b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="346">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 16/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="354">
+  <x:si>
+    <x:t>All Fund Holdings as at 05/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Wisetech Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,278,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,307,537.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pro Medicus Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PME AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>265,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,187,405.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Codan Ltd/Australia</x:t>
   </x:si>
   <x:si>
     <x:t>CDA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>964,507</x:t>
-[...5 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>959,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,874,919.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>799,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,628,447.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,399,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,625,947.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csl Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>257,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,171,231.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Qbe Insurance Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>QBE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,019,973</x:t>
-[...17 lines deleted...]
-    <x:t>$50,185,810.40</x:t>
+    <x:t>2,010,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,052,362.80</x:t>
   </x:si>
   <x:si>
     <x:t>1.51%</x:t>
   </x:si>
   <x:si>
-    <x:t>Csl Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$49,774,610.60</x:t>
+    <x:t>Brambles Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,361,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,899,285.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jb Hi-Fi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>669,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,632,385.60</x:t>
   </x:si>
   <x:si>
     <x:t>1.50%</x:t>
   </x:si>
   <x:si>
+    <x:t>Rea Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>284,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,132,740.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Insurance Australia Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IAG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,750,760</x:t>
-[...5 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>5,723,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,656,081.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Technology One Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TNE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,532,079</x:t>
-[...5 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>1,524,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,566,048.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cochlear Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>326,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,369,370.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reece Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,652,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,310,299.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seek Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,447,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,267,830.50</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Star Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NST AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,939,562</x:t>
-[...29 lines deleted...]
-    <x:t>1.46%</x:t>
+    <x:t>1,930,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,076,780.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Lottery Corp Ltd/The</x:t>
   </x:si>
   <x:si>
     <x:t>TLC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>9,141,928</x:t>
-[...17 lines deleted...]
-    <x:t>$47,825,688.96</x:t>
+    <x:t>9,099,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,045,325.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,806,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,014,986.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medibank Pvt Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,699,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,950,339.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Group Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,877,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,265,568.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seven Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,151,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,921,582.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aristocrat Leisure Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>735,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,580,897.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Wesfarmers Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WES AU</x:t>
   </x:si>
   <x:si>
-    <x:t>597,873</x:t>
-[...5 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>595,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,522,252.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anz Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,199,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,101,273.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Computershare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,124,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,718,432.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,585,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,695,773.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stockland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,383,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,557,501.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carsales.Com Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,781,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,515,938.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woolworths Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOW AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,137,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,452,202.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suncorp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,359,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,363,895.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Washington H Soul Pattinson &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>995,961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,288,228.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commonwealth Bank Of Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>284,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,269,096.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Queensland Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,768,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,244,402.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westpac Banking Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WBC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,283,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,018,206.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goodman Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,624,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,713,458.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Origin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,840,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,627,372.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigma Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,528,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,610,133.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transurban Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,221,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,482,334.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telstra Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,232,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,438,992.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramsay Health Care Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>827,971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,374,655.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,769,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,306,357.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,318,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,074,052.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macquarie Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MQG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,802,950.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qantas Airways Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QAN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,833,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,677,642.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scentre Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,644,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,521,830.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZJ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,799,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,428,841.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agl Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,026,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,337,207.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apa Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,056,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,266,622.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluescope Steel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,418,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,237,134.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vicinity Centres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,311,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,229,553.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonic Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,263,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,990,825.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steadfast Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,728,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,981,039.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Australia Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,153,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,926,256.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Worley Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,339,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,521,382.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Santos Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>STO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,204,033</x:t>
-[...182 lines deleted...]
-    <x:t>$46,067,815.22</x:t>
+    <x:t>5,179,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,338,095.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orica Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,926,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,150,108.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Als Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,020,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,544,899.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,005,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,250,439.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,403,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,104,557.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,709,481.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coles Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,904,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,283,429.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greatland Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,837,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,559,724.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woodside Energy Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,331,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,735,234.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,060,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,580,824.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bhp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>683,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,317,591.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandfire Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,922,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,015,925.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortescue Metals Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,506,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,818,141.37</x:t>
   </x:si>
   <x:si>
     <x:t>Ampol Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALD AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,069,427</x:t>
-[...503 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>1,064,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,564,009.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>South32 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>S32 AU</x:t>
   </x:si>
   <x:si>
-    <x:t>8,365,729</x:t>
-[...17 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>8,326,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,885,952.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RIO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>247,242</x:t>
-[...17 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>246,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,660,389.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lynas Rare Earths Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,852,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,942,128.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Whitehaven Coal Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>4,948,478</x:t>
-[...5 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>4,925,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,757,830.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextdc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NXT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,466,645</x:t>
-[...17 lines deleted...]
-    <x:t>$31,727,583.09</x:t>
+    <x:t>3,450,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,986,676.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Mineral Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MIN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>705,241</x:t>
-[...5 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>701,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,840,527.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Pilbara Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PLS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>8,849,975</x:t>
-[...5 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>8,808,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,928,238.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$965,174.29</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$2,674,110.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1105,51 +1129,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02c319dbf7d54866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re2a5c41511514a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc2505b20882b41df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58cfd872bcb64781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3fa9fd74e8e641d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb0f5de1a297f40b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F80"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1317,1431 +1341,1431 @@
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F11" s="1" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>