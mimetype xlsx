--- v0 (2026-04-24)
+++ v1 (2026-05-16)
@@ -1,2052 +1,2043 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88b0790b6b4b4c69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d499c24d2534d4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QHSM_asat_20260424" sheetId="1" r:id="R9642129f4e814e03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QHSM_asat_20260515" sheetId="1" r:id="R3c7735433ebf4b78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="754" uniqueCount="668">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 24/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="754" uniqueCount="665">
+  <x:si>
+    <x:t>All Fund Holdings as at 15/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Fabrinet</x:t>
   </x:si>
   <x:si>
     <x:t>FN US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,594</x:t>
-[...5 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>5,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,094,902.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sterling Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STRL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,534,186.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woodward Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WWD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,396,570.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RGLD US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,476</x:t>
-[...20 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>13,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,380,385.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carpenter Technology Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,276,142.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Bwx Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BWXT US</x:t>
   </x:si>
   <x:si>
-    <x:t>13,255</x:t>
-[...17 lines deleted...]
-    <x:t>$4,063,329.81</x:t>
+    <x:t>13,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,080,550.48</x:t>
   </x:si>
   <x:si>
     <x:t>1.48%</x:t>
   </x:si>
   <x:si>
+    <x:t>Lincoln Electric Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LECO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,556,868.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Itt Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ITT US</x:t>
   </x:si>
   <x:si>
-    <x:t>11,803</x:t>
-[...20 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>12,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,494,048.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mueller Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,331,375.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>East West Bancorp Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EWBC US</x:t>
   </x:si>
   <x:si>
-    <x:t>18,929</x:t>
-[...5 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>19,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,328,357.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lattice Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSCC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,294,615.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exelixis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXEL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,136,880.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Generac Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNRC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,125,084.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evercore Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,068,025.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modine Manufacturing Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,983,259.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rambus Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMBS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,889,441.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diploma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPLM LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,746,519.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Borgwarner Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,699,335.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Topbuild Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,695,495.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Industrial Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,678,487.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Qxo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>QXO US</x:t>
   </x:si>
   <x:si>
-    <x:t>103,860</x:t>
-[...92 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>109,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,642,002.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,623,896.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medpace Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,612,100.95</x:t>
   </x:si>
   <x:si>
     <x:t>Toll Brothers Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TOL US</x:t>
   </x:si>
   <x:si>
-    <x:t>13,507</x:t>
-[...35 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>14,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,602,225.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanmina-Sci Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,586,314.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globe Life Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,583,022.74</x:t>
   </x:si>
   <x:si>
     <x:t>New York Times Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>NYT US</x:t>
   </x:si>
   <x:si>
-    <x:t>23,230</x:t>
-[...5 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>24,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,559,705.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unum Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,556,687.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bj's Wholesale Club Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BJ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,535,290.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gaztransport Et Technigaz Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTT FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,488,655.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saia Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAIA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,454,914.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sei Investments Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,448,330.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Games Workshop Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAW LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,423,092.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Donaldson Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,397,306.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assurant Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,381,395.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imi Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,327,628.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allison Transmission Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,303,762.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accelleron Industries Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACLN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,287,851.49</x:t>
   </x:si>
   <x:si>
     <x:t>Align Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ALGN US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,730</x:t>
-[...167 lines deleted...]
-    <x:t>$2,320,355.01</x:t>
+    <x:t>10,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,279,621.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Molina Healthcare Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,274,958.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Roadhouse Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXRH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,246,428.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Drainage Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WMS US</x:t>
   </x:si>
   <x:si>
-    <x:t>10,779</x:t>
-[...17 lines deleted...]
-    <x:t>$2,293,666.04</x:t>
+    <x:t>11,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,204,183.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stifel Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,190,192.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manhattan Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,171,538.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGNX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,159,468.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valmont Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,153,707.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encompass Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,071,410.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,051,385.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primerica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,045,075.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caci International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CACI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,997,343.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yaskawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6506 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,997,069.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aaon Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAON US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,995,423.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sprouts Farmers Market Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,967,991.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autoliv Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,964,699.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Owens Corning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,941,381.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Popular Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPOP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,933,426.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Houlihan Lokey Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,926,019.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skyworks Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWKS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,923,550.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Niterra Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5334 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,919,436.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acuity Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,910,109.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finning International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,899,410.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Everus Construction Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,891,455.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crane Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,880,207.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cirrus Logic Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRUS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enersys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,848,935.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Watts Water Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,831,652.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Interdigital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IDCC US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,542</x:t>
-[...119 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>4,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,785,292.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Old Republic International Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,781,451.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Weir Group Plc/The</x:t>
   </x:si>
   <x:si>
     <x:t>WEIR LN</x:t>
   </x:si>
   <x:si>
-    <x:t>35,952</x:t>
-[...62 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>37,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,774,593.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,772,947.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Factset Research Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,761,426.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Armstrong World Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,754,019.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOG/A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,723,843.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simpson Manufacturing Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,674,740.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Globus Medical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GMED US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,824</x:t>
-[...110 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>15,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,670,351.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinsale Capital Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNSL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,666,784.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,665,687.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ig Group Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,661,847.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A O Smith Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,641,272.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Flowserve Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FLS US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,378</x:t>
-[...164 lines deleted...]
-    <x:t>$1,689,068.36</x:t>
+    <x:t>17,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,625,362.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptargroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,583,390.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kokusai Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6525 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,569,400.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federal Signal Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,560,073.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chemed Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,543,339.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagle Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,537,578.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,514,261.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Viper Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VNOM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,499,996.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esco Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,493,687.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tetra Tech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,452,813.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ul Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,438,274.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zurn Elkay Water Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZWS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,433,336.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andritz Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANDR AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,392,462.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ralliant Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,389,718.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-Techne Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,380,666.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konecranes Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCR FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,380,117.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingredion Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,378,197.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,371,613.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Fuel Gas Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,366,675.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Pool Corp</x:t>
   </x:si>
   <x:si>
     <x:t>POOL US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,243</x:t>
-[...110 lines deleted...]
-    <x:t>$1,552,981.03</x:t>
+    <x:t>5,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,340,889.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corcept Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,337,048.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newmarket Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,293,980.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msa Safety Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,292,608.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Janus Henderson Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JHG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,275,874.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerce Bancshares Inc/Mo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,270,937.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technip Energies Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,258,318.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mgic Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,255,575.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piper Sandler Cos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,248,168.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ringkjoebing Landbobank A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RILBA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,244,602.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azimut Holding Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZM IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,241,584.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swissquote Group Holding Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SQN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,236,921.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essent Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,225,125.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baycurrent Consulting Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,221,559.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyo Suisan Kaisha Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2875 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,220,187.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordnet Ab Publ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAVE SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,219,090.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avanza Bank Holding Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,215,249.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grand Canyon Education Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,205,922.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,178,764.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gentex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,171,632.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aak Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAK SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,165,597.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rightmove Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,161,208.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Howden Joinery Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HWDN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,136,793.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Installed Building Products Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IBP US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,574</x:t>
-[...200 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>3,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,133,501.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taylor Morrison Home Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,133,227.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Temenos Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEMN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,130,483.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paylocity Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCTY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,044,072.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Epam Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EPAM US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,940</x:t>
-[...146 lines deleted...]
-    <x:t>$1,244,868.75</x:t>
+    <x:t>8,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,039,134.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galenica Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GALE SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,022,949.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Fti Consulting Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FCN US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,765</x:t>
-[...164 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>5,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,022,675.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hims &amp; Hers Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIMS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,021,852.14</x:t>
   </x:si>
   <x:si>
     <x:t>Genpact Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>G US</x:t>
   </x:si>
   <x:si>
-    <x:t>24,179</x:t>
-[...47 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>25,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,021,029.17</x:t>
   </x:si>
   <x:si>
     <x:t>Esab Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ESAB US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,522</x:t>
-[...5 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>7,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,000,729.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanwa Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5929 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$998,534.71</x:t>
   </x:si>
   <x:si>
     <x:t>Exlservice Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EXLS US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,172</x:t>
-[...29 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>26,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$990,305.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ollie's Bargain Outlet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OLLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$928,033.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Display Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OLED US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$914,866.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rli Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$911,574.40</x:t>
   </x:si>
   <x:si>
     <x:t>Hamilton Lane Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HLNE US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,019</x:t>
-[...5 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>7,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$897,309.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morningstar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MORN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$884,416.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zealand Pharma A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZEAL DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$868,231.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QLYS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$866,585.48</x:t>
   </x:si>
   <x:si>
     <x:t>Vontier Corp</x:t>
   </x:si>
   <x:si>
     <x:t>VNT US</x:t>
   </x:si>
   <x:si>
-    <x:t>19,659</x:t>
-[...107 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>20,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$824,065.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Badger Meter Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$822,419.52</x:t>
   </x:si>
   <x:si>
     <x:t>Fortune Brands Innovations Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FBIN US</x:t>
   </x:si>
   <x:si>
-    <x:t>15,455</x:t>
-[...44 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>16,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$815,835.77</x:t>
   </x:si>
   <x:si>
     <x:t>Pegasystems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PEGA US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,493</x:t>
-[...2 lines deleted...]
-    <x:t>$614,903.33</x:t>
+    <x:t>13,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$608,722.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Doximity Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DOCS US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,784</x:t>
-[...5 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>17,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$441,110.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$10,257,634.84</x:t>
-[...2 lines deleted...]
-    <x:t>3.74%</x:t>
+    <x:t>$2,032,687.93</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2071,62 +2062,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40c29b5abdf149c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R53fcb334ab7c4556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9642129f4e814e03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d5821ae50b04d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8ce2c42b1f6c406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3c7735433ebf4b78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F150"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
-    <x:col min="5" max="5" width="21" customWidth="1"/>
+    <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6" ht="15" customHeight="1">
       <x:c r="A2" s="2" t="s">
@@ -2223,651 +2214,651 @@
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
@@ -2923,91 +2914,91 @@
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
@@ -3023,2091 +3014,2091 @@
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
         <x:v>323</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
         <x:v>344</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
         <x:v>380</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
         <x:v>389</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
         <x:v>402</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="D91" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="D92" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
         <x:v>416</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="D93" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
+      <x:c r="F93" s="1" t="s">
         <x:v>421</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="D95" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
+      <x:c r="F95" s="1" t="s">
         <x:v>430</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="D98" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
         <x:v>455</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="D102" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="E102" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
         <x:v>464</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="D104" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="E104" s="1" t="s">
+      <x:c r="F104" s="1" t="s">
         <x:v>469</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="D106" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="E106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
         <x:v>478</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="D108" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="E108" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="D109" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="E109" s="1" t="s">
+      <x:c r="F109" s="1" t="s">
         <x:v>491</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="D110" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
+      <x:c r="E110" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="E110" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="D111" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
+      <x:c r="E111" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="E111" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="D112" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="E112" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="D113" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="E113" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="E113" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
+      <x:c r="D114" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
+      <x:c r="E114" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="E114" s="1" t="s">
+      <x:c r="F114" s="1" t="s">
         <x:v>512</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
+      <x:c r="D119" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="D119" s="1" t="s">
+      <x:c r="E119" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="E119" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="C120" s="1" t="s">
+      <x:c r="D120" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="D120" s="1" t="s">
+      <x:c r="E120" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="E120" s="1" t="s">
+      <x:c r="F120" s="1" t="s">
         <x:v>537</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
         <x:v>542</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
         <x:v>555</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="C128" s="1" t="s">
+      <x:c r="D128" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="D128" s="1" t="s">
+      <x:c r="E128" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="E128" s="1" t="s">
+      <x:c r="F128" s="1" t="s">
         <x:v>572</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="C129" s="1" t="s">
+      <x:c r="D129" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="D129" s="1" t="s">
+      <x:c r="E129" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
-      <x:c r="E129" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
-      <x:c r="C130" s="1" t="s">
+      <x:c r="E130" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
-      <x:c r="D130" s="1" t="s">
+      <x:c r="F130" s="1" t="s">
         <x:v>581</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
-      <x:c r="C131" s="1" t="s">
+      <x:c r="D131" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="D131" s="1" t="s">
+      <x:c r="E131" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="E131" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
-      <x:c r="C132" s="1" t="s">
+      <x:c r="D132" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="D132" s="1" t="s">
+      <x:c r="E132" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
-      <x:c r="E132" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="C133" s="1" t="s">
+      <x:c r="E133" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="D133" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="C134" s="1" t="s">
+      <x:c r="F134" s="1" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
-      <x:c r="C135" s="1" t="s">
+      <x:c r="D135" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="D135" s="1" t="s">
+      <x:c r="E135" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="E135" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
-      <x:c r="C136" s="1" t="s">
+      <x:c r="D136" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="D136" s="1" t="s">
+      <x:c r="E136" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="E136" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="D137" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="C137" s="1" t="s">
+      <x:c r="E137" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="D137" s="1" t="s">
+      <x:c r="F137" s="1" t="s">
         <x:v>611</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="C138" s="1" t="s">
+      <x:c r="D138" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="D138" s="1" t="s">
+      <x:c r="E138" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="E138" s="1" t="s">
+      <x:c r="F138" s="1" t="s">
         <x:v>616</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
+      <x:c r="D139" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="D139" s="1" t="s">
+      <x:c r="E139" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="E139" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="C140" s="1" t="s">
+      <x:c r="D140" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="D140" s="1" t="s">
+      <x:c r="E140" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="E140" s="1" t="s">
+      <x:c r="F140" s="1" t="s">
         <x:v>625</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="C141" s="1" t="s">
+      <x:c r="D141" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="D141" s="1" t="s">
+      <x:c r="E141" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="E141" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="C142" s="1" t="s">
+      <x:c r="D142" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="D142" s="1" t="s">
+      <x:c r="E142" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="E142" s="1" t="s">
+      <x:c r="F142" s="1" t="s">
         <x:v>634</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="C143" s="1" t="s">
+      <x:c r="D143" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="D143" s="1" t="s">
+      <x:c r="E143" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="E143" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
-      <x:c r="C144" s="1" t="s">
+      <x:c r="D144" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
-      <x:c r="D144" s="1" t="s">
+      <x:c r="E144" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="E144" s="1" t="s">
+      <x:c r="F144" s="1" t="s">
         <x:v>643</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="C145" s="1" t="s">
+      <x:c r="D145" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
-      <x:c r="D145" s="1" t="s">
+      <x:c r="E145" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
-      <x:c r="E145" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="C146" s="1" t="s">
+      <x:c r="D146" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
-      <x:c r="D146" s="1" t="s">
+      <x:c r="E146" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
-      <x:c r="E146" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="D147" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
-      <x:c r="C147" s="1" t="s">
+      <x:c r="E147" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
-      <x:c r="D147" s="1" t="s">
+      <x:c r="F147" s="1" t="s">
         <x:v>656</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
-      <x:c r="C148" s="1" t="s">
+      <x:c r="E148" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
-      <x:c r="D148" s="1" t="s">
+      <x:c r="F148" s="1" t="s">
         <x:v>661</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
-      <x:c r="C149" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>