--- v1 (2026-05-16)
+++ v2 (2026-06-06)
@@ -1,2043 +1,2091 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d499c24d2534d4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R335d7051ece841e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QHSM_asat_20260515" sheetId="1" r:id="R3c7735433ebf4b78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QHSM_asat_20260605" sheetId="1" r:id="Rf61168d2a8484adb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="754" uniqueCount="665">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 15/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="779" uniqueCount="681">
+  <x:si>
+    <x:t>All Fund Holdings as at 05/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>Fabrinet</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Sterling Infrastructure Inc</x:t>
   </x:si>
   <x:si>
     <x:t>STRL US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,499</x:t>
-[...5 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>4,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,833,919.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carpenter Technology Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,673,504.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Woodward Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WWD US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,696</x:t>
-[...5 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>9,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,609,639.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RGLD US</x:t>
   </x:si>
   <x:si>
-    <x:t>13,160</x:t>
-[...17 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>11,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,583,547.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itt Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,552,180.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East West Bancorp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWBC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,523,073.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rambus Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMBS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,462,881.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lincoln Electric Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LECO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,436,034.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mueller Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,301,238.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Bwx Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BWXT US</x:t>
   </x:si>
   <x:si>
-    <x:t>13,981</x:t>
-[...77 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>12,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,283,152.71</x:t>
   </x:si>
   <x:si>
     <x:t>Exelixis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EXEL US</x:t>
   </x:si>
   <x:si>
-    <x:t>44,368</x:t>
-[...5 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>43,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,162,203.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Borgwarner Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,116,706.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evercore Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,036,732.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Generac Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GNRC US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,169</x:t>
-[...20 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>7,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,974,844.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Modine Manufacturing Co</x:t>
   </x:si>
   <x:si>
     <x:t>MOD US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,380</x:t>
-[...17 lines deleted...]
-    <x:t>$2,889,441.22</x:t>
+    <x:t>6,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,951,389.81</x:t>
   </x:si>
   <x:si>
     <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Diploma Plc</x:t>
   </x:si>
   <x:si>
     <x:t>DPLM LN</x:t>
   </x:si>
   <x:si>
-    <x:t>21,475</x:t>
-[...17 lines deleted...]
-    <x:t>$2,699,335.58</x:t>
+    <x:t>21,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,946,303.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanmina-Sci Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,931,608.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medpace Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,796,529.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toll Brothers Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,751,032.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.98%</x:t>
   </x:si>
   <x:si>
+    <x:t>Onto Innovation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONTO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,691,405.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New York Times Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NYT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,642,799.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Industrial Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,596,736.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globe Life Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,519,306.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valmont Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,452,615.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Roadhouse Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXRH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,451,484.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manhattan Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,416,443.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saia Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAIA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,412,487.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assurant Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,369,815.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bj's Wholesale Club Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BJ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,368,120.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Align Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALGN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,330,535.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gaztransport Et Technigaz Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTT FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,320,079.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Donaldson Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,318,383.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skyworks Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWKS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,317,818.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Games Workshop Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAW LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,314,710.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,295,211.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,290,124.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sei Investments Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,238,410.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imi Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,207,890.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Topbuild Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BLD US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,715</x:t>
-[...176 lines deleted...]
-    <x:t>SEIC US</x:t>
+    <x:t>3,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,195,173.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allison Transmission Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,142,611.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accelleron Industries Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACLN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,140,633.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Factset Research Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,138,090.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOG/A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,119,156.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGNX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,089,484.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finning International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,039,183.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cirrus Logic Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRUS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,013,749.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kokusai Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6525 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,010,076.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stifel Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,001,598.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,998,207.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Niterra Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5334 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,977,012.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encompass Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,966,274.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Popular Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPOP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,964,296.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biomarin Pharmaceutical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMRN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,930,385.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flowserve Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,897,887.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aecom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,888,279.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Drainage Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,882,062.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primerica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,879,236.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core &amp; Main Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,877,823.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acuity Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,871,888.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Watts Water Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,865,954.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ig Group Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,828,934.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autoliv Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,827,804.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aaon Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAON US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,823,000.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Financial Group Inc/Oh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,814,805.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Everus Construction Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,809,153.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yaskawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6506 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,791,350.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Houlihan Lokey Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,780,611.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globus Medical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMED US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,775,242.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enersys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,751,504.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arrowhead Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,748,113.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crane Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,742,179.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ul Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,733,701.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Desk Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,717,593.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sprouts Farmers Market Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,709,681.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Old Republic International Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,703,181.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interdigital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDCC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,702,333.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IESC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,693,008.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Armstrong World Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,680,008.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Affiliated Managers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,664,748.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simpson Manufacturing Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,638,467.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-Techne Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,636,207.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,620,664.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landstar System Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,619,251.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Vision Stabilized Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXSN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,582,797.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinsale Capital Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNSL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,576,580.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corcept Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,562,450.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A O Smith Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,544,647.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagle Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,543,799.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plexus Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLXS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,542,669.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weir Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEIR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,537,582.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tetra Tech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,534,474.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Voya Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOYA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,520,909.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Health Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UHS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,463,260.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aixtron Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIXA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,458,174.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esco Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,446,022.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,436,697.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,433,871.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,427,371.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chemed Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,426,241.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sensata Technologies Holding Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,423,980.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zurn Elkay Water Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZWS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,402,221.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptargroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,397,699.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baycurrent Consulting Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,383,004.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auto Trader Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,377,918.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primoris Services Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRIM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,375,939.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pool Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POOL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,371,418.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federal Signal Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,370,853.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swissquote Group Holding Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SQN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,357,006.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axis Capital Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,355,028.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Fuel Gas Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,349,941.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Janus Henderson Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JHG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,346,833.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerce Bancshares Inc/Mo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,338,637.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordnet Ab Publ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAVE SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,322,247.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konecranes Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCR FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,315,465.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newmarket Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,313,769.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paycom Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,308,965.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingredion Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,295,683.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nissan Chemical Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4021 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,275,054.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andritz Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANDR AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,262,055.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Myr Group Inc/Delaware</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,258,381.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piper Sandler Cos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,250,186.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krystal Biotech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRYS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,249,903.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nice Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,244,252.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alk-Abello A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALKB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,234,926.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rightmove Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,232,383.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Howden Joinery Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HWDN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,225,601.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Ohka Kogyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4186 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,220,797.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avanza Bank Holding Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,200,732.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mycronic Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYCR SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,193,668.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plus500 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLUS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,185,190.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Bankshares Inc/Wv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBSI US</x:t>
   </x:si>
   <x:si>
     <x:t>19,297</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,448,330.29</x:t>
-[...929 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>$1,181,516.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trend Micro Inc/Japan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4704 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,166,539.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tel Aviv Stock Exchange Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TASE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,165,691.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyo Suisan Kaisha Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2875 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,149,301.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Versant Media Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VSNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,147,323.12</x:t>
   </x:si>
   <x:si>
     <x:t>Msa Safety Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MSA US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,348</x:t>
-[...29 lines deleted...]
-    <x:t>$1,270,937.17</x:t>
+    <x:t>5,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,132,345.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paylocity Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCTY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,125,846.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lagercrantz Group Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAGRB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,121,042.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grand Canyon Education Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,119,063.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azimut Holding Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZM IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,115,955.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mgic Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,113,412.09</x:t>
   </x:si>
   <x:si>
     <x:t>Technip Energies Nv</x:t>
   </x:si>
   <x:si>
     <x:t>TE FP</x:t>
   </x:si>
   <x:si>
-    <x:t>20,954</x:t>
-[...29 lines deleted...]
-    <x:t>$1,248,168.38</x:t>
+    <x:t>19,280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,095,326.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Ringkjoebing Landbobank A/S</x:t>
   </x:si>
   <x:si>
     <x:t>RILBA DC</x:t>
   </x:si>
   <x:si>
-    <x:t>3,735</x:t>
-[...26 lines deleted...]
-    <x:t>$1,236,921.15</x:t>
+    <x:t>3,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,088,826.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valaris Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,076,392.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,056,045.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meiji Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2269 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,046,437.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Essent Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ESNT US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,721</x:t>
-[...65 lines deleted...]
-    <x:t>$1,205,922.68</x:t>
+    <x:t>13,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,041,351.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magnolia Oil &amp; Gas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,036,547.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aak Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAK SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,002,070.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,063</x:t>
-[...377 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>5,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$987,941.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$2,032,687.93</x:t>
+    <x:t>$-1,644,044.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.59%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2062,62 +2110,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d5821ae50b04d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8ce2c42b1f6c406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3c7735433ebf4b78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11f7aca42a38446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6d5df83d0ae4424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf61168d2a8484adb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F150"/>
+  <x:dimension ref="A1:F155"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
-    <x:col min="5" max="5" width="20" customWidth="1"/>
+    <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6" ht="15" customHeight="1">
       <x:c r="A2" s="2" t="s">
@@ -2214,291 +2262,291 @@
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F13" s="1" t="s">
         <x:v>52</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
@@ -2514,751 +2562,751 @@
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
@@ -3314,1796 +3362,1896 @@
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="D82" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="D83" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="D86" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="D88" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="D89" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
         <x:v>405</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
         <x:v>426</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
         <x:v>431</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
         <x:v>440</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
         <x:v>533</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
         <x:v>538</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
         <x:v>551</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="F149" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="150" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A150" s="1">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="B150" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="C150" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="D150" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="E150" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
-      <x:c r="C149" s="1" t="s">
+      <x:c r="F150" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="151" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A151" s="1">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="B151" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="D149" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E149" s="1" t="s">
+      <x:c r="C151" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
-      <x:c r="F149" s="1" t="s">
-[...4 lines deleted...]
-      <x:c r="A150" s="2" t="s">
+      <x:c r="D151" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="E151" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="F151" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="152" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A152" s="1">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="B152" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="C152" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="D152" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="E152" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="F152" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="153" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A153" s="1">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="B153" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="D153" s="1" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="E153" s="1" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="F153" s="1" t="s">
+        <x:v>676</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="154" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A154" s="1">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="B154" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="C154" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="D154" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="E154" s="1" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="F154" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="155" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B150" s="2" t="s">
+      <x:c r="B155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C150" s="2" t="s">
+      <x:c r="C155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D150" s="2" t="s">
+      <x:c r="D155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E150" s="2" t="s">
+      <x:c r="E155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F150" s="2" t="s">
+      <x:c r="F155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A150:F150"/>
+    <x:mergeCell ref="A155:F155"/>
   </x:mergeCells>
 </x:worksheet>
 </file>