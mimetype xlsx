--- v2 (2026-06-06)
+++ v3 (2026-06-29)
@@ -1,2091 +1,2100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R335d7051ece841e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34e3735b77744dad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QHSM_asat_20260605" sheetId="1" r:id="Rf61168d2a8484adb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QHSM_asat_20260626" sheetId="1" r:id="Rd55629e85c484b6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="779" uniqueCount="681">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 05/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="779" uniqueCount="684">
+  <x:si>
+    <x:t>All Fund Holdings as at 26/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Carpenter Technology Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,652,503.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sterling Infrastructure Inc</x:t>
   </x:si>
   <x:si>
     <x:t>STRL US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,911</x:t>
-[...20 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>4,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,571,938.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Woodward Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WWD US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,134</x:t>
-[...5 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>8,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,558,702.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East West Bancorp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWBC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,667,725.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itt Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,571,910.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lincoln Electric Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LECO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,494,797.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bwx Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWXT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,429,194.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RGLD US</x:t>
   </x:si>
   <x:si>
-    <x:t>11,622</x:t>
-[...35 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>11,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,407,614.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exelixis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXEL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,322,158.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toll Brothers Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,251,664.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medpace Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,235,551.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mueller Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,213,971.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Onto Innovation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONTO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,194,693.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evercore Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,015,435.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Roadhouse Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXRH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,008,242.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Generac Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNRC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,000,185.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globe Life Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,947,530.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diploma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPLM LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,898,040.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Industrial Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,809,419.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Borgwarner Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,774,315.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Games Workshop Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAW LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,628,147.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valmont Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,577,506.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,559,955.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modine Manufacturing Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,525,427.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assurant Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,507,012.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New York Times Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NYT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,506,149.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanmina-Sci Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,492,338.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Align Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALGN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,487,734.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Donaldson Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,458,098.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOG/A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,444,862.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bj's Wholesale Club Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BJ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,396,811.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,386,164.92</x:t>
   </x:si>
   <x:si>
     <x:t>Rambus Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RMBS US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,601</x:t>
-[...266 lines deleted...]
-    <x:t>$2,451,484.74</x:t>
+    <x:t>14,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,361,995.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kokusai Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6525 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,359,981.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Topbuild Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,314,807.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imi Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,277,402.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Drainage Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,231,364.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Manhattan Associates Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MANH US</x:t>
   </x:si>
   <x:si>
-    <x:t>11,459</x:t>
-[...5 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>11,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,227,048.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sei Investments Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,219,567.85</x:t>
   </x:si>
   <x:si>
     <x:t>Saia Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SAIA US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,654</x:t>
-[...44 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>3,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,218,129.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acuity Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,217,841.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-Techne Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,199,138.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,193,096.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allison Transmission Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,183,889.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accelleron Industries Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACLN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,168,639.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGNX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,165,186.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Popular Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPOP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,146,196.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Watts Water Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,142,167.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Niterra Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5334 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,088,649.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primerica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,082,894.95</x:t>
   </x:si>
   <x:si>
     <x:t>Gaztransport Et Technigaz Sa</x:t>
   </x:si>
   <x:si>
     <x:t>GTT FP</x:t>
   </x:si>
   <x:si>
-    <x:t>7,045</x:t>
-[...14 lines deleted...]
-    <x:t>$2,318,383.96</x:t>
+    <x:t>6,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,075,701.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crane Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,040,022.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biomarin Pharmaceutical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMRN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,030,815.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encompass Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,009,235.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS US</x:t>
   </x:si>
   <x:si>
-    <x:t>20,706</x:t>
-[...113 lines deleted...]
-    <x:t>$2,140,633.65</x:t>
+    <x:t>20,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,985,065.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Financial Group Inc/Oh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,977,872.62</x:t>
   </x:si>
   <x:si>
     <x:t>Factset Research Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FDS US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,987</x:t>
-[...32 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>5,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,956,004.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stifel Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,954,566.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globus Medical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMED US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,926,943.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Old Republic International Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,901,048.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aecom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,857,600.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simpson Manufacturing Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,854,723.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arrowhead Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,847,242.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flowserve Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,838,322.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corcept Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,834,294.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Everus Construction Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,827,964.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interdigital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDCC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,810,987.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Armstrong World Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,795,738.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ig Group Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,791,134.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Finning International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FTT CN</x:t>
   </x:si>
   <x:si>
-    <x:t>18,720</x:t>
-[...5 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>18,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,786,818.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core &amp; Main Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,773,870.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sprouts Farmers Market Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,763,224.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinsale Capital Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNSL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,762,936.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Houlihan Lokey Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,759,195.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yaskawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6506 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,750,276.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ul Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,743,082.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Affiliated Managers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,711,720.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esco Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,695,031.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Cirrus Logic Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CRUS US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,187</x:t>
-[...206 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>7,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,691,291.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A O Smith Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,683,810.09</x:t>
   </x:si>
   <x:si>
     <x:t>Autoliv Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ALV US</x:t>
   </x:si>
   <x:si>
-    <x:t>10,013</x:t>
-[...2 lines deleted...]
-    <x:t>$1,827,804.42</x:t>
+    <x:t>9,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,682,371.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagle Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,670,862.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Voya Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOYA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,662,517.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IESC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,642,088.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enersys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,641,513.43</x:t>
   </x:si>
   <x:si>
     <x:t>Aaon Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AAON US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,062</x:t>
-[...119 lines deleted...]
-    <x:t>$1,733,701.31</x:t>
+    <x:t>8,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,619,933.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tetra Tech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,615,905.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federal Signal Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,603,245.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pool Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POOL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,594,900.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptargroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,575,047.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plexus Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLXS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,570,155.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axis Capital Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,555,769.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landstar System Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,553,467.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chemed Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,538,792.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krystal Biotech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRYS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,521,816.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,520,378.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zurn Elkay Water Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZWS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,513,472.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Trade Desk Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>TTD US</x:t>
   </x:si>
   <x:si>
-    <x:t>58,319</x:t>
-[...134 lines deleted...]
-    <x:t>$1,619,251.59</x:t>
+    <x:t>56,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,510,595.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Health Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UHS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,503,977.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerce Bancshares Inc/Mo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,484,986.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weir Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEIR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,477,505.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auto Trader Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,453,911.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nissan Chemical Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4021 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,431,181.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,413,341.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordnet Ab Publ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAVE SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,384,280.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Fuel Gas Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,379,101.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Janus Henderson Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JHG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,360,111.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Myr Group Inc/Delaware</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,341,696.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Howden Joinery Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HWDN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,335,941.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newmarket Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,319,828.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aixtron Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIXA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,306,017.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baycurrent Consulting Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,300,838.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Ohka Kogyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4186 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,293,069.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,292,781.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avanza Bank Holding Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,288,753.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swissquote Group Holding Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SQN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,280,121.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingredion Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,278,970.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sensata Technologies Holding Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,276,093.26</x:t>
   </x:si>
   <x:si>
     <x:t>Next Vision Stabilized Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NXSN IT</x:t>
   </x:si>
   <x:si>
-    <x:t>11,458</x:t>
-[...173 lines deleted...]
-    <x:t>$1,433,871.31</x:t>
+    <x:t>$1,264,871.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Oceanagold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OGC CN</x:t>
   </x:si>
   <x:si>
-    <x:t>36,054</x:t>
-[...80 lines deleted...]
-    <x:t>$1,377,918.11</x:t>
+    <x:t>35,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,259,404.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Bankshares Inc/Wv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,257,102.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konecranes Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCR FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,251,636.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piper Sandler Cos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,243,867.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mgic Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,242,428.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paycom Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,241,853.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andritz Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANDR AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,228,905.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rightmove Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,219,122.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msa Safety Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,203,296.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plus500 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLUS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,192,938.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essent Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,173,948.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyo Suisan Kaisha Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2875 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,163,877.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mycronic Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYCR SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,152,368.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alk-Abello A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALKB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,148,627.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azimut Holding Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZM IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,130,500.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nice Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,126,760.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ringkjoebing Landbobank A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RILBA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,093,958.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grand Canyon Education Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,085,902.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lagercrantz Group Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAGRB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,084,175.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meiji Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2269 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,075,543.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paylocity Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCTY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,070,076.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trend Micro Inc/Japan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4704 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,043,317.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Versant Media Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VSNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,038,138.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technip Energies Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,023,464.20</x:t>
   </x:si>
   <x:si>
     <x:t>Primoris Services Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PRIM US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,698</x:t>
-[...347 lines deleted...]
-    <x:t>$1,166,539.37</x:t>
+    <x:t>7,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,010,516.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magnolia Oil &amp; Gas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$990,950.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$969,658.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aak Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAK SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$932,540.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$927,937.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Tel Aviv Stock Exchange Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TASE IT</x:t>
   </x:si>
   <x:si>
-    <x:t>15,694</x:t>
-[...131 lines deleted...]
-    <x:t>$1,088,826.59</x:t>
+    <x:t>15,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$911,248.56</x:t>
   </x:si>
   <x:si>
     <x:t>Valaris Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>VAL US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,273</x:t>
-[...86 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>8,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$890,531.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,644,044.35</x:t>
-[...2 lines deleted...]
-    <x:t>-0.59%</x:t>
+    <x:t>$-9,493,897.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3.41%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2110,51 +2119,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11f7aca42a38446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6d5df83d0ae4424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf61168d2a8484adb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R513930afe9614aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R97fdf2e6bc9344dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd55629e85c484b6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F155"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -2242,2031 +2251,2031 @@
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+      <x:c r="F7" s="1" t="s">
         <x:v>26</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
         <x:v>364</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="D82" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
         <x:v>377</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
         <x:v>399</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="D90" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
         <x:v>412</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="D93" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="D94" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
         <x:v>421</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="D96" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
+      <x:c r="F97" s="1" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="D98" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
+      <x:c r="F100" s="1" t="s">
         <x:v>447</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="D101" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="D102" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="E102" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="D103" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="E103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
         <x:v>460</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="D105" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="E105" s="1" t="s">
+      <x:c r="F105" s="1" t="s">
         <x:v>469</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
@@ -4282,971 +4291,971 @@
       </x:c>
       <x:c r="E107" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
         <x:v>483</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
         <x:v>497</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
         <x:v>506</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
         <x:v>519</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
         <x:v>543</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="F130" s="1" t="s">
         <x:v>572</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="E132" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="F132" s="1" t="s">
         <x:v>581</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="F134" s="1" t="s">
         <x:v>590</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="E136" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="F136" s="1" t="s">
         <x:v>599</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="E140" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="F140" s="1" t="s">
         <x:v>616</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="E144" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="F144" s="1" t="s">
         <x:v>633</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="E146" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="F146" s="1" t="s">
         <x:v>642</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="E148" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="F148" s="1" t="s">
         <x:v>651</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="F152" s="1" t="s">
         <x:v>670</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>