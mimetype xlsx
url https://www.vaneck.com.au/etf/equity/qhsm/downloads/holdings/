--- v3 (2026-06-29)
+++ v4 (2026-07-20)
@@ -1,2100 +1,2070 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34e3735b77744dad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42dd4ecb58974127" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QHSM_asat_20260626" sheetId="1" r:id="Rd55629e85c484b6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QHSM_asat_20260717" sheetId="1" r:id="R2a36493bfed14b96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="779" uniqueCount="684">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 26/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="769" uniqueCount="674">
+  <x:si>
+    <x:t>All Fund Holdings as at 17/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Carpenter Technology Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CRS US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,591</x:t>
-[...5 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>6,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,182,658.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woodward Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WWD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,922,085.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Sterling Infrastructure Inc</x:t>
   </x:si>
   <x:si>
     <x:t>STRL US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,778</x:t>
-[...17 lines deleted...]
-    <x:t>$5,558,702.53</x:t>
+    <x:t>4,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,300,801.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>East West Bancorp Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EWBC US</x:t>
   </x:si>
   <x:si>
-    <x:t>19,548</x:t>
-[...5 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>19,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,706,975.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Itt Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ITT US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,769</x:t>
-[...2 lines deleted...]
-    <x:t>$3,571,910.20</x:t>
+    <x:t>12,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,465,245.22</x:t>
   </x:si>
   <x:si>
     <x:t>1.28%</x:t>
   </x:si>
   <x:si>
+    <x:t>Exelixis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXEL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,299,425.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lincoln Electric Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LECO US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,047</x:t>
-[...5 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>8,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,223,515.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medpace Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,211,132.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RGLD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,015,433.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globe Life Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,954,328.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Roadhouse Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXRH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,932,793.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diploma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPLM LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,930,101.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evercore Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,929,024.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toll Brothers Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,905,336.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Bwx Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BWXT US</x:t>
   </x:si>
   <x:si>
-    <x:t>11,957</x:t>
-[...65 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>11,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,885,416.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Mueller Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MLI US</x:t>
   </x:si>
   <x:si>
-    <x:t>17,300</x:t>
-[...2 lines deleted...]
-    <x:t>$3,213,971.08</x:t>
+    <x:t>34,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,884,070.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Industrial Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,727,403.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Onto Innovation Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ONTO US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,806</x:t>
-[...32 lines deleted...]
-    <x:t>$3,008,242.40</x:t>
+    <x:t>6,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,684,871.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New York Times Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NYT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,611,653.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,607,884.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manhattan Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,564,814.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assurant Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,553,239.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Borgwarner Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,474,367.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sei Investments Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,456,332.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bj's Wholesale Club Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BJ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,450,409.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Donaldson Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,442,065.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Games Workshop Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAW LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,404,648.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Align Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALGN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,397,380.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valmont Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,343,811.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imi Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,290,512.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Generac Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GNRC US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,430</x:t>
-[...92 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>7,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,251,211.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primerica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,216,486.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modine Manufacturing Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,200,873.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOG/A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,198,989.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saia Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAIA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,189,567.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-Techne Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,173,147.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encompass Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,164,264.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Popular Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPOP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,162,918.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Factset Research Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,119,309.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stifel Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,117,963.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,080,277.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Drainage Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,073,009.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gaztransport Et Technigaz Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTT FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,059,281.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rambus Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMBS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,031,554.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGNX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,027,517.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanmina-Sci Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,021,594.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kokusai Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6525 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,015,942.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allison Transmission Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,013,788.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Watts Water Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,009,481.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biomarin Pharmaceutical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMRN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,995,214.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acuity Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,986,331.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crane Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,970,180.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finning International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,965,604.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Financial Group Inc/Oh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,961,566.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accelleron Industries Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACLN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,957,528.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Old Republic International Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,894,807.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corcept Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,849,584.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Affiliated Managers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,800,861.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinsale Capital Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNSL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,796,285.36</x:t>
   </x:si>
   <x:si>
     <x:t>Argan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AGX US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,308</x:t>
-[...341 lines deleted...]
-    <x:t>$2,142,167.83</x:t>
+    <x:t>2,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,793,324.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Voya Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOYA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,769,635.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Niterra Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>5334 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>21,494</x:t>
-[...71 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>21,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,745,678.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aecom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,737,602.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Houlihan Lokey Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,729,257.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tetra Tech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,697,224.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ig Group Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,693,994.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arrowhead Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,692,379.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flowserve Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,687,264.59</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS US</x:t>
   </x:si>
   <x:si>
-    <x:t>20,144</x:t>
-[...44 lines deleted...]
-    <x:t>$1,954,566.30</x:t>
+    <x:t>19,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,685,649.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Armstrong World Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,679,996.54</x:t>
   </x:si>
   <x:si>
     <x:t>Globus Medical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GMED US</x:t>
   </x:si>
   <x:si>
-    <x:t>15,417</x:t>
-[...35 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>15,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,673,536.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interdigital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDCC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,663,306.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autoliv Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,651,462.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chemed Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,647,963.28</x:t>
   </x:si>
   <x:si>
     <x:t>Simpson Manufacturing Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SSD US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,093</x:t>
-[...41 lines deleted...]
-    <x:t>$1,834,294.15</x:t>
+    <x:t>5,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,625,082.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptargroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,612,699.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axis Capital Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,597,894.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core &amp; Main Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,588,742.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sprouts Farmers Market Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,582,550.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A O Smith Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,561,823.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cirrus Logic Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRUS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,549,440.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esco Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,545,133.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weir Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEIR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,533,289.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landstar System Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,528,175.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,526,829.09</x:t>
   </x:si>
   <x:si>
     <x:t>Everus Construction Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ECG US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,121</x:t>
-[...107 lines deleted...]
-    <x:t>$1,759,195.99</x:t>
+    <x:t>7,991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,525,213.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Health Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UHS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,517,945.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ul Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,502,333.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baycurrent Consulting Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,493,180.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Desk Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,486,989.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerce Bancshares Inc/Mo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,478,375.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pool Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POOL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,474,875.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,464,377.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auto Trader Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,463,300.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federal Signal Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,450,918.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagle Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,431,536.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enersys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,414,578.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krystal Biotech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRYS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,411,347.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordnet Ab Publ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAVE SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,388,466.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aaon Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAON US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,384,967.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Fuel Gas Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,384,159.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paycom Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,383,352.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zurn Elkay Water Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZWS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,381,468.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IESC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,369,623.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swissquote Group Holding Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SQN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,353,741.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,351,049.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plexus Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLXS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,331,937.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingredion Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,308,518.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mgic Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,279,446.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mycronic Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYCR SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,273,793.24</x:t>
   </x:si>
   <x:si>
     <x:t>Yaskawa Electric Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6506 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>28,684</x:t>
-[...359 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>28,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Bankshares Inc/Wv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,259,257.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Nissan Chemical Corp</x:t>
   </x:si>
   <x:si>
     <x:t>4021 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>19,058</x:t>
-[...59 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>18,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,258,449.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nice Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,253,335.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konecranes Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCR FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,251,719.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newmarket Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,247,412.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rightmove Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,237,991.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avanza Bank Holding Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,236,376.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paylocity Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCTY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,233,145.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Howden Joinery Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HWDN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,232,069.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piper Sandler Cos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,212,687.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Vision Stabilized Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXSN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,211,880.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyo Suisan Kaisha Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2875 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,194,113.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sensata Technologies Holding Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,193,575.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ringkjoebing Landbobank A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RILBA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,192,767.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essent Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,190,076.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msa Safety Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,174,463.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trend Micro Inc/Japan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4704 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,171,771.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andritz Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANDR AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,154,812.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,108,781.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azimut Holding Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZM IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,107,704.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Ohka Kogyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4186 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,105,012.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alk-Abello A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALKB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,072,172.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Myr Group Inc/Delaware</x:t>
   </x:si>
   <x:si>
     <x:t>MYRG US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,937</x:t>
-[...32 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>1,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,068,941.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plus500 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLUS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,062,212.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meiji Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2269 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,049,022.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grand Canyon Education Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,021,295.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Versant Media Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VSNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,002,991.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technip Energies Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,000,837.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magnolia Oil &amp; Gas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$981,186.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Aixtron Se</x:t>
   </x:si>
   <x:si>
     <x:t>AIXA GR</x:t>
   </x:si>
   <x:si>
-    <x:t>15,174</x:t>
-[...332 lines deleted...]
-    <x:t>$1,085,902.14</x:t>
+    <x:t>14,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$965,574.04</x:t>
   </x:si>
   <x:si>
     <x:t>Lagercrantz Group Ab</x:t>
   </x:si>
   <x:si>
     <x:t>LAGRB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>28,649</x:t>
-[...68 lines deleted...]
-    <x:t>$1,023,464.20</x:t>
+    <x:t>28,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$954,268.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$912,813.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Primoris Services Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PRIM US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,489</x:t>
-[...17 lines deleted...]
-    <x:t>$990,950.44</x:t>
+    <x:t>7,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$907,429.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tel Aviv Stock Exchange Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TASE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$900,969.14</x:t>
   </x:si>
   <x:si>
     <x:t>K92 Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KNT CN</x:t>
   </x:si>
   <x:si>
-    <x:t>42,701</x:t>
-[...5 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>42,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$885,087.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valaris Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$868,397.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Aak Ab</x:t>
   </x:si>
   <x:si>
     <x:t>AAK SS</x:t>
   </x:si>
   <x:si>
-    <x:t>27,166</x:t>
-[...47 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>26,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$842,286.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-9,493,897.61</x:t>
-[...2 lines deleted...]
-    <x:t>-3.41%</x:t>
+    <x:t>$2,034,992.68</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2119,62 +2089,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R513930afe9614aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R97fdf2e6bc9344dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd55629e85c484b6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2893dba18524373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbad1163c3bdd4a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2a36493bfed14b96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F155"/>
+  <x:dimension ref="A1:F153"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
-    <x:col min="5" max="5" width="21" customWidth="1"/>
+    <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6" ht="15" customHeight="1">
       <x:c r="A2" s="2" t="s">
@@ -2251,391 +2221,391 @@
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
@@ -2671,111 +2641,111 @@
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
@@ -2791,871 +2761,871 @@
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
@@ -3691,471 +3661,471 @@
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
         <x:v>356</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
         <x:v>369</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
         <x:v>408</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="D95" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
+      <x:c r="F95" s="1" t="s">
         <x:v>425</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="D98" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
         <x:v>438</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
@@ -4171,851 +4141,851 @@
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
         <x:v>456</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="D106" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="E106" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
+      <x:c r="F108" s="1" t="s">
         <x:v>481</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="E110" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
+      <x:c r="F110" s="1" t="s">
         <x:v>490</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="E111" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
+      <x:c r="F111" s="1" t="s">
         <x:v>495</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="F112" s="1" t="s">
         <x:v>500</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="D113" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="E113" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
-      <x:c r="E113" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="F115" s="1" t="s">
         <x:v>512</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="E116" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="C120" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="C121" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="C122" s="1" t="s">
+      <x:c r="F122" s="1" t="s">
         <x:v>541</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="C123" s="1" t="s">
+      <x:c r="E123" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="D123" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="C124" s="1" t="s">
+      <x:c r="E124" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
-      <x:c r="D124" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="C125" s="1" t="s">
+      <x:c r="E125" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="D125" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="C126" s="1" t="s">
+      <x:c r="E126" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="D126" s="1" t="s">
+      <x:c r="F126" s="1" t="s">
         <x:v>558</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
-      <x:c r="C127" s="1" t="s">
+      <x:c r="D127" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
-      <x:c r="D127" s="1" t="s">
+      <x:c r="E127" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="E127" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="C128" s="1" t="s">
+      <x:c r="D128" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="D128" s="1" t="s">
+      <x:c r="E128" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="E128" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="C129" s="1" t="s">
+      <x:c r="D129" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="D129" s="1" t="s">
+      <x:c r="E129" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="E129" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="C130" s="1" t="s">
+      <x:c r="E130" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="D130" s="1" t="s">
+      <x:c r="F130" s="1" t="s">
         <x:v>575</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="C131" s="1" t="s">
+      <x:c r="D131" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
-      <x:c r="D131" s="1" t="s">
+      <x:c r="E131" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
-      <x:c r="E131" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
-      <x:c r="C132" s="1" t="s">
+      <x:c r="E132" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
-      <x:c r="D132" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="C133" s="1" t="s">
+      <x:c r="E133" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
-      <x:c r="D133" s="1" t="s">
+      <x:c r="F133" s="1" t="s">
         <x:v>588</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="C134" s="1" t="s">
+      <x:c r="E134" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="D134" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="C135" s="1" t="s">
+      <x:c r="E135" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="D135" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="E136" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
-      <x:c r="C136" s="1" t="s">
+      <x:c r="F136" s="1" t="s">
         <x:v>601</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="D137" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
-      <x:c r="C137" s="1" t="s">
+      <x:c r="E137" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="D137" s="1" t="s">
+      <x:c r="F137" s="1" t="s">
         <x:v>606</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="C138" s="1" t="s">
+      <x:c r="D138" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="D138" s="1" t="s">
+      <x:c r="E138" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="E138" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
+      <x:c r="D139" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="D139" s="1" t="s">
+      <x:c r="E139" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="E139" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="C140" s="1" t="s">
+      <x:c r="E140" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="D140" s="1" t="s">
+      <x:c r="F140" s="1" t="s">
         <x:v>619</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="C141" s="1" t="s">
+      <x:c r="D141" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="D141" s="1" t="s">
+      <x:c r="E141" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="E141" s="1" t="s">
+      <x:c r="F141" s="1" t="s">
         <x:v>624</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
@@ -5051,111 +5021,111 @@
       </x:c>
       <x:c r="E145" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="E148" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="F148" s="1" t="s">
         <x:v>652</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
@@ -5165,102 +5135,62 @@
       </x:c>
       <x:c r="C151" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
         <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="E152" s="1" t="s">
         <x:v>673</x:v>
       </x:c>
-      <x:c r="E152" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A153" s="1">
-[...39 lines deleted...]
-      <x:c r="A155" s="2" t="s">
+      <x:c r="A153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B155" s="2" t="s">
+      <x:c r="B153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C155" s="2" t="s">
+      <x:c r="C153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D155" s="2" t="s">
+      <x:c r="D153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E155" s="2" t="s">
+      <x:c r="E153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F155" s="2" t="s">
+      <x:c r="F153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A155:F155"/>
+    <x:mergeCell ref="A153:F153"/>
   </x:mergeCells>
 </x:worksheet>
 </file>