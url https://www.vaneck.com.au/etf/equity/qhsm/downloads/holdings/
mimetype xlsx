--- v4 (2026-07-20)
+++ v5 (2026-08-10)
@@ -1,2070 +1,2082 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42dd4ecb58974127" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f40232e294d4b9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QHSM_asat_20260717" sheetId="1" r:id="R2a36493bfed14b96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QHSM_asat_20260810" sheetId="1" r:id="R1524d4cb448347ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="769" uniqueCount="674">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 17/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="769" uniqueCount="678">
+  <x:si>
+    <x:t>All Fund Holdings as at 10/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Carpenter Technology Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CRS US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,486</x:t>
-[...5 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>6,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,275,343.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Woodward Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WWD US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,745</x:t>
-[...5 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>8,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,522,951.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itt Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,816,630.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Sterling Infrastructure Inc</x:t>
   </x:si>
   <x:si>
     <x:t>STRL US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,701</x:t>
-[...5 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>4,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,665,653.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RGLD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,646,225.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>East West Bancorp Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EWBC US</x:t>
   </x:si>
   <x:si>
-    <x:t>19,236</x:t>
-[...17 lines deleted...]
-    <x:t>$3,465,245.22</x:t>
+    <x:t>19,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,610,424.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lincoln Electric Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LECO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,577,675.19</x:t>
   </x:si>
   <x:si>
     <x:t>1.28%</x:t>
   </x:si>
   <x:si>
+    <x:t>Medpace Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,509,124.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mueller Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,340,939.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Exelixis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EXEL US</x:t>
   </x:si>
   <x:si>
-    <x:t>41,187</x:t>
-[...47 lines deleted...]
-    <x:t>$3,015,433.62</x:t>
+    <x:t>41,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,173,864.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diploma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPLM LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,110,587.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Roadhouse Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXRH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,080,058.90</x:t>
   </x:si>
   <x:si>
     <x:t>1.11%</x:t>
   </x:si>
   <x:si>
+    <x:t>Manhattan Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,052,583.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toll Brothers Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,973,486.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Onto Innovation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONTO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,942,680.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Globe Life Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GL US</x:t>
   </x:si>
   <x:si>
-    <x:t>11,162</x:t>
-[...32 lines deleted...]
-    <x:t>$2,930,101.32</x:t>
+    <x:t>11,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,924,640.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Industrial Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,902,992.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bwx Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWXT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,849,151.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Borgwarner Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,697,341.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,667,645.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assurant Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,656,543.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Donaldson Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,650,160.61</x:t>
   </x:si>
   <x:si>
     <x:t>Evercore Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EVR US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,986</x:t>
-[...74 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>6,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,610,195.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sei Investments Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,577,724.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bj's Wholesale Club Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BJ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,518,332.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imi Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,415,645.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encompass Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,403,156.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Align Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALGN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,343,209.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Factset Research Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,332,940.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primerica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,282,152.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stifel Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,269,108.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Watts Water Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,263,557.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corcept Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,251,901.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOG/A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,242,187.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Games Workshop Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAW LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,236,636.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Generac Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNRC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,211,658.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interdigital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDCC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,188,901.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gaztransport Et Technigaz Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTT FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,187,790.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,183,905.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Popular Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPOP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,180,575.13</x:t>
   </x:si>
   <x:si>
     <x:t>New York Times Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>NYT US</x:t>
   </x:si>
   <x:si>
-    <x:t>24,010</x:t>
-[...131 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>24,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,174,191.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-Techne Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,166,976.02</x:t>
   </x:si>
   <x:si>
     <x:t>Valmont Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VMI US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,077</x:t>
-[...50 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>3,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,165,033.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acuity Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,129,231.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biomarin Pharmaceutical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMRN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,125,623.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGNX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,105,918.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allison Transmission Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,096,482.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanmina-Sci Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,067,064.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rambus Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMBS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,022,658.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Drainage Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,012,112.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Financial Group Inc/Oh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,002,399.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,001,844.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paycom Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,999,623.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skyworks Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWKS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,995,183.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Armstrong World Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,988,244.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arrowhead Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,986,302.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crane Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,981,584.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flowserve Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,960,214.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinsale Capital Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNSL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,941,619.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,933,293.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accelleron Industries Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACLN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,930,518.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Old Republic International Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,920,249.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aecom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,919,694.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kokusai Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6525 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,906,650.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tetra Tech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,894,161.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Niterra Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5334 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,877,509.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Modine Manufacturing Co</x:t>
   </x:si>
   <x:si>
     <x:t>MOD US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,699</x:t>
-[...17 lines deleted...]
-    <x:t>$2,198,989.22</x:t>
+    <x:t>6,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,867,518.14</x:t>
   </x:si>
   <x:si>
     <x:t>Saia Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SAIA US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,499</x:t>
-[...227 lines deleted...]
-    <x:t>$1,970,180.21</x:t>
+    <x:t>3,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,816,174.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Affiliated Managers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,790,919.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Voya Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOYA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,790,086.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sprouts Farmers Market Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,783,703.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globus Medical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMED US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,780,650.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chemed Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,776,487.39</x:t>
   </x:si>
   <x:si>
     <x:t>Finning International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FTT CN</x:t>
   </x:si>
   <x:si>
-    <x:t>17,923</x:t>
-[...140 lines deleted...]
-    <x:t>$1,737,602.57</x:t>
+    <x:t>18,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,757,892.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Health Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UHS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,733,747.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IESC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,695,447.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simpson Manufacturing Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,694,337.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A O Smith Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,689,064.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autoliv Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,678,518.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weir Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEIR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,678,240.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baycurrent Consulting Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,660,201.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptargroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,638,553.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core &amp; Main Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,626,342.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federal Signal Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,586,932.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Houlihan Lokey Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HLI US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,622</x:t>
-[...17 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>8,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,585,267.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,579,161.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Everus Construction Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,559,179.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auto Trader Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,527,262.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pool Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POOL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,504,782.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagle Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,482,025.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zurn Elkay Water Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZWS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,480,637.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esco Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,475,641.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerce Bancshares Inc/Mo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,469,258.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paylocity Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCTY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,464,818.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swissquote Group Holding Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SQN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,435,677.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newmarket Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,433,456.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axis Capital Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,433,179.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plexus Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLXS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,429,293.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cirrus Logic Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRUS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,395,712.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,381,280.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enersys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,372,677.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Fuel Gas Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,370,179.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordnet Ab Publ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAVE SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,366,293.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yaskawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6506 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,341,315.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ul Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,331,879.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avanza Bank Holding Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,328,827.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msa Safety Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,326,606.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingredion Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,324,386.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mgic Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,316,338.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landstar System Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,314,950.36</x:t>
   </x:si>
   <x:si>
     <x:t>Ig Group Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>IGG LN</x:t>
   </x:si>
   <x:si>
-    <x:t>50,461</x:t>
-[...302 lines deleted...]
-    <x:t>$1,493,180.71</x:t>
+    <x:t>50,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,303,016.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,296,910.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rightmove Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143,431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,296,078.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krystal Biotech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRYS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,291,637.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Howden Joinery Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HWDN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,290,527.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andritz Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANDR AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,281,368.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Bankshares Inc/Wv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,272,210.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nissan Chemical Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4021 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,268,324.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konecranes Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCR FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,267,769.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ringkjoebing Landbobank A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RILBA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,246,399.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trend Micro Inc/Japan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4704 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,245,289.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nice Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,230,580.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sensata Technologies Holding Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,230,025.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,223,919.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essent Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,219,756.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mycronic Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYCR SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,213,373.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyo Suisan Kaisha Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2875 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,203,659.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Vision Stabilized Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXSN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,201,439.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,198,386.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azimut Holding Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZM IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,182,844.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piper Sandler Cos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,182,289.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aaon Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAON US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,172,576.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meiji Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2269 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,157,311.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grand Canyon Education Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,103,470.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Trade Desk Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>TTD US</x:t>
   </x:si>
   <x:si>
-    <x:t>55,836</x:t>
-[...530 lines deleted...]
-    <x:t>$1,107,704.82</x:t>
+    <x:t>56,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,098,197.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Versant Media Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VSNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,074,884.49</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Ohka Kogyo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>4186 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>12,676</x:t>
-[...2 lines deleted...]
-    <x:t>$1,105,012.95</x:t>
+    <x:t>12,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,006,611.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Alk-Abello A/S</x:t>
   </x:si>
   <x:si>
     <x:t>ALKB DC</x:t>
   </x:si>
   <x:si>
-    <x:t>20,378</x:t>
-[...5 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>20,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,005,501.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lagercrantz Group Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAGRB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,001,338.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aixtron Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIXA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$986,351.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plus500 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLUS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$946,109.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Myr Group Inc/Delaware</x:t>
   </x:si>
   <x:si>
     <x:t>MYRG US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,906</x:t>
-[...59 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>1,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$916,690.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magnolia Oil &amp; Gas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$898,096.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valaris Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$889,215.06</x:t>
   </x:si>
   <x:si>
     <x:t>Technip Energies Nv</x:t>
   </x:si>
   <x:si>
     <x:t>TE FP</x:t>
   </x:si>
   <x:si>
-    <x:t>18,461</x:t>
-[...59 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>18,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$888,382.46</x:t>
   </x:si>
   <x:si>
     <x:t>Primoris Services Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PRIM US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,369</x:t>
-[...5 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>7,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$867,845.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Tel Aviv Stock Exchange Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TASE IT</x:t>
   </x:si>
   <x:si>
-    <x:t>15,028</x:t>
-[...29 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>15,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$856,743.72</x:t>
   </x:si>
   <x:si>
     <x:t>Aak Ab</x:t>
   </x:si>
   <x:si>
     <x:t>AAK SS</x:t>
   </x:si>
   <x:si>
-    <x:t>26,732</x:t>
-[...5 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>26,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$815,113.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$2,034,992.68</x:t>
+    <x:t>$1,160,480.64</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2089,51 +2101,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2893dba18524373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbad1163c3bdd4a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2a36493bfed14b96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3a31f2bedb64f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R54b4d9efa6ba42ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1524d4cb448347ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F153"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -2401,1111 +2413,1111 @@
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
@@ -3521,1671 +3533,1671 @@
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
         <x:v>394</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
         <x:v>422</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="F101" s="1" t="s">
         <x:v>448</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
         <x:v>470</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
         <x:v>483</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
         <x:v>525</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
         <x:v>546</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="F127" s="1" t="s">
         <x:v>559</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="E132" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="F132" s="1" t="s">
         <x:v>580</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="E135" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="F135" s="1" t="s">
         <x:v>593</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>