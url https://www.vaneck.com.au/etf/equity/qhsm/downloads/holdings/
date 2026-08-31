--- v5 (2026-08-10)
+++ v6 (2026-08-31)
@@ -1,2082 +1,2061 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f40232e294d4b9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R295ae2ad48614630" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QHSM_asat_20260810" sheetId="1" r:id="R1524d4cb448347ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QHSM_asat_20260828" sheetId="1" r:id="R1a122b1b804a4e23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="769" uniqueCount="678">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 10/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="769" uniqueCount="671">
+  <x:si>
+    <x:t>All Fund Holdings as at 28/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Carpenter Technology Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CRS US</x:t>
   </x:si>
   <x:si>
     <x:t>6,527</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,275,343.27</x:t>
-[...2 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>$4,327,511.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Woodward Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WWD US</x:t>
   </x:si>
   <x:si>
     <x:t>8,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,522,951.87</x:t>
-[...2 lines deleted...]
-    <x:t>1.62%</x:t>
+    <x:t>$4,186,217.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RGLD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,095,917.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Itt Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ITT US</x:t>
   </x:si>
   <x:si>
     <x:t>12,644</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,816,630.92</x:t>
-[...2 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>$3,571,909.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lincoln Electric Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LECO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,551,990.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medpace Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,506,309.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East West Bancorp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWBC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,486,921.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manhattan Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,430,350.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exelixis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXEL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,140,592.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Sterling Infrastructure Inc</x:t>
   </x:si>
   <x:si>
     <x:t>STRL US</x:t>
   </x:si>
   <x:si>
     <x:t>4,731</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,665,653.09</x:t>
-[...62 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>$3,097,833.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Mueller Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MLI US</x:t>
   </x:si>
   <x:si>
-    <x:t>34,261</x:t>
-[...20 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>34,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,994,253.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Diploma Plc</x:t>
   </x:si>
   <x:si>
     <x:t>DPLM LN</x:t>
   </x:si>
   <x:si>
-    <x:t>21,146</x:t>
-[...5 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>21,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,928,121.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Roadhouse Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TXRH US</x:t>
   </x:si>
   <x:si>
     <x:t>10,455</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,080,058.90</x:t>
-[...17 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>$2,895,454.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,852,959.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Toll Brothers Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TOL US</x:t>
   </x:si>
   <x:si>
     <x:t>13,537</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,973,486.31</x:t>
-[...2 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>$2,754,691.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globe Life Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,701,042.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sei Investments Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,700,511.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assurant Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,575,418.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Industrial Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,553,906.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Onto Innovation Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ONTO US</x:t>
   </x:si>
   <x:si>
     <x:t>6,739</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,942,680.17</x:t>
-[...32 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>$2,539,564.44</x:t>
   </x:si>
   <x:si>
     <x:t>Bwx Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BWXT US</x:t>
   </x:si>
   <x:si>
     <x:t>11,840</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,849,151.62</x:t>
-[...2 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>$2,518,582.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Borgwarner Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BWA US</x:t>
   </x:si>
   <x:si>
     <x:t>27,835</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,697,341.18</x:t>
-[...32 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>$2,482,728.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Factset Research Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,480,338.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evercore Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,432,266.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Donaldson Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DCI US</x:t>
   </x:si>
   <x:si>
-    <x:t>18,975</x:t>
-[...32 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>18,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,426,689.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imi Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,370,649.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gaztransport Et Technigaz Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTT FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,324,702.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Bj's Wholesale Club Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BJ US</x:t>
   </x:si>
   <x:si>
     <x:t>18,429</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,518,332.53</x:t>
-[...17 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>$2,323,640.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New York Times Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NYT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,291,769.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Encompass Health Corp</x:t>
   </x:si>
   <x:si>
     <x:t>EHC US</x:t>
   </x:si>
   <x:si>
     <x:t>13,549</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,403,156.43</x:t>
-[...2 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>$2,278,755.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corcept Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,274,771.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allison Transmission Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,188,986.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stifel Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,181,284.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paycom Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,180,487.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Games Workshop Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAW LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,157,912.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,132,681.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-Techne Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,131,088.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biomarin Pharmaceutical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMRN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,116,480.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interdigital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDCC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,092,046.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Popular Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPOP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,089,656.25</x:t>
   </x:si>
   <x:si>
     <x:t>Align Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ALGN US</x:t>
   </x:si>
   <x:si>
     <x:t>9,527</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,343,209.34</x:t>
-[...14 lines deleted...]
-    <x:t>$2,332,940.63</x:t>
+    <x:t>$2,089,390.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Watts Water Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,077,173.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,075,314.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valmont Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,052,473.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOG/A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,047,693.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kokusai Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6525 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,027,242.77</x:t>
   </x:si>
   <x:si>
     <x:t>Primerica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PRI US</x:t>
   </x:si>
   <x:si>
     <x:t>5,014</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,282,152.13</x:t>
-[...68 lines deleted...]
-    <x:t>$2,236,636.75</x:t>
+    <x:t>$2,026,180.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accelleron Industries Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACLN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,975,984.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acuity Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,950,221.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanmina-Sci Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,943,847.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinsale Capital Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNSL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,942,785.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Financial Group Inc/Oh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,940,926.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flowserve Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,935,348.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tetra Tech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,919,147.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arrowhead Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,890,729.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Generac Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GNRC US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,358</x:t>
-[...119 lines deleted...]
-    <x:t>$2,125,623.64</x:t>
+    <x:t>7,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,881,965.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Drainage Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,881,434.27</x:t>
   </x:si>
   <x:si>
     <x:t>Cognex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CGNX US</x:t>
   </x:si>
   <x:si>
-    <x:t>22,229</x:t>
-[...32 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>22,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,870,279.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Old Republic International Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,844,782.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Armstrong World Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,843,720.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baycurrent Consulting Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,838,674.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crane Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,833,097.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skyworks Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWKS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,826,457.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Voya Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOYA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,778,916.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Affiliated Managers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,765,371.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globus Medical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMED US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,762,715.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weir Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEIR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,735,360.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saia Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAIA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,725,798.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aecom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,720,487.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Health Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UHS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,684,898.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Rambus Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RMBS US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,067</x:t>
-[...134 lines deleted...]
-    <x:t>$1,941,619.40</x:t>
+    <x:t>14,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,679,055.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modine Manufacturing Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,666,306.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sprouts Farmers Market Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,662,854.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chemed Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,653,027.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finning International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,641,607.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autoliv Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,638,685.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Houlihan Lokey Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,606,018.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptargroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,581,052.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A O Smith Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,566,445.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,546,526.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Niterra Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5334 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,530,856.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auto Trader Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,530,325.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simpson Manufacturing Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,528,731.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paylocity Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCTY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,511,202.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core &amp; Main Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,476,941.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,451,445.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newmarket Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,447,992.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federal Signal Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,436,572.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerce Bancshares Inc/Mo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,418,246.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swissquote Group Holding Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SQN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,393,812.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Fuel Gas Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,386,907.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rightmove Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,382,392.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konecranes Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCR FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,380,001.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordnet Ab Publ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAVE SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,368,581.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krystal Biotech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRYS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,366,456.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zurn Elkay Water Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZWS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,359,551.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axis Capital Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,354,239.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IESC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,353,442.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pool Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POOL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,347,865.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ig Group Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,343,084.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagle Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,342,553.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nissan Chemical Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4021 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,335,648.36</x:t>
   </x:si>
   <x:si>
     <x:t>Argan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AGX US</x:t>
   </x:si>
   <x:si>
     <x:t>2,285</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,933,293.41</x:t>
-[...347 lines deleted...]
-    <x:t>$1,579,161.57</x:t>
+    <x:t>$1,328,477.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mgic Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,315,197.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esco Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,313,604.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avanza Bank Holding Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingredion Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,305,105.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enersys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,304,840.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,298,465.86</x:t>
   </x:si>
   <x:si>
     <x:t>Everus Construction Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ECG US</x:t>
   </x:si>
   <x:si>
     <x:t>8,042</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,559,179.21</x:t>
-[...137 lines deleted...]
-    <x:t>$1,433,179.33</x:t>
+    <x:t>$1,295,278.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nice Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,291,294.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,286,779.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msa Safety Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,277,484.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andritz Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANDR AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,277,218.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,275,890.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landstar System Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,271,375.76</x:t>
   </x:si>
   <x:si>
     <x:t>Plexus Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PLXS US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,733</x:t>
-[...2 lines deleted...]
-    <x:t>$1,429,293.87</x:t>
+    <x:t>3,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,251,190.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ul Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,245,613.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ringkjoebing Landbobank A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RILBA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,233,396.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mycronic Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYCR SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Bankshares Inc/Wv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,231,537.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meiji Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2269 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,221,976.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Howden Joinery Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HWDN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,206,306.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essent Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,201,525.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azimut Holding Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZM IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,198,604.30</x:t>
   </x:si>
   <x:si>
     <x:t>Cirrus Logic Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CRUS US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,889</x:t>
-[...56 lines deleted...]
-    <x:t>$1,366,293.92</x:t>
+    <x:t>7,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,190,902.21</x:t>
   </x:si>
   <x:si>
     <x:t>Yaskawa Electric Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6506 JP</x:t>
   </x:si>
   <x:si>
     <x:t>28,403</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,341,315.97</x:t>
-[...203 lines deleted...]
-    <x:t>$1,246,399.76</x:t>
+    <x:t>$1,189,574.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piper Sandler Cos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,174,435.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyo Suisan Kaisha Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2875 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,155,844.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Versant Media Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VSNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,120,255.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Trend Micro Inc/Japan</x:t>
   </x:si>
   <x:si>
     <x:t>4704 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>20,627</x:t>
-[...17 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>20,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,086,525.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grand Canyon Education Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,074,574.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Vision Stabilized Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXSN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,074,042.94</x:t>
   </x:si>
   <x:si>
     <x:t>Sensata Technologies Holding Plc</x:t>
   </x:si>
   <x:si>
     <x:t>ST US</x:t>
   </x:si>
   <x:si>
     <x:t>18,609</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,230,025.32</x:t>
-[...101 lines deleted...]
-    <x:t>$1,182,289.68</x:t>
+    <x:t>$1,062,622.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Desk Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,061,029.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valaris Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$957,183.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Ohka Kogyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4186 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$955,855.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lagercrantz Group Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAGRB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$943,638.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plus500 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLUS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$939,920.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alk-Abello A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALKB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$925,578.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magnolia Oil &amp; Gas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$923,719.42</x:t>
   </x:si>
   <x:si>
     <x:t>Aaon Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AAON US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,730</x:t>
-[...95 lines deleted...]
-    <x:t>$1,001,338.31</x:t>
+    <x:t>8,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$921,860.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technip Energies Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$907,252.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Aixtron Se</x:t>
   </x:si>
   <x:si>
     <x:t>AIXA GR</x:t>
   </x:si>
   <x:si>
-    <x:t>15,028</x:t>
-[...20 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>15,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$889,458.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tel Aviv Stock Exchange Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TASE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$883,084.27</x:t>
   </x:si>
   <x:si>
     <x:t>Myr Group Inc/Delaware</x:t>
   </x:si>
   <x:si>
     <x:t>MYRG US</x:t>
   </x:si>
   <x:si>
     <x:t>1,918</x:t>
   </x:si>
   <x:si>
-    <x:t>$916,690.80</x:t>
-[...41 lines deleted...]
-    <x:t>$888,382.46</x:t>
+    <x:t>$785,878.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aak Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAK SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$778,973.28</x:t>
   </x:si>
   <x:si>
     <x:t>Primoris Services Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PRIM US</x:t>
   </x:si>
   <x:si>
     <x:t>7,415</x:t>
   </x:si>
   <x:si>
-    <x:t>$867,845.03</x:t>
-[...29 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>$754,539.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$1,160,480.64</x:t>
+    <x:t>$6,061,175.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2101,51 +2080,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3a31f2bedb64f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R54b4d9efa6ba42ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1524d4cb448347ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf93f5cd5dc8c40a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R348b02f8412b4606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1a122b1b804a4e23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F153"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -2513,2691 +2492,2691 @@
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="D88" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
+      <x:c r="F88" s="1" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="D92" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
         <x:v>416</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="D93" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
+      <x:c r="F93" s="1" t="s">
         <x:v>421</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="D94" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="D95" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="D96" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="D97" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="E97" s="1" t="s">
+      <x:c r="F97" s="1" t="s">
         <x:v>438</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="D99" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="E99" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
         <x:v>463</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
         <x:v>480</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
         <x:v>542</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>614</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>614</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>614</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>614</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>