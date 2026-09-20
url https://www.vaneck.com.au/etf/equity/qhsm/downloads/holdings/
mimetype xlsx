--- v6 (2026-08-31)
+++ v7 (2026-09-20)
@@ -1,2061 +1,2019 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R295ae2ad48614630" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8a17ffa7dcc44c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QHSM_asat_20260828" sheetId="1" r:id="R1a122b1b804a4e23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QHSM_asat_20260918" sheetId="1" r:id="Rebd7827a20e54187"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="769" uniqueCount="671">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 28/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="754" uniqueCount="657">
+  <x:si>
+    <x:t>All Fund Holdings as at 18/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>Carpenter Technology Corp</x:t>
-[...8 lines deleted...]
-    <x:t>$4,327,511.30</x:t>
+    <x:t>Royal Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RGLD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,183,492.09</x:t>
   </x:si>
   <x:si>
     <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Woodward Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WWD US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,800</x:t>
-[...20 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>9,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,178,452.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medpace Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,834,182.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Itt Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ITT US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,644</x:t>
-[...5 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>13,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,810,046.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East West Bancorp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWBC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,617,753.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exelixis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXEL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,601,840.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sterling Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STRL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,554,894.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manhattan Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,458,084.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Lincoln Electric Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LECO US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,959</x:t>
-[...62 lines deleted...]
-    <x:t>$3,140,592.92</x:t>
+    <x:t>9,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,421,217.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mueller Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,071,112.34</x:t>
   </x:si>
   <x:si>
     <x:t>1.16%</x:t>
   </x:si>
   <x:si>
-    <x:t>Sterling Infrastructure Inc</x:t>
-[...41 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>Globe Life Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,874,841.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,803,228.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assurant Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,731,881.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sei Investments Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,708,276.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skyworks Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWKS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,706,949.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toll Brothers Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,701,645.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Industrial Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,682,283.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Borgwarner Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,636,928.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gaztransport Et Technigaz Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTT FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,629,237.12</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Roadhouse Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TXRH US</x:t>
   </x:si>
   <x:si>
-    <x:t>10,455</x:t>
-[...74 lines deleted...]
-    <x:t>$2,575,418.99</x:t>
+    <x:t>11,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,591,043.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bwx Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWXT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,574,599.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bj's Wholesale Club Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BJ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,556,033.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New York Times Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NYT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,510,678.76</x:t>
   </x:si>
   <x:si>
     <x:t>0.95%</x:t>
   </x:si>
   <x:si>
-    <x:t>Applied Industrial Technologies Inc</x:t>
-[...8 lines deleted...]
-    <x:t>$2,553,906.26</x:t>
+    <x:t>Onto Innovation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONTO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,503,517.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encompass Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,478,851.01</x:t>
   </x:si>
   <x:si>
     <x:t>0.94%</x:t>
   </x:si>
   <x:si>
-    <x:t>Onto Innovation Inc</x:t>
-[...20 lines deleted...]
-    <x:t>$2,518,582.89</x:t>
+    <x:t>Imi Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,462,406.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.93%</x:t>
   </x:si>
   <x:si>
-    <x:t>Borgwarner Inc</x:t>
-[...8 lines deleted...]
-    <x:t>$2,482,728.34</x:t>
+    <x:t>Corcept Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,449,675.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Donaldson Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,426,070.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Factset Research Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,389,733.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.91%</x:t>
   </x:si>
   <x:si>
-    <x:t>Factset Research Systems Inc</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Evercore Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EVR US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,024</x:t>
-[...17 lines deleted...]
-    <x:t>$2,426,689.01</x:t>
+    <x:t>6,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,350,744.33</x:t>
   </x:si>
   <x:si>
     <x:t>0.89%</x:t>
   </x:si>
   <x:si>
-    <x:t>Imi Plc</x:t>
-[...23 lines deleted...]
-    <x:t>$2,324,702.74</x:t>
+    <x:t>Bio-Techne Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,277,010.05</x:t>
   </x:si>
   <x:si>
     <x:t>0.86%</x:t>
   </x:si>
   <x:si>
-    <x:t>Bj's Wholesale Club Holdings Inc</x:t>
-[...20 lines deleted...]
-    <x:t>$2,291,769.67</x:t>
+    <x:t>Biomarin Pharmaceutical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMRN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,274,357.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Generac Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNRC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,265,605.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allison Transmission Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,215,741.64</x:t>
   </x:si>
   <x:si>
     <x:t>0.84%</x:t>
   </x:si>
   <x:si>
-    <x:t>Encompass Health Corp</x:t>
-[...32 lines deleted...]
-    <x:t>$2,188,986.63</x:t>
+    <x:t>Paycom Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,206,458.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Games Workshop Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAW LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,185,240.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valmont Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,173,569.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stifel Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,163,225.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primerica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,162,695.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interdigital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDCC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,145,720.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.81%</x:t>
   </x:si>
   <x:si>
-    <x:t>Stifel Financial Corp</x:t>
-[...8 lines deleted...]
-    <x:t>$2,181,284.54</x:t>
+    <x:t>Watts Water Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,121,849.79</x:t>
   </x:si>
   <x:si>
     <x:t>0.80%</x:t>
   </x:si>
   <x:si>
-    <x:t>Paycom Software Inc</x:t>
-[...20 lines deleted...]
-    <x:t>$2,157,912.69</x:t>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,119,727.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Align Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALGN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,119,462.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Popular Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPOP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,115,749.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanmina-Sci Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,097,448.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOG/A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,075,434.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.79%</x:t>
   </x:si>
   <x:si>
-    <x:t>Toro Co/The</x:t>
-[...20 lines deleted...]
-    <x:t>$2,131,088.17</x:t>
+    <x:t>American Financial Group Inc/Oh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,061,642.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.78%</x:t>
   </x:si>
   <x:si>
-    <x:t>Biomarin Pharmaceutical Inc</x:t>
-[...20 lines deleted...]
-    <x:t>$2,092,046.55</x:t>
+    <x:t>Tetra Tech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,024,775.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.77%</x:t>
   </x:si>
   <x:si>
-    <x:t>Popular Inc</x:t>
-[...32 lines deleted...]
-    <x:t>$2,077,173.55</x:t>
+    <x:t>Cognex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGNX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,009,656.98</x:t>
   </x:si>
   <x:si>
     <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Dundee Precious Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DPM CN</x:t>
   </x:si>
   <x:si>
-    <x:t>31,979</x:t>
-[...26 lines deleted...]
-    <x:t>$2,047,693.15</x:t>
+    <x:t>33,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,995,334.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accelleron Industries Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACLN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,990,295.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.75%</x:t>
   </x:si>
   <x:si>
-    <x:t>Kokusai Electric Corp</x:t>
-[...35 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>Kinsale Capital Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNSL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,959,528.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baycurrent Consulting Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,944,144.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flowserve Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,896,933.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Old Republic International Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,896,138.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Health Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UHS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,894,281.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crane Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,869,880.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Acuity Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AYI US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,181</x:t>
-[...68 lines deleted...]
-    <x:t>$1,919,147.95</x:t>
+    <x:t>4,419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,860,862.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modine Manufacturing Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,851,579.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Voya Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOYA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,844,152.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Drainage Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,842,826.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finning International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,825,056.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Armstrong World Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,797,472.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rambus Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMBS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,794,819.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Affiliated Managers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,789,780.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saia Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAIA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,787,923.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weir Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEIR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,713,658.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Houlihan Lokey Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,710,210.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chemed Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,706,232.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aecom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,683,953.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autoliv Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globus Medical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMED US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,682,361.65</x:t>
   </x:si>
   <x:si>
     <x:t>Arrowhead Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ARWR US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,000</x:t>
-[...233 lines deleted...]
-    <x:t>$1,666,306.98</x:t>
+    <x:t>16,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,610,483.99</x:t>
   </x:si>
   <x:si>
     <x:t>0.61%</x:t>
   </x:si>
   <x:si>
+    <x:t>Aptargroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,592,978.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A O Smith Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,576,799.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core &amp; Main Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,572,290.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simpson Manufacturing Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,545,767.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,532,506.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sprouts Farmers Market Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SFM US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,668</x:t>
-[...95 lines deleted...]
-    <x:t>$1,546,526.22</x:t>
+    <x:t>15,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,517,918.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auto Trader Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,512,348.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.57%</x:t>
   </x:si>
   <x:si>
+    <x:t>Newmarket Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,502,800.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerce Bancshares Inc/Mo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,498,821.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paylocity Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCTY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,493,782.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,488,212.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,486,355.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IESC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,479,194.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federal Signal Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,477,337.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nissan Chemical Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4021 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,475,746.53</x:t>
+  </x:si>
+  <x:si>
     <x:t>Niterra Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>5334 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>21,284</x:t>
-[...53 lines deleted...]
-    <x:t>$1,476,941.84</x:t>
+    <x:t>22,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,465,667.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axis Capital Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,452,671.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Fuel Gas Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,425,883.06</x:t>
   </x:si>
   <x:si>
     <x:t>0.54%</x:t>
   </x:si>
   <x:si>
-    <x:t>Oceanagold Corp</x:t>
-[...8 lines deleted...]
-    <x:t>$1,451,445.27</x:t>
+    <x:t>Nice Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,425,352.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rightmove Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,413,947.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cirrus Logic Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRUS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,410,764.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konecranes Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCR FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,409,438.72</x:t>
   </x:si>
   <x:si>
     <x:t>0.53%</x:t>
   </x:si>
   <x:si>
-    <x:t>Newmarket Corp</x:t>
-[...32 lines deleted...]
-    <x:t>$1,418,246.61</x:t>
+    <x:t>Krystal Biotech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRYS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,406,255.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andritz Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANDR AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,387,159.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zurn Elkay Water Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZWS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,381,324.21</x:t>
   </x:si>
   <x:si>
     <x:t>0.52%</x:t>
   </x:si>
   <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,367,266.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plexus Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLXS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,363,023.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Everus Construction Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,354,270.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ringkjoebing Landbobank A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RILBA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,345,783.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mgic Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,344,457.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ig Group Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,324,829.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordnet Ab Publ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAVE SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,321,116.72</x:t>
+  </x:si>
+  <x:si>
     <x:t>Swissquote Group Holding Sa</x:t>
   </x:si>
   <x:si>
     <x:t>SQN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>19,062</x:t>
-[...104 lines deleted...]
-    <x:t>$1,353,442.84</x:t>
+    <x:t>20,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enersys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,319,525.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingredion Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,318,464.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esco Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,317,138.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meiji Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2269 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,308,916.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avanza Bank Holding Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,305,468.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,302,020.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,300,428.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Bankshares Inc/Wv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,298,837.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landstar System Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,290,349.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagle Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,289,554.21</x:t>
   </x:si>
   <x:si>
     <x:t>Pool Corp</x:t>
   </x:si>
   <x:si>
     <x:t>POOL US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,150</x:t>
-[...65 lines deleted...]
-    <x:t>$1,315,197.98</x:t>
+    <x:t>5,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,282,923.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msa Safety Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,280,536.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azimut Holding Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZM IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,278,414.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.48%</x:t>
   </x:si>
   <x:si>
-    <x:t>Esco Technologies Inc</x:t>
-[...152 lines deleted...]
-    <x:t>$1,251,190.97</x:t>
+    <x:t>Trend Micro Inc/Japan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4704 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,270,192.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Vision Stabilized Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXSN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,265,418.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essent Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,256,930.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Howden Joinery Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HWDN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,215,024.23</x:t>
   </x:si>
   <x:si>
     <x:t>0.46%</x:t>
   </x:si>
   <x:si>
+    <x:t>Mycronic Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYCR SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,206,536.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piper Sandler Cos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,195,662.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyo Suisan Kaisha Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2875 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,194,601.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Desk Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,190,622.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sensata Technologies Holding Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,168,078.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yaskawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6506 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,164,895.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grand Canyon Education Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,156,673.37</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ul Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ULS US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,025</x:t>
-[...140 lines deleted...]
-    <x:t>$1,155,844.43</x:t>
+    <x:t>12,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,150,838.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tel Aviv Stock Exchange Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TASE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,091,956.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Versant Media Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VSNT US</x:t>
   </x:si>
   <x:si>
-    <x:t>19,624</x:t>
-[...17 lines deleted...]
-    <x:t>$1,086,525.64</x:t>
+    <x:t>20,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,059,333.51</x:t>
   </x:si>
   <x:si>
     <x:t>0.40%</x:t>
   </x:si>
   <x:si>
-    <x:t>Grand Canyon Education Inc</x:t>
-[...46 lines deleted...]
-  <x:si>
     <x:t>Valaris Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>VAL US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,971</x:t>
-[...2 lines deleted...]
-    <x:t>$957,183.67</x:t>
+    <x:t>8,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$995,412.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aaon Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAON US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$991,434.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Ohka Kogyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4186 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$966,502.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magnolia Oil &amp; Gas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$964,645.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lagercrantz Group Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAGRB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$938,653.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technip Energies Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$936,531.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alk-Abello A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALKB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$931,757.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
-    <x:t>Tokyo Ohka Kogyo Co Ltd</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Plus500 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PLUS LN</x:t>
   </x:si>
   <x:si>
-    <x:t>13,183</x:t>
-[...53 lines deleted...]
-    <x:t>$907,252.89</x:t>
+    <x:t>13,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$917,434.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aixtron Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIXA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$876,058.73</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
-    <x:t>Aixtron Se</x:t>
-[...20 lines deleted...]
-    <x:t>$883,084.27</x:t>
+    <x:t>Primoris Services Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRIM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$843,965.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aak Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAK SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$802,854.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Myr Group Inc/Delaware</x:t>
   </x:si>
   <x:si>
     <x:t>MYRG US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,918</x:t>
-[...32 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>2,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$788,797.66</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$6,061,175.38</x:t>
-[...2 lines deleted...]
-    <x:t>2.23%</x:t>
+    <x:t>$-1,383,637.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.52%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2080,62 +2038,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf93f5cd5dc8c40a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R348b02f8412b4606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1a122b1b804a4e23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b239f87b1944168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcf182a923e2c46fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rebd7827a20e54187" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F153"/>
+  <x:dimension ref="A1:F150"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
-    <x:col min="5" max="5" width="20" customWidth="1"/>
+    <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6" ht="15" customHeight="1">
       <x:c r="A2" s="2" t="s">
@@ -2232,2956 +2190,2896 @@
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>40</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>45</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
         <x:v>293</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
         <x:v>315</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
         <x:v>372</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="D131" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="E131" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="F131" s="1" t="s">
         <x:v>575</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="D137" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="E137" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="C137" s="1" t="s">
+      <x:c r="F137" s="1" t="s">
         <x:v>602</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="E138" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="C138" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="D139" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
+      <x:c r="F139" s="1" t="s">
         <x:v>611</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>614</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="E140" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="C140" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="D141" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="E141" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="C141" s="1" t="s">
+      <x:c r="F141" s="1" t="s">
         <x:v>620</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>614</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="D142" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="C142" s="1" t="s">
+      <x:c r="E142" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="D142" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="C143" s="1" t="s">
+      <x:c r="E143" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="D143" s="1" t="s">
+      <x:c r="F143" s="1" t="s">
         <x:v>629</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="C144" s="1" t="s">
+      <x:c r="E144" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="D144" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="C145" s="1" t="s">
+      <x:c r="E145" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="D145" s="1" t="s">
+      <x:c r="F145" s="1" t="s">
         <x:v>638</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
-      <x:c r="C146" s="1" t="s">
+      <x:c r="D146" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
-      <x:c r="D146" s="1" t="s">
+      <x:c r="E146" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="E146" s="1" t="s">
+      <x:c r="F146" s="1" t="s">
         <x:v>643</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="C147" s="1" t="s">
+      <x:c r="D147" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
-      <x:c r="D147" s="1" t="s">
+      <x:c r="E147" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
-      <x:c r="E147" s="1" t="s">
+      <x:c r="F147" s="1" t="s">
         <x:v>648</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
-      <x:c r="E149" s="1" t="s">
+      <x:c r="F149" s="1" t="s">
         <x:v>656</x:v>
       </x:c>
-      <x:c r="F149" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A150" s="1">
-[...59 lines deleted...]
-      <x:c r="A153" s="2" t="s">
+      <x:c r="A150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B153" s="2" t="s">
+      <x:c r="B150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C153" s="2" t="s">
+      <x:c r="C150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D153" s="2" t="s">
+      <x:c r="D150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E153" s="2" t="s">
+      <x:c r="E150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F153" s="2" t="s">
+      <x:c r="F150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A153:F153"/>
+    <x:mergeCell ref="A150:F150"/>
   </x:mergeCells>
 </x:worksheet>
 </file>