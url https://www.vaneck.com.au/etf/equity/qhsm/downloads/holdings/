--- v7 (2026-09-20)
+++ v8 (2026-10-10)
@@ -1,2019 +1,2013 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8a17ffa7dcc44c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab213fa354904939" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QHSM_asat_20260918" sheetId="1" r:id="Rebd7827a20e54187"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QHSM_asat_20261009" sheetId="1" r:id="R9e37b90268a84742"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="754" uniqueCount="657">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 18/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="754" uniqueCount="655">
+  <x:si>
+    <x:t>All Fund Holdings as at 09/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Woodward Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WWD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,250,502.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Royal Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RGLD US</x:t>
   </x:si>
   <x:si>
-    <x:t>11,833</x:t>
-[...20 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>11,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,865,489.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Medpace Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MEDP US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,433</x:t>
-[...2 lines deleted...]
-    <x:t>$3,834,182.57</x:t>
+    <x:t>4,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,775,158.32</x:t>
   </x:si>
   <x:si>
     <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Itt Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ITT US</x:t>
   </x:si>
   <x:si>
-    <x:t>13,362</x:t>
-[...2 lines deleted...]
-    <x:t>$3,810,046.53</x:t>
+    <x:t>13,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,751,469.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sterling Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STRL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,662,179.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exelixis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXEL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,652,808.00</x:t>
   </x:si>
   <x:si>
     <x:t>East West Bancorp Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EWBC US</x:t>
   </x:si>
   <x:si>
-    <x:t>20,456</x:t>
-[...32 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>20,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,649,163.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lincoln Electric Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LECO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,461,993.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Manhattan Associates Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MANH US</x:t>
   </x:si>
   <x:si>
-    <x:t>11,667</x:t>
-[...2 lines deleted...]
-    <x:t>$3,458,084.69</x:t>
+    <x:t>11,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,408,627.99</x:t>
   </x:si>
   <x:si>
     <x:t>1.31%</x:t>
   </x:si>
   <x:si>
-    <x:t>Lincoln Electric Holdings Inc</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Mueller Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MLI US</x:t>
   </x:si>
   <x:si>
-    <x:t>36,206</x:t>
-[...5 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>35,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,094,682.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Onto Innovation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONTO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,945,258.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Industrial Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,824,470.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Globe Life Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GL US</x:t>
   </x:si>
   <x:si>
-    <x:t>11,870</x:t>
-[...5 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>11,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,785,422.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bj's Wholesale Club Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BJ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,725,548.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toll Brothers Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,725,288.41</x:t>
   </x:si>
   <x:si>
     <x:t>Jack Henry &amp; Associates Inc</x:t>
   </x:si>
   <x:si>
     <x:t>JKHY US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,764</x:t>
-[...5 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>12,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,688,062.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sei Investments Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,680,253.07</x:t>
   </x:si>
   <x:si>
     <x:t>Assurant Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AIZ US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,846</x:t>
-[...59 lines deleted...]
-    <x:t>$2,682,283.36</x:t>
+    <x:t>6,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,639,643.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Borgwarner Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BWA US</x:t>
   </x:si>
   <x:si>
-    <x:t>29,415</x:t>
-[...5 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>28,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,565,452.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Roadhouse Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXRH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,541,242.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corcept Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,540,721.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bwx Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWXT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,514,429.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encompass Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,479,286.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Donaldson Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,469,654.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Factset Research Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,467,832.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Generac Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNRC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,465,489.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Gaztransport Et Technigaz Sa</x:t>
   </x:si>
   <x:si>
     <x:t>GTT FP</x:t>
   </x:si>
   <x:si>
-    <x:t>7,172</x:t>
-[...44 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>7,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,457,939.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imi Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,414,726.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>New York Times Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>NYT US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,532</x:t>
-[...71 lines deleted...]
-    <x:t>$2,426,070.00</x:t>
+    <x:t>25,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,402,752.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.92%</x:t>
   </x:si>
   <x:si>
-    <x:t>Factset Research Systems Inc</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Evercore Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EVR US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,367</x:t>
-[...5 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>6,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,399,628.29</x:t>
   </x:si>
   <x:si>
     <x:t>Bio-Techne Corp</x:t>
   </x:si>
   <x:si>
     <x:t>TECH US</x:t>
   </x:si>
   <x:si>
-    <x:t>22,366</x:t>
-[...2 lines deleted...]
-    <x:t>$2,277,010.05</x:t>
+    <x:t>22,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,289,773.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rambus Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMBS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,278,579.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanmina-Sci Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,262,700.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paycom Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,254,890.45</x:t>
   </x:si>
   <x:si>
     <x:t>0.86%</x:t>
   </x:si>
   <x:si>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,237,188.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interdigital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDCC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,198,921.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valmont Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,167,162.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOG/A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,128,375.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Watts Water Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,111,974.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primerica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,061,733.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Financial Group Inc/Oh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,058,869.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Popular Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPOP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,057,828.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baycurrent Consulting Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,047,675.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allison Transmission Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,028,672.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGNX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,021,904.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stifel Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,018,520.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Align Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALGN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,006,285.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Games Workshop Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAW LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,002,640.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finning International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,995,091.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Affiliated Managers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,976,608.55</x:t>
+  </x:si>
+  <x:si>
     <x:t>Biomarin Pharmaceutical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BMRN US</x:t>
   </x:si>
   <x:si>
-    <x:t>24,856</x:t>
-[...203 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>24,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,927,668.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crane Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,920,639.78</x:t>
   </x:si>
   <x:si>
     <x:t>Tetra Tech Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TTEK US</x:t>
   </x:si>
   <x:si>
-    <x:t>39,882</x:t>
-[...20 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>39,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,882,893.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acuity Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,875,604.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accelleron Industries Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACLN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,868,575.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinsale Capital Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNSL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,860,245.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Drainage Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,859,985.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Health Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UHS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,850,874.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Armstrong World Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,842,804.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modine Manufacturing Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,830,829.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Dundee Precious Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DPM CN</x:t>
   </x:si>
   <x:si>
-    <x:t>33,798</x:t>
-[...44 lines deleted...]
-    <x:t>$1,944,144.87</x:t>
+    <x:t>33,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,821,718.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Old Republic International Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,813,648.33</x:t>
   </x:si>
   <x:si>
     <x:t>Flowserve Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FLS US</x:t>
   </x:si>
   <x:si>
-    <x:t>18,297</x:t>
-[...71 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>18,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,800,632.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Voya Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VOYA US</x:t>
   </x:si>
   <x:si>
-    <x:t>13,172</x:t>
-[...68 lines deleted...]
-    <x:t>$1,789,780.30</x:t>
+    <x:t>12,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,798,549.77</x:t>
   </x:si>
   <x:si>
     <x:t>Saia Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SAIA US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,720</x:t>
-[...2 lines deleted...]
-    <x:t>$1,787,923.68</x:t>
+    <x:t>3,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,794,124.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chemed Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,688,434.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globus Medical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMED US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,671,774.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Houlihan Lokey Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,626,218.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Weir Group Plc/The</x:t>
   </x:si>
   <x:si>
     <x:t>WEIR LN</x:t>
   </x:si>
   <x:si>
-    <x:t>34,111</x:t>
-[...29 lines deleted...]
-    <x:t>$1,706,232.46</x:t>
+    <x:t>33,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,617,887.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nissan Chemical Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4021 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,606,433.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autoliv Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,599,405.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Aecom</x:t>
   </x:si>
   <x:si>
     <x:t>ACM US</x:t>
   </x:si>
   <x:si>
-    <x:t>18,888</x:t>
-[...26 lines deleted...]
-    <x:t>$1,682,361.65</x:t>
+    <x:t>18,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,586,909.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A O Smith Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,574,414.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paylocity Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCTY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,571,030.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptargroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,553,849.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simpson Manufacturing Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,549,163.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Niterra Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5334 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,548,382.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nice Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,547,861.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newmarket Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,534,845.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core &amp; Main Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,486,946.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auto Trader Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,472,369.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federal Signal Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,469,505.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Everus Construction Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,467,162.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plexus Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLXS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,456,749.82</x:t>
   </x:si>
   <x:si>
     <x:t>Arrowhead Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ARWR US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,910</x:t>
-[...59 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>16,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,451,283.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sprouts Farmers Market Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,445,816.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerce Bancshares Inc/Mo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,431,759.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axis Capital Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,423,689.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rightmove Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IESC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,408,070.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trend Micro Inc/Japan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4704 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zurn Elkay Water Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZWS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,403,904.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Fuel Gas Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,402,863.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konecranes Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCR FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,401,041.38</x:t>
   </x:si>
   <x:si>
     <x:t>Icg Plc</x:t>
   </x:si>
   <x:si>
     <x:t>ICG LN</x:t>
   </x:si>
   <x:si>
-    <x:t>42,784</x:t>
-[...68 lines deleted...]
-    <x:t>$1,493,782.25</x:t>
+    <x:t>42,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,387,244.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Oceanagold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OGC CN</x:t>
   </x:si>
   <x:si>
-    <x:t>36,709</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>36,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,382,558.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,382,298.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krystal Biotech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRYS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,365,377.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,360,431.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enersys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,353,663.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cirrus Logic Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRUS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,333,358.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Agco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AGCO US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,696</x:t>
-[...143 lines deleted...]
-    <x:t>$1,406,255.95</x:t>
+    <x:t>8,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,328,672.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mycronic Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYCR SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,297,694.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Andritz Ag</x:t>
   </x:si>
   <x:si>
     <x:t>ANDR AV</x:t>
   </x:si>
   <x:si>
-    <x:t>10,141</x:t>
-[...56 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>9,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,292,748.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esco Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordnet Ab Publ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAVE SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,292,227.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landstar System Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,284,157.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yaskawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6506 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,283,897.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msa Safety Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,282,595.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingredion Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,272,964.02</x:t>
   </x:si>
   <x:si>
     <x:t>Ringkjoebing Landbobank A/S</x:t>
   </x:si>
   <x:si>
     <x:t>RILBA DC</x:t>
   </x:si>
   <x:si>
-    <x:t>3,358</x:t>
-[...2 lines deleted...]
-    <x:t>$1,345,783.23</x:t>
+    <x:t>3,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,272,183.06</x:t>
   </x:si>
   <x:si>
     <x:t>Mgic Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MTG US</x:t>
   </x:si>
   <x:si>
-    <x:t>32,229</x:t>
-[...2 lines deleted...]
-    <x:t>$1,344,457.07</x:t>
+    <x:t>31,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,269,059.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ul Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,268,538.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Bankshares Inc/Wv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avanza Bank Holding Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,252,138.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meiji Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2269 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,237,560.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,231,573.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grand Canyon Education Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,222,461.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagle Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,219,858.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pool Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POOL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,215,953.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyo Suisan Kaisha Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2875 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,192,785.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essent Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,189,921.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Howden Joinery Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HWDN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,188,099.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sensata Technologies Holding Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,173,521.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swissquote Group Holding Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SQN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,172,480.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azimut Holding Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZM IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,162,848.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Ohka Kogyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4186 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,124,581.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aaon Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAON US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,120,416.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piper Sandler Cos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,073,038.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alk-Abello A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALKB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,047,787.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Vision Stabilized Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXSN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,042,841.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Desk Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,035,292.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valaris Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$999,107.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tel Aviv Stock Exchange Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TASE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$994,421.79</x:t>
   </x:si>
   <x:si>
     <x:t>Ig Group Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>IGG LN</x:t>
   </x:si>
   <x:si>
-    <x:t>53,665</x:t>
-[...356 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>52,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$965,786.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lagercrantz Group Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAGRB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$949,386.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Versant Media Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VSNT US</x:t>
   </x:si>
   <x:si>
-    <x:t>20,739</x:t>
-[...47 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>20,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$931,164.07</x:t>
   </x:si>
   <x:si>
     <x:t>Magnolia Oil &amp; Gas Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MGY US</x:t>
   </x:si>
   <x:si>
-    <x:t>26,717</x:t>
-[...17 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>26,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$924,135.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aixtron Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIXA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$917,887.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primoris Services Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRIM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$915,284.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Myr Group Inc/Delaware</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$890,033.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Technip Energies Nv</x:t>
   </x:si>
   <x:si>
     <x:t>TE FP</x:t>
   </x:si>
   <x:si>
-    <x:t>19,632</x:t>
-[...17 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>19,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$876,757.22</x:t>
   </x:si>
   <x:si>
     <x:t>Plus500 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PLUS LN</x:t>
   </x:si>
   <x:si>
-    <x:t>13,931</x:t>
-[...29 lines deleted...]
-    <x:t>$843,965.75</x:t>
+    <x:t>13,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$838,490.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Aak Ab</x:t>
   </x:si>
   <x:si>
     <x:t>AAK SS</x:t>
   </x:si>
   <x:si>
-    <x:t>28,425</x:t>
-[...17 lines deleted...]
-    <x:t>$788,797.66</x:t>
+    <x:t>27,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$746,597.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amerigon Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THRM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,325.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,383,637.31</x:t>
-[...2 lines deleted...]
-    <x:t>-0.52%</x:t>
+    <x:t>$556,995.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2038,62 +2032,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b239f87b1944168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcf182a923e2c46fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rebd7827a20e54187" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb429ff72de7c4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R89ef8e2ac0974001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9e37b90268a84742" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F150"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
-    <x:col min="5" max="5" width="21" customWidth="1"/>
+    <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6" ht="15" customHeight="1">
       <x:c r="A2" s="2" t="s">
@@ -2190,111 +2184,111 @@
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="F9" s="1" t="s">
         <x:v>32</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
@@ -2490,171 +2484,171 @@
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
@@ -2710,111 +2704,111 @@
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
@@ -2870,251 +2864,251 @@
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
@@ -3150,1931 +3144,1931 @@
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="D82" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="D83" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="D84" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="D88" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="D89" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="D93" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
+      <x:c r="F93" s="1" t="s">
         <x:v>413</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="D94" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
         <x:v>433</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
         <x:v>446</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="F104" s="1" t="s">
         <x:v>459</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
         <x:v>468</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="F110" s="1" t="s">
         <x:v>484</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="E111" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="E113" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
+      <x:c r="E114" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="E115" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
         <x:v>516</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
+      <x:c r="F119" s="1" t="s">
         <x:v>521</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="C120" s="1" t="s">
+      <x:c r="E120" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="D120" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="C121" s="1" t="s">
+      <x:c r="E121" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="D121" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="C122" s="1" t="s">
+      <x:c r="E122" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="D122" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="C123" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="C124" s="1" t="s">
+      <x:c r="F124" s="1" t="s">
         <x:v>542</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="C125" s="1" t="s">
+      <x:c r="E125" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="D125" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
-      <x:c r="C126" s="1" t="s">
+      <x:c r="E126" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
-      <x:c r="D126" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
-      <x:c r="C127" s="1" t="s">
+      <x:c r="F127" s="1" t="s">
         <x:v>555</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="C128" s="1" t="s">
+      <x:c r="E128" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="D128" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="E129" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="C129" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="C130" s="1" t="s">
+      <x:c r="F130" s="1" t="s">
         <x:v>568</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="D131" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="C131" s="1" t="s">
+      <x:c r="E131" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
-      <x:c r="D131" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="E132" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
-      <x:c r="C132" s="1" t="s">
+      <x:c r="F132" s="1" t="s">
         <x:v>577</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
-      <x:c r="C133" s="1" t="s">
+      <x:c r="E133" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="D133" s="1" t="s">
+      <x:c r="F133" s="1" t="s">
         <x:v>582</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="C134" s="1" t="s">
+      <x:c r="D134" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="D134" s="1" t="s">
+      <x:c r="E134" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="E134" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="C135" s="1" t="s">
+      <x:c r="D135" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
-      <x:c r="D135" s="1" t="s">
+      <x:c r="E135" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
-      <x:c r="E135" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="C136" s="1" t="s">
+      <x:c r="E136" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
-      <x:c r="D136" s="1" t="s">
+      <x:c r="F136" s="1" t="s">
         <x:v>595</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="D137" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="C137" s="1" t="s">
+      <x:c r="E137" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
-      <x:c r="D137" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="E138" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="C138" s="1" t="s">
+      <x:c r="F138" s="1" t="s">
         <x:v>604</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="D139" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
+      <x:c r="E139" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="D139" s="1" t="s">
+      <x:c r="F139" s="1" t="s">
         <x:v>609</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="C140" s="1" t="s">
+      <x:c r="E140" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="D140" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="D141" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="C141" s="1" t="s">
+      <x:c r="E141" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="D141" s="1" t="s">
+      <x:c r="F141" s="1" t="s">
         <x:v>618</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="D142" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="C142" s="1" t="s">
+      <x:c r="E142" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="D142" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="C143" s="1" t="s">
+      <x:c r="E143" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="D143" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="E144" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="C144" s="1" t="s">
+      <x:c r="F144" s="1" t="s">
         <x:v>631</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="C145" s="1" t="s">
+      <x:c r="E145" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="D145" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="E146" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="C146" s="1" t="s">
+      <x:c r="F146" s="1" t="s">
         <x:v>640</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="D147" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="E147" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
-      <x:c r="C147" s="1" t="s">
+      <x:c r="F147" s="1" t="s">
         <x:v>645</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="E148" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="C148" s="1" t="s">
+      <x:c r="F148" s="1" t="s">
         <x:v>650</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
-      <x:c r="C149" s="1" t="s">
+      <x:c r="F149" s="1" t="s">
         <x:v>654</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>