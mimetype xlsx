--- v8 (2026-10-10)
+++ v9 (2026-11-04)
@@ -1,2013 +1,2061 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab213fa354904939" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2acfaa9e5f6149eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QHSM_asat_20261009" sheetId="1" r:id="R9e37b90268a84742"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QHSM_asat_20261103" sheetId="1" r:id="R1765b935f7d443ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="754" uniqueCount="655">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 09/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="754" uniqueCount="671">
+  <x:si>
+    <x:t>All Fund Holdings as at 03/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Exelixis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXEL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,331,143.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Woodward Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WWD US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,150</x:t>
-[...5 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>9,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,190,442.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manhattan Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,165,335.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medpace Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,051,048.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RGLD US</x:t>
   </x:si>
   <x:si>
-    <x:t>11,642</x:t>
-[...20 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>11,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,937,284.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East West Bancorp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWBC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,840,519.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lincoln Electric Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LECO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,811,228.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Itt Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ITT US</x:t>
   </x:si>
   <x:si>
-    <x:t>13,145</x:t>
-[...5 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>13,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,804,167.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toll Brothers Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,093,076.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bj's Wholesale Club Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BJ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,039,201.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Factset Research Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,954,467.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,941,129.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Roadhouse Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXRH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,916,022.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assurant Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,869,209.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baycurrent Consulting Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,853,256.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mueller Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,815,857.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encompass Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,769,567.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sei Investments Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,742,891.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evercore Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,722,231.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globe Life Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,674,371.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paycom Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,604,021.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Industrial Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,533,147.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New York Times Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NYT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,518,502.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,509,871.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Donaldson Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,412,583.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Sterling Infrastructure Inc</x:t>
   </x:si>
   <x:si>
     <x:t>STRL US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,918</x:t>
-[...74 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>4,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,364,724.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imi Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,337,787.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bwx Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWXT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,301,696.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-Techne Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,291,758.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Financial Group Inc/Oh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,245,468.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tetra Tech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,225,069.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Generac Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNRC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,215,131.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Align Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALGN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,188,193.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Watts Water Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,156,810.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Borgwarner Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,146,349.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primerica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,118,104.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interdigital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDCC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,111,828.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allison Transmission Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,098,228.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Popular Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPOP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,095,351.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gaztransport Et Technigaz Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTT FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,090,382.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOG/A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,086,982.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinsale Capital Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNSL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,074,691.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flowserve Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,070,245.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acuity Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,053,769.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Drainage Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,043,831.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biomarin Pharmaceutical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMRN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,012,970.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Games Workshop Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAW LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,973,741.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stifel Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,972,957.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valmont Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,968,772.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crane Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,934,774.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Armstrong World Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,929,020.86</x:t>
   </x:si>
   <x:si>
     <x:t>Onto Innovation Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ONTO US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,007</x:t>
-[...134 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>7,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,921,959.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Health Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UHS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,898,683.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Houlihan Lokey Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,893,191.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Affiliated Managers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,887,699.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGNX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,868,346.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saia Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAIA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,861,808.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Voya Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOYA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,846,378.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chemed Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,833,302.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptargroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,831,209.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Old Republic International Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,827,810.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A O Smith Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,817,087.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globus Medical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMED US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,807,672.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simpson Manufacturing Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,802,965.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paylocity Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCTY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,783,612.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finning International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,779,689.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accelleron Industries Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACLN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,774,981.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autoliv Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,763,736.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rambus Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMBS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,760,859.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aecom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,749,090.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Corcept Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CORT US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,923</x:t>
-[...155 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>15,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,720,845.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weir Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEIR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,719,014.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,709,599.97</x:t>
   </x:si>
   <x:si>
     <x:t>Sanmina-Sci Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SANM US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,485</x:t>
-[...350 lines deleted...]
-    <x:t>$1,842,804.15</x:t>
+    <x:t>7,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,707,769.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auto Trader Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,676,124.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core &amp; Main Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,659,648.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pool Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POOL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,647,879.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axis Capital Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,553,207.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,540,915.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rightmove Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,529,931.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federal Signal Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,523,654.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nice Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,516,593.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Niterra Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5334 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,481,287.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerce Bancshares Inc/Mo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,459,841.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Fuel Gas Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,426,105.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagle Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,422,443.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arrowhead Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,420,351.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trend Micro Inc/Japan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4704 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,392,891.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,390,798.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,389,229.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nissan Chemical Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4021 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,366,476.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Bankshares Inc/Wv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,365,953.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zurn Elkay Water Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZWS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,353,139.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ul Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,346,339.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Howden Joinery Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HWDN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,342,416.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msa Safety Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,339,801.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyo Suisan Kaisha Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2875 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,326,724.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingredion Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,321,232.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mgic Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,314,956.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konecranes Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCR FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,314,171.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cirrus Logic Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRUS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,310,248.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andritz Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANDR AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,298,480.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newmarket Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,282,265.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordnet Ab Publ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAVE SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,278,603.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essent Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,274,158.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meiji Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2269 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,272,850.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,262,389.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Modine Manufacturing Co</x:t>
   </x:si>
   <x:si>
     <x:t>MOD US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,008</x:t>
-[...296 lines deleted...]
-    <x:t>$1,469,505.50</x:t>
+    <x:t>7,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,238,851.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ringkjoebing Landbobank A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RILBA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,236,498.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Everus Construction Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ECG US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,361</x:t>
-[...2 lines deleted...]
-    <x:t>$1,467,162.62</x:t>
+    <x:t>8,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,234,144.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krystal Biotech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRYS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,231,790.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esco Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,223,944.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sprouts Farmers Market Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,207,207.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enersys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,205,114.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swissquote Group Holding Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SQN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,193,346.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avanza Bank Holding Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,182,623.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Plexus Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PLXS US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,880</x:t>
-[...62 lines deleted...]
-    <x:t>149,112</x:t>
+    <x:t>3,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,164,839.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sensata Technologies Holding Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,143,394.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grand Canyon Education Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,138,948.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,137,641.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mycronic Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYCR SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,136,856.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,134,502.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valaris Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,124,564.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alk-Abello A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALKB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,122,734.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piper Sandler Cos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,121,426.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landstar System Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,115,411.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azimut Holding Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZM IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,109,134.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tel Aviv Stock Exchange Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TASE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,059,706.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Desk Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,050,814.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yaskawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6506 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,050,029.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technip Energies Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,039,045.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lagercrantz Group Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAGRB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,002,954.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Vision Stabilized Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXSN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$998,247.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ig Group Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$968,956.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Ohka Kogyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4186 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$964,771.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Versant Media Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VSNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$945,680.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magnolia Oil &amp; Gas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$943,849.82</x:t>
   </x:si>
   <x:si>
     <x:t>Ies Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IESC US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,263</x:t>
-[...470 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>3,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$917,174.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Aaon Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AAON US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,076</x:t>
-[...140 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>9,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$884,483.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plus500 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLUS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$853,884.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Aixtron Se</x:t>
   </x:si>
   <x:si>
     <x:t>AIXA GR</x:t>
   </x:si>
   <x:si>
-    <x:t>15,622</x:t>
-[...2 lines deleted...]
-    <x:t>$917,887.76</x:t>
+    <x:t>15,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$842,115.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Primoris Services Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PRIM US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,709</x:t>
-[...2 lines deleted...]
-    <x:t>$915,284.56</x:t>
+    <x:t>7,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$815,440.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Myr Group Inc/Delaware</x:t>
   </x:si>
   <x:si>
     <x:t>MYRG US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,994</x:t>
-[...32 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>2,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$795,302.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Aak Ab</x:t>
   </x:si>
   <x:si>
     <x:t>AAK SS</x:t>
   </x:si>
   <x:si>
-    <x:t>27,966</x:t>
-[...5 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>28,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$728,351.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Amerigon Inc</x:t>
   </x:si>
   <x:si>
     <x:t>THRM US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,125</x:t>
-[...2 lines deleted...]
-    <x:t>$134,325.04</x:t>
+    <x:t>3,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,701.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$556,995.47</x:t>
-[...2 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>$-779,920.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.30%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2032,51 +2080,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb429ff72de7c4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R89ef8e2ac0974001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9e37b90268a84742" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6ed09331bde4843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8476f9106c214a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1765b935f7d443ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F150"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -2224,171 +2272,171 @@
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F11" s="1" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
@@ -2404,2671 +2452,2671 @@
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
         <x:v>311</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
         <x:v>463</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
         <x:v>545</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="F130" s="1" t="s">
         <x:v>566</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>