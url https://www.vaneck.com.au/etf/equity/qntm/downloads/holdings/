--- v0 (2026-09-12)
+++ v1 (2026-10-05)
@@ -1,972 +1,990 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d5cdfa111c947bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a4d7924e6334000" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QNTM_asat_20260911" sheetId="1" r:id="R80e5f94c7af84797"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QNTM_asat_20261002" sheetId="1" r:id="R8f3bb4694f9c4ebc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="339" uniqueCount="308">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 11/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="354" uniqueCount="314">
+  <x:si>
+    <x:t>All Fund Holdings as at 02/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Ionq Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IONQ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,933.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quantum Computing Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUBT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,905.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rigetti Computing Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RGTI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,449.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iqm Quantum Computers Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQMX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,652.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Infleqtion Inc</x:t>
   </x:si>
   <x:si>
     <x:t>INFQ US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,007</x:t>
-[...5 lines deleted...]
-    <x:t>3.29%</x:t>
+    <x:t>7,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,132.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quantinuum Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,919.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D-Wave Quantum Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,812.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formfactor Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,546.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,241.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Onto Innovation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONTO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,751.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,354.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,428.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,579.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tower Semiconductor Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSEM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,515.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,366.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coherent Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,324.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,196.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asm International Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,030.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Electron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8035 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,805.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,823.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,491.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6701 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,453.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujitsu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6702 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,010.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samsung Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMSN LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,848.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,503.81</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT US</x:t>
   </x:si>
   <x:si>
-    <x:t>214</x:t>
-[...47 lines deleted...]
-    <x:t>$139,942.44</x:t>
+    <x:t>138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,473.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,045.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honeywell International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HON US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,936.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mks Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,734.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOGL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,529.51</x:t>
   </x:si>
   <x:si>
     <x:t>Hitachi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6501 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>2,748</x:t>
-[...50 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>2,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,202.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN US</x:t>
   </x:si>
   <x:si>
-    <x:t>332</x:t>
-[...35 lines deleted...]
-    <x:t>2.24%</x:t>
+    <x:t>269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,078.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,371.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>International Business Machines Corp</x:t>
   </x:si>
   <x:si>
     <x:t>IBM US</x:t>
   </x:si>
   <x:si>
-    <x:t>326</x:t>
-[...113 lines deleted...]
-    <x:t>ASM NA</x:t>
+    <x:t>283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,404.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synopsys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,451.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,990.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackberry Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBRY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,539.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,397.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lattice Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSCC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,526.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accenture Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,079.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cloudflare Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NET US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,092.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infineon Technologies Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,664.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,140.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,194.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reply Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REY IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,980.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cisco Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,067.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wipro Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WIT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,945.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honeywell Aerospace Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HONA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,698.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,284.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nokia Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,060.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hon Hai Precision Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2317 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,990.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,389.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alibaba Group Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BABA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,233.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>At&amp;T Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,139.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lockheed Martin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,136.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Telegraph &amp; Telephone Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9432 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,776.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kddi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9433 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,126.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Kpn Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KPN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,758.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbus Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIR FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,646.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rtx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,577.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Booz Allen Hamilton Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,515.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC US</x:t>
   </x:si>
   <x:si>
     <x:t>66</x:t>
   </x:si>
   <x:si>
-    <x:t>$87,858.23</x:t>
-[...272 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>$45,265.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Deutsche Telekom Ag</x:t>
   </x:si>
   <x:si>
     <x:t>DTE GR</x:t>
   </x:si>
   <x:si>
-    <x:t>1,331</x:t>
-[...89 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>1,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,175.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telefonaktiebolaget Lm Ericsson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,053.73</x:t>
   </x:si>
   <x:si>
     <x:t>Orange Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ORA FP</x:t>
   </x:si>
   <x:si>
-    <x:t>2,073</x:t>
-[...158 lines deleted...]
-    <x:t>$39,599.59</x:t>
+    <x:t>1,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,416.15</x:t>
   </x:si>
   <x:si>
     <x:t>0.80%</x:t>
   </x:si>
   <x:si>
-    <x:t>Infineon Technologies Ag</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$3,373.87</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$5,154.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -991,56 +1009,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda1ba110bb40496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R81f3360bb4e84c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R80e5f94c7af84797" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R126374aab5fe48b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R81373e69b3b447c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f3bb4694f9c4ebc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F67"/>
+  <x:dimension ref="A1:F70"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1163,1216 +1181,1276 @@
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A67" s="1">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B67" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A68" s="1">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B68" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E66" s="1" t="s">
+      <x:c r="C68" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="F66" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A67" s="2" t="s">
+      <x:c r="E68" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A69" s="1">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B69" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B67" s="2" t="s">
+      <x:c r="B70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C67" s="2" t="s">
+      <x:c r="C70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D67" s="2" t="s">
+      <x:c r="D70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E67" s="2" t="s">
+      <x:c r="E70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F67" s="2" t="s">
+      <x:c r="F70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A67:F67"/>
+    <x:mergeCell ref="A70:F70"/>
   </x:mergeCells>
 </x:worksheet>
 </file>