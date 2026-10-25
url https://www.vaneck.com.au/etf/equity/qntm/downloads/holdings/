--- v1 (2026-10-05)
+++ v2 (2026-10-25)
@@ -1,990 +1,1020 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a4d7924e6334000" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02fda7a8e6344e43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QNTM_asat_20261002" sheetId="1" r:id="R8f3bb4694f9c4ebc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QNTM_asat_20261023" sheetId="1" r:id="R037ad0cc70f24d6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="354" uniqueCount="314">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 02/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="354" uniqueCount="324">
+  <x:si>
+    <x:t>All Fund Holdings as at 23/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Iqm Quantum Computers Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQMX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,392.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quantum Computing Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUBT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,068.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ionq Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IONQ US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,674</x:t>
-[...20 lines deleted...]
-    <x:t>2.74%</x:t>
+    <x:t>3,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,543.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6701 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,361.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujitsu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6702 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,756.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Rigetti Computing Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RGTI US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,693</x:t>
-[...20 lines deleted...]
-    <x:t>2.68%</x:t>
+    <x:t>9,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,630.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quantinuum Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,791.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hitachi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6501 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,996.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honeywell International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HON US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,848.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,433.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Business Machines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,028.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D-Wave Quantum Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,639.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Infleqtion Inc</x:t>
   </x:si>
   <x:si>
     <x:t>INFQ US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,692</x:t>
-[...35 lines deleted...]
-    <x:t>2.48%</x:t>
+    <x:t>10,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,469.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,912.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOGL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,249.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,845.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,206.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,025.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,777.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,412.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Electron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8035 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,819.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,514.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,343.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Formfactor Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FORM US</x:t>
   </x:si>
   <x:si>
-    <x:t>596</x:t>
-[...11 lines deleted...]
-    <x:t>AMD US</x:t>
+    <x:t>829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,358.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asm International Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,862.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,214.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,638.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,203.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samsung Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMSN LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,122.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tower Semiconductor Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSEM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,527.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accenture Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,266.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mks Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,733.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,473.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Onto Innovation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONTO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,338.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coherent Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,476.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wipro Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WIT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,040.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lockheed Martin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,721.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackberry Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBRY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,855.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reply Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REY IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,418.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Booz Allen Hamilton Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,510.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,310.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honeywell Aerospace Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HONA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,541.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,475.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synopsys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,306.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,898.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telefonaktiebolaget Lm Ericsson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,683.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Telegraph &amp; Telephone Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9432 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,083.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Kpn Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KPN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,700.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rtx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,648.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,060.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cloudflare Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NET US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,385.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cisco Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,775.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbus Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIR FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,390.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kddi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9433 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,283.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,606.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hon Hai Precision Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2317 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,426.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alibaba Group Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BABA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,879.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,168.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orange Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,298.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Telekom Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,209.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>At&amp;T Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,070.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO US</x:t>
   </x:si>
   <x:si>
     <x:t>130</x:t>
   </x:si>
   <x:si>
-    <x:t>$118,241.32</x:t>
-[...413 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>$59,931.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infineon Technologies Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,882.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Lattice Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LSCC US</x:t>
   </x:si>
   <x:si>
-    <x:t>294</x:t>
-[...140 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,370.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Nokia Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>NOK US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,160</x:t>
-[...200 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>4,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,461.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$5,154.92</x:t>
-[...2 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>$-46.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1009,51 +1039,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R126374aab5fe48b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R81373e69b3b447c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f3bb4694f9c4ebc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R243c9d40fea24967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R37b7d60f70744634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R037ad0cc70f24d6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F70"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1281,231 +1311,231 @@
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
@@ -1541,911 +1571,911 @@
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>