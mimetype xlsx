--- v0 (2026-04-14)
+++ v1 (2026-05-10)
@@ -1,2058 +1,2055 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44cf0a42611a48d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde948901a49e42ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QSML_asat_20260413" sheetId="1" r:id="R02268f27337d423c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QSML_asat_20260508" sheetId="1" r:id="R8185728ed07349c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="759" uniqueCount="670">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 13/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="754" uniqueCount="669">
+  <x:si>
+    <x:t>All Fund Holdings as at 08/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Fabrinet</x:t>
   </x:si>
   <x:si>
     <x:t>FN US</x:t>
   </x:si>
   <x:si>
-    <x:t>32,987</x:t>
-[...5 lines deleted...]
-    <x:t>2.07%</x:t>
+    <x:t>33,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,831,022.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sterling Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STRL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,486,549.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woodward Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WWD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,159,538.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carpenter Technology Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,990,519.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RGLD US</x:t>
   </x:si>
   <x:si>
-    <x:t>73,567</x:t>
-[...17 lines deleted...]
-    <x:t>$27,469,733.16</x:t>
+    <x:t>74,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,894,421.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Bwx Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BWXT US</x:t>
   </x:si>
   <x:si>
-    <x:t>78,157</x:t>
-[...20 lines deleted...]
-    <x:t>1.62%</x:t>
+    <x:t>79,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,899,062.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lincoln Electric Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LECO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,417,300.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Itt Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ITT US</x:t>
   </x:si>
   <x:si>
-    <x:t>69,595</x:t>
-[...20 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>70,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,186,377.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East West Bancorp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWBC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,996,922.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mueller Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,579,758.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lattice Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSCC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,846,402.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Generac Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNRC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,004,301.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evercore Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,806,366.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diploma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPLM LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,067,940.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Qxo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>QXO US</x:t>
   </x:si>
   <x:si>
-    <x:t>612,406</x:t>
-[...35 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>620,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,037,189.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exelixis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXEL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,998,286.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rambus Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMBS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,813,487.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Topbuild Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,748,295.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modine Manufacturing Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,528,466.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New York Times Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NYT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>138,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,331,635.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toll Brothers Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,241,770.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Medpace Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MEDP US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,178</x:t>
-[...119 lines deleted...]
-    <x:t>$15,006,540.98</x:t>
+    <x:t>25,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,067,461.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Industrial Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,850,549.97</x:t>
   </x:si>
   <x:si>
     <x:t>0.96%</x:t>
   </x:si>
   <x:si>
-    <x:t>Topbuild Corp</x:t>
-[...11 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>Globe Life Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,377,307.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unum Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,316,281.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanmina-Sci Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,288,445.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gaztransport Et Technigaz Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTT FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,178,460.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bj's Wholesale Club Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BJ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,055,403.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Games Workshop Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAW LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,880,439.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Donaldson Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,854,378.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,781,936.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imi Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>258,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,668,018.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manhattan Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,634,042.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sei Investments Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,535,764.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saia Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAIA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,533,765.53</x:t>
   </x:si>
   <x:si>
     <x:t>Align Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ALGN US</x:t>
   </x:si>
   <x:si>
-    <x:t>57,375</x:t>
-[...74 lines deleted...]
-    <x:t>$14,076,778.69</x:t>
+    <x:t>58,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,486,512.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accelleron Industries Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACLN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,188,617.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Molina Healthcare Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,176,272.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Borgwarner Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,137,553.58</x:t>
   </x:si>
   <x:si>
     <x:t>Allison Transmission Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ALSN US</x:t>
   </x:si>
   <x:si>
-    <x:t>76,069</x:t>
-[...29 lines deleted...]
-    <x:t>$13,938,075.97</x:t>
+    <x:t>77,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,063,035.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Drainage Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WMS US</x:t>
   </x:si>
   <x:si>
-    <x:t>63,565</x:t>
-[...32 lines deleted...]
-    <x:t>$13,588,969.76</x:t>
+    <x:t>64,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,784,370.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stifel Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,537,543.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assurant Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,425,094.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,334,744.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGNX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,147,517.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valmont Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,994,512.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primerica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,695,437.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encompass Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,665,590.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Roadhouse Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXRH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,300,328.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Popular Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPOP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,204,901.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cirrus Logic Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRUS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,179,305.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Factset Research Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,132,342.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autoliv Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,114,479.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Houlihan Lokey Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,046,585.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Owens Corning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,016,269.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acuity Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,998,269.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caci International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CACI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,944,342.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crane Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,751,746.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skyworks Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWKS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,520,923.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Everus Construction Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,487,849.08</x:t>
   </x:si>
   <x:si>
     <x:t>Interdigital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IDCC US</x:t>
   </x:si>
   <x:si>
-    <x:t>26,783</x:t>
-[...47 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>27,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,422,187.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aaon Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAON US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,389,327.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globus Medical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMED US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,379,524.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sprouts Farmers Market Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,338,987.57</x:t>
   </x:si>
   <x:si>
     <x:t>Weir Group Plc/The</x:t>
   </x:si>
   <x:si>
     <x:t>WEIR LN</x:t>
   </x:si>
   <x:si>
-    <x:t>211,986</x:t>
-[...137 lines deleted...]
-    <x:t>$11,788,480.31</x:t>
+    <x:t>214,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,252,975.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finning International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,221,456.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Armstrong World Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,185,922.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Old Republic International Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>186,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,131,422.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Watts Water Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,081,731.40</x:t>
   </x:si>
   <x:si>
     <x:t>Dundee Precious Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DPM CN</x:t>
   </x:si>
   <x:si>
-    <x:t>207,575</x:t>
-[...29 lines deleted...]
-    <x:t>$11,593,458.71</x:t>
+    <x:t>210,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,884,112.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOG/A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,803,769.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simpson Manufacturing Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,800,340.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enersys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,701,918.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kokusai Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6525 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,689,144.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yaskawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6506 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,680,157.00</x:t>
   </x:si>
   <x:si>
     <x:t>Flowserve Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FLS US</x:t>
   </x:si>
   <x:si>
-    <x:t>96,576</x:t>
-[...44 lines deleted...]
-    <x:t>$11,386,390.96</x:t>
+    <x:t>97,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,644,396.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A O Smith Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,617,547.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tetra Tech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>226,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,598,341.73</x:t>
   </x:si>
   <x:si>
     <x:t>Kinsale Capital Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KNSL US</x:t>
   </x:si>
   <x:si>
-    <x:t>22,163</x:t>
-[...167 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>22,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,554,667.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ig Group Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>327,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,479,656.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptargroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,468,403.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esco Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,449,879.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federal Signal Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,209,762.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagle Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,082,703.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Niterra Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5334 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,040,340.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Bio-Techne Corp</x:t>
   </x:si>
   <x:si>
     <x:t>TECH US</x:t>
   </x:si>
   <x:si>
-    <x:t>124,691</x:t>
-[...56 lines deleted...]
-    <x:t>$9,841,719.23</x:t>
+    <x:t>126,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,861,201.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chemed Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,696,513.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,654,863.28</x:t>
   </x:si>
   <x:si>
     <x:t>Oceanagold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OGC CN</x:t>
   </x:si>
   <x:si>
-    <x:t>201,264</x:t>
-[...5 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>203,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,538,944.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Viper Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VNOM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,334,192.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zurn Elkay Water Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZWS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,308,812.89</x:t>
   </x:si>
   <x:si>
     <x:t>Pool Corp</x:t>
   </x:si>
   <x:si>
     <x:t>POOL US</x:t>
   </x:si>
   <x:si>
-    <x:t>30,916</x:t>
-[...107 lines deleted...]
-    <x:t>$9,125,122.96</x:t>
+    <x:t>31,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,218,464.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingredion Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,160,720.71</x:t>
   </x:si>
   <x:si>
     <x:t>Konecranes Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>KCR FH</x:t>
   </x:si>
   <x:si>
-    <x:t>178,682</x:t>
-[...56 lines deleted...]
-    <x:t>$8,754,259.86</x:t>
+    <x:t>181,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,066,237.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ul Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,016,078.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andritz Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANDR AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,012,672.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,759,161.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>National Fuel Gas Co</x:t>
   </x:si>
   <x:si>
     <x:t>NFG US</x:t>
   </x:si>
   <x:si>
-    <x:t>67,737</x:t>
-[...2 lines deleted...]
-    <x:t>$8,747,803.47</x:t>
+    <x:t>68,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,585,199.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerce Bancshares Inc/Mo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,370,265.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technip Energies Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,282,369.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mgic Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>198,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,263,503.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordnet Ab Publ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAVE SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,251,424.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyo Suisan Kaisha Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2875 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,248,645.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,222,639.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Janus Henderson Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JHG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,192,975.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avanza Bank Holding Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,175,627.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msa Safety Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,173,947.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ringkjoebing Landbobank A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RILBA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,173,806.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newmarket Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,152,584.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swissquote Group Holding Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SQN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,142,929.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baycurrent Consulting Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,120,372.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essent Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,074,318.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Temenos Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEMN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,031,687.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piper Sandler Cos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,030,771.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Howden Joinery Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HWDN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>469,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,987,610.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grand Canyon Education Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,972,157.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azimut Holding Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZM IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,949,062.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rightmove Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>863,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,939,018.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genpact Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,861,557.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Epam Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPAM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,811,935.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aak Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAK SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,735,999.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taylor Morrison Home Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,673,946.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corcept Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,603,019.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gentex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,514,709.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exlservice Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXLS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,494,305.95</x:t>
   </x:si>
   <x:si>
     <x:t>Installed Building Products Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IBP US</x:t>
   </x:si>
   <x:si>
-    <x:t>21,074</x:t>
-[...308 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>21,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,381,177.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Fti Consulting Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FCN US</x:t>
   </x:si>
   <x:si>
-    <x:t>28,094</x:t>
-[...119 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>28,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,347,115.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esab Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESAB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,339,207.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paylocity Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCTY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,183,065.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hims &amp; Hers Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIMS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,098,677.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ralliant Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,986,524.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galenica Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GALE SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,890,913.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanwa Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5929 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,627,438.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zealand Pharma A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZEAL DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,484,260.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ollie's Bargain Outlet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OLLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,434,246.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QLYS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,351,450.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morningstar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MORN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,344,653.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Display Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OLED US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,174,171.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hamilton Lane Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLNE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,139,284.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rli Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,114,455.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortune Brands Innovations Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FBIN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,972,119.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vontier Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,962,429.57</x:t>
   </x:si>
   <x:si>
     <x:t>Badger Meter Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BMI US</x:t>
   </x:si>
   <x:si>
-    <x:t>28,264</x:t>
-[...263 lines deleted...]
-    <x:t>$4,624,018.54</x:t>
+    <x:t>28,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,835,530.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Pegasystems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PEGA US</x:t>
   </x:si>
   <x:si>
-    <x:t>73,662</x:t>
-[...5 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>74,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,776,742.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Doximity Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DOCS US</x:t>
   </x:si>
   <x:si>
-    <x:t>98,969</x:t>
-[...20 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>100,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,596,070.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$826,609.40</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$614,903.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2077,60 +2074,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf220091d74074562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbf2821d06a3c451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R02268f27337d423c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02fcb8299f804951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R147285b65b454110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8185728ed07349c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F151"/>
+  <x:dimension ref="A1:F150"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
-    <x:col min="3" max="3" width="15" customWidth="1"/>
+    <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
@@ -2209,311 +2206,311 @@
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
@@ -2649,211 +2646,211 @@
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
@@ -2869,971 +2866,971 @@
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
         <x:v>311</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
         <x:v>324</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
@@ -3869,691 +3866,691 @@
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
         <x:v>408</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
         <x:v>422</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
         <x:v>431</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
         <x:v>440</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
         <x:v>463</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
         <x:v>488</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
         <x:v>521</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
@@ -4569,576 +4566,556 @@
       </x:c>
       <x:c r="E123" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
         <x:v>555</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="E128" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="F128" s="1" t="s">
         <x:v>568</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="F130" s="1" t="s">
         <x:v>577</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="F134" s="1" t="s">
         <x:v>595</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>614</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="F138" s="1" t="s">
         <x:v>614</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="E143" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="F143" s="1" t="s">
         <x:v>632</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="F145" s="1" t="s">
         <x:v>645</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A150" s="1">
-[...19 lines deleted...]
-      <x:c r="A151" s="2" t="s">
+      <x:c r="A150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B151" s="2" t="s">
+      <x:c r="B150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C151" s="2" t="s">
+      <x:c r="C150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D151" s="2" t="s">
+      <x:c r="D150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E151" s="2" t="s">
+      <x:c r="E150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F151" s="2" t="s">
+      <x:c r="F150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A151:F151"/>
+    <x:mergeCell ref="A150:F150"/>
   </x:mergeCells>
 </x:worksheet>
 </file>