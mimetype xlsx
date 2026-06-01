--- v1 (2026-05-10)
+++ v2 (2026-06-01)
@@ -1,2055 +1,2052 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde948901a49e42ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc85b4de6a7f14c80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QSML_asat_20260508" sheetId="1" r:id="R8185728ed07349c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QSML_asat_20260601" sheetId="1" r:id="Ra38333d684e845e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="754" uniqueCount="669">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 08/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="754" uniqueCount="668">
+  <x:si>
+    <x:t>All Fund Holdings as at 01/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Sterling Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STRL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,486,536.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Fabrinet</x:t>
   </x:si>
   <x:si>
     <x:t>FN US</x:t>
   </x:si>
   <x:si>
     <x:t>33,421</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,831,022.52</x:t>
-[...17 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>$30,385,935.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carpenter Technology Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,559,454.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Woodward Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WWD US</x:t>
   </x:si>
   <x:si>
     <x:t>49,251</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,159,538.36</x:t>
-[...17 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>$23,960,148.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RGLD US</x:t>
   </x:si>
   <x:si>
     <x:t>74,534</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,894,421.07</x:t>
-[...2 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>$23,254,192.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lattice Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSCC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,079,987.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Bwx Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BWXT US</x:t>
   </x:si>
   <x:si>
     <x:t>79,185</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,899,062.21</x:t>
-[...2 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>$21,557,688.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Lincoln Electric Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LECO US</x:t>
   </x:si>
   <x:si>
     <x:t>54,658</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,417,300.49</x:t>
-[...2 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>$19,636,616.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East West Bancorp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWBC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,259,131.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Itt Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ITT US</x:t>
   </x:si>
   <x:si>
     <x:t>70,510</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,186,377.29</x:t>
-[...17 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>$19,109,728.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rambus Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMBS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,328,363.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Generac Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNRC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,870,828.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exelixis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXEL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,629,621.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Mueller Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MLI US</x:t>
   </x:si>
   <x:si>
     <x:t>97,889</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,579,758.06</x:t>
-[...32 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>$17,496,212.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Evercore Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EVR US</x:t>
   </x:si>
   <x:si>
     <x:t>36,821</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,806,366.30</x:t>
-[...2 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>$17,443,788.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Borgwarner Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,359,587.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modine Manufacturing Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,202,363.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Diploma Plc</x:t>
   </x:si>
   <x:si>
     <x:t>DPLM LN</x:t>
   </x:si>
   <x:si>
     <x:t>121,619</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,067,940.99</x:t>
-[...2 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>$15,926,550.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medpace Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,851,742.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanmina-Sci Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,789,922.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toll Brothers Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,537,852.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Topbuild Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,494,628.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unum Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,964,857.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Qxo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>QXO US</x:t>
   </x:si>
   <x:si>
     <x:t>620,458</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,037,189.13</x:t>
-[...56 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>$14,875,469.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Industrial Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,663,951.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globe Life Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,578,352.00</x:t>
   </x:si>
   <x:si>
     <x:t>New York Times Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>NYT US</x:t>
   </x:si>
   <x:si>
     <x:t>138,784</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,331,635.33</x:t>
-[...74 lines deleted...]
-    <x:t>$14,316,281.69</x:t>
+    <x:t>$14,507,219.11</x:t>
   </x:si>
   <x:si>
     <x:t>0.92%</x:t>
   </x:si>
   <x:si>
-    <x:t>Sanmina-Sci Corp</x:t>
-[...8 lines deleted...]
-    <x:t>$14,288,445.17</x:t>
+    <x:t>Manhattan Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,365,175.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saia Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAIA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,364,774.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Align Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALGN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,134,597.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Games Workshop Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAW LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,984,177.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Gaztransport Et Technigaz Sa</x:t>
   </x:si>
   <x:si>
     <x:t>GTT FP</x:t>
   </x:si>
   <x:si>
     <x:t>42,050</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,178,460.64</x:t>
-[...2 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>$13,496,870.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imi Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>258,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,470,337.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,439,594.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sei Investments Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,348,965.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assurant Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,341,783.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Donaldson Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,318,467.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Roadhouse Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXRH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,037,022.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Bj's Wholesale Club Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BJ US</x:t>
   </x:si>
   <x:si>
     <x:t>108,146</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,055,403.69</x:t>
-[...104 lines deleted...]
-    <x:t>$13,486,512.16</x:t>
+    <x:t>$12,818,193.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skyworks Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWKS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,703,344.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Drainage Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,455,931.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valmont Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,352,621.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Factset Research Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,307,275.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGNX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,240,869.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allison Transmission Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,160,884.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Molina Healthcare Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,027,258.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autoliv Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,777,901.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,725,248.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Accelleron Industries Ag</x:t>
   </x:si>
   <x:si>
     <x:t>ACLN SW</x:t>
   </x:si>
   <x:si>
     <x:t>84,529</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,188,617.01</x:t>
-[...56 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>$11,675,372.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primerica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,655,799.42</x:t>
   </x:si>
   <x:si>
     <x:t>Stifel Financial Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SF US</x:t>
   </x:si>
   <x:si>
     <x:t>119,482</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,537,543.34</x:t>
-[...77 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>$11,649,286.87</x:t>
   </x:si>
   <x:si>
     <x:t>Encompass Health Corp</x:t>
   </x:si>
   <x:si>
     <x:t>EHC US</x:t>
   </x:si>
   <x:si>
     <x:t>79,019</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,665,590.66</x:t>
-[...11 lines deleted...]
-    <x:t>$11,300,328.66</x:t>
+    <x:t>$11,624,962.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yaskawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6506 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,613,066.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caci International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CACI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,572,709.18</x:t>
   </x:si>
   <x:si>
     <x:t>0.73%</x:t>
   </x:si>
   <x:si>
+    <x:t>Owens Corning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,478,560.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acuity Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,458,480.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aaon Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAON US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,368,183.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Niterra Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5334 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,302,115.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kokusai Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6525 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,287,353.22</x:t>
+  </x:si>
+  <x:si>
     <x:t>Popular Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BPOP US</x:t>
   </x:si>
   <x:si>
     <x:t>54,643</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,204,901.55</x:t>
-[...2 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>$11,280,228.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOG/A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,255,378.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Cirrus Logic Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CRUS US</x:t>
   </x:si>
   <x:si>
     <x:t>47,262</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,179,305.61</x:t>
-[...23 lines deleted...]
-    <x:t>$11,114,479.86</x:t>
+    <x:t>$11,163,553.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ig Group Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>327,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,029,780.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crane Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,920,483.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finning International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,871,510.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Watts Water Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,683,106.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sprouts Farmers Market Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,636,793.41</x:t>
   </x:si>
   <x:si>
     <x:t>Houlihan Lokey Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HLI US</x:t>
   </x:si>
   <x:si>
     <x:t>52,232</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,046,585.64</x:t>
-[...71 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>$10,283,787.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flowserve Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,268,729.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globus Medical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMED US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,077,783.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enersys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,007,232.99</x:t>
   </x:si>
   <x:si>
     <x:t>Everus Construction Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ECG US</x:t>
   </x:si>
   <x:si>
     <x:t>48,050</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,487,849.08</x:t>
+    <x:t>$9,935,230.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weir Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEIR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>214,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,841,907.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Armstrong World Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,828,204.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,824,044.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simpson Manufacturing Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,738,843.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Old Republic International Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>186,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,637,679.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagle Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,572,067.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinsale Capital Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNSL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,511,619.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Interdigital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IDCC US</x:t>
   </x:si>
   <x:si>
     <x:t>27,135</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,422,187.67</x:t>
-[...197 lines deleted...]
-    <x:t>$9,644,396.13</x:t>
+    <x:t>$9,507,243.68</x:t>
   </x:si>
   <x:si>
     <x:t>A O Smith Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AOS US</x:t>
   </x:si>
   <x:si>
     <x:t>115,896</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,617,547.47</x:t>
+    <x:t>$9,136,373.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-Techne Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,073,987.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corcept Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,066,826.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptargroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,844,370.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chemed Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,784,816.03</x:t>
   </x:si>
   <x:si>
     <x:t>Tetra Tech Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TTEK US</x:t>
   </x:si>
   <x:si>
     <x:t>226,995</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,598,341.73</x:t>
-[...38 lines deleted...]
-    <x:t>$9,468,403.23</x:t>
+    <x:t>$8,672,817.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,592,511.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,566,692.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Esco Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ESE US</x:t>
   </x:si>
   <x:si>
     <x:t>20,611</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,449,879.23</x:t>
+    <x:t>$8,361,849.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konecranes Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCR FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,320,972.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andritz Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANDR AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,230,356.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Federal Signal Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FSS US</x:t>
   </x:si>
   <x:si>
     <x:t>55,491</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,209,762.66</x:t>
-[...86 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>$8,229,172.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newmarket Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,218,547.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ralliant Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,143,622.24</x:t>
   </x:si>
   <x:si>
     <x:t>Viper Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VNOM US</x:t>
   </x:si>
   <x:si>
     <x:t>128,756</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,334,192.30</x:t>
-[...2 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>$8,142,317.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ul Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,093,588.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pool Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POOL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,896,887.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingredion Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,778,241.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baycurrent Consulting Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>158,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,756,731.19</x:t>
   </x:si>
   <x:si>
     <x:t>Zurn Elkay Water Solutions Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ZWS US</x:t>
   </x:si>
   <x:si>
     <x:t>118,130</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,308,812.89</x:t>
-[...65 lines deleted...]
-    <x:t>$8,012,672.99</x:t>
+    <x:t>$7,716,622.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordnet Ab Publ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAVE SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,521,356.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avanza Bank Holding Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,520,698.20</x:t>
   </x:si>
   <x:si>
     <x:t>Agco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AGCO US</x:t>
   </x:si>
   <x:si>
     <x:t>47,843</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,759,161.52</x:t>
-[...2 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>$7,466,034.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyo Suisan Kaisha Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2875 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,439,401.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerce Bancshares Inc/Mo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,397,966.04</x:t>
   </x:si>
   <x:si>
     <x:t>National Fuel Gas Co</x:t>
   </x:si>
   <x:si>
     <x:t>NFG US</x:t>
   </x:si>
   <x:si>
     <x:t>68,628</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,585,199.86</x:t>
-[...17 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>$7,368,329.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Janus Henderson Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JHG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,260,169.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ringkjoebing Landbobank A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RILBA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,233,760.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swissquote Group Holding Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SQN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,227,838.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msa Safety Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,979,960.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mgic Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>198,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,952,202.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piper Sandler Cos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,911,631.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gentex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,879,270.06</x:t>
   </x:si>
   <x:si>
     <x:t>Technip Energies Nv</x:t>
   </x:si>
   <x:si>
     <x:t>TE FP</x:t>
   </x:si>
   <x:si>
     <x:t>118,668</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,282,369.09</x:t>
-[...35 lines deleted...]
-    <x:t>$7,248,645.91</x:t>
+    <x:t>$6,824,858.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rightmove Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>863,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,786,411.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azimut Holding Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZM IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,786,246.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Epam Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPAM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,754,242.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Howden Joinery Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HWDN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>469,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,750,953.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essent Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,708,642.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taylor Morrison Home Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,622,573.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genpact Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,614,500.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paylocity Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCTY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,569,299.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grand Canyon Education Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,407,623.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aak Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAK SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,317,377.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hims &amp; Hers Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIMS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,272,001.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Temenos Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEMN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,237,948.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Installed Building Products Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,231,108.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QLYS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,212,289.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX US</x:t>
   </x:si>
   <x:si>
     <x:t>34,339</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,222,639.36</x:t>
-[...254 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>$6,206,314.59</x:t>
   </x:si>
   <x:si>
     <x:t>Exlservice Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EXLS US</x:t>
   </x:si>
   <x:si>
     <x:t>150,401</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,494,305.95</x:t>
-[...14 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>$6,068,298.57</x:t>
   </x:si>
   <x:si>
     <x:t>Fti Consulting Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FCN US</x:t>
   </x:si>
   <x:si>
     <x:t>28,463</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,347,115.55</x:t>
+    <x:t>$6,059,711.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galenica Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GALE SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,931,656.74</x:t>
   </x:si>
   <x:si>
     <x:t>Esab Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ESAB US</x:t>
   </x:si>
   <x:si>
     <x:t>44,936</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,339,207.71</x:t>
-[...56 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>$5,772,667.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Sanwa Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>5929 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>176,593</x:t>
-[...2 lines deleted...]
-    <x:t>$5,627,438.25</x:t>
+    <x:t>177,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,642,377.21</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
+    <x:t>Morningstar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MORN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,516,002.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ollie's Bargain Outlet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OLLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,472,443.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rli Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,202,907.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Display Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OLED US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,184,582.49</x:t>
+  </x:si>
+  <x:si>
     <x:t>Zealand Pharma A/S</x:t>
   </x:si>
   <x:si>
     <x:t>ZEAL DC</x:t>
   </x:si>
   <x:si>
     <x:t>73,205</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,484,260.64</x:t>
-[...56 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>$5,161,643.07</x:t>
   </x:si>
   <x:si>
     <x:t>Hamilton Lane Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HLNE US</x:t>
   </x:si>
   <x:si>
     <x:t>41,930</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,139,284.56</x:t>
-[...11 lines deleted...]
-    <x:t>$5,114,455.96</x:t>
+    <x:t>$5,077,638.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Fortune Brands Innovations Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FBIN US</x:t>
   </x:si>
   <x:si>
     <x:t>92,343</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,972,119.56</x:t>
-[...2 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>$4,997,687.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Badger Meter Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,931,202.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Vontier Corp</x:t>
   </x:si>
   <x:si>
     <x:t>VNT US</x:t>
   </x:si>
   <x:si>
     <x:t>117,435</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,962,429.57</x:t>
-[...14 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>$4,632,112.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Pegasystems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PEGA US</x:t>
   </x:si>
   <x:si>
     <x:t>74,630</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,776,742.70</x:t>
+    <x:t>$3,706,087.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Doximity Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DOCS US</x:t>
   </x:si>
   <x:si>
     <x:t>100,270</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,596,070.62</x:t>
-[...2 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>$2,982,318.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$614,903.58</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$2,035,184.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2074,51 +2071,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02fcb8299f804951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R147285b65b454110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8185728ed07349c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5555d3ecf4a04414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8ad919215b1944bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra38333d684e845e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F150"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -2186,331 +2183,331 @@
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C6" s="1" t="s">
+      <x:c r="D6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="D6" s="1" t="s">
+      <x:c r="E6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="E6" s="1" t="s">
+      <x:c r="F6" s="1" t="s">
         <x:v>21</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+      <x:c r="F7" s="1" t="s">
         <x:v>26</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
@@ -2526,2131 +2523,2131 @@
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="D82" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="D84" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
         <x:v>380</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="D87" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
         <x:v>393</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="D89" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
         <x:v>402</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="D90" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="F91" s="1" t="s">
         <x:v>411</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="D92" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
         <x:v>416</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="D93" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
         <x:v>425</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="D95" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="F99" s="1" t="s">
         <x:v>446</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
+      <x:c r="F100" s="1" t="s">
         <x:v>451</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
         <x:v>456</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="F104" s="1" t="s">
         <x:v>469</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
         <x:v>478</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="D107" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="D108" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="E108" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="E110" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
+      <x:c r="F110" s="1" t="s">
         <x:v>495</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="D111" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
+      <x:c r="E111" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="E111" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="D112" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="E112" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="D113" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="E113" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="E113" s="1" t="s">
+      <x:c r="F113" s="1" t="s">
         <x:v>508</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="D117" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
+      <x:c r="E117" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="E117" s="1" t="s">
+      <x:c r="F117" s="1" t="s">
         <x:v>525</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="C123" s="1" t="s">
+      <x:c r="D123" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="D123" s="1" t="s">
+      <x:c r="E123" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
-      <x:c r="E123" s="1" t="s">
+      <x:c r="F123" s="1" t="s">
         <x:v>550</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="C125" s="1" t="s">
+      <x:c r="D125" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="D125" s="1" t="s">
+      <x:c r="E125" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="E125" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
-      <x:c r="C126" s="1" t="s">
+      <x:c r="D126" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
-      <x:c r="D126" s="1" t="s">
+      <x:c r="E126" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="E126" s="1" t="s">
+      <x:c r="F126" s="1" t="s">
         <x:v>563</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
@@ -4666,451 +4663,451 @@
       </x:c>
       <x:c r="E128" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
-      <x:c r="C130" s="1" t="s">
+      <x:c r="D130" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
-      <x:c r="D130" s="1" t="s">
+      <x:c r="E130" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
-      <x:c r="E130" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
-      <x:c r="C131" s="1" t="s">
+      <x:c r="D131" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
-      <x:c r="D131" s="1" t="s">
+      <x:c r="E131" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="E131" s="1" t="s">
+      <x:c r="F131" s="1" t="s">
         <x:v>585</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="C133" s="1" t="s">
+      <x:c r="D133" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="D133" s="1" t="s">
+      <x:c r="E133" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="E133" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="C134" s="1" t="s">
+      <x:c r="E134" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="D134" s="1" t="s">
+      <x:c r="F134" s="1" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
-      <x:c r="C135" s="1" t="s">
+      <x:c r="D135" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="D135" s="1" t="s">
+      <x:c r="E135" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="E135" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="C136" s="1" t="s">
+      <x:c r="E136" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="D136" s="1" t="s">
+      <x:c r="F136" s="1" t="s">
         <x:v>607</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="D137" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="C137" s="1" t="s">
+      <x:c r="E137" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="D137" s="1" t="s">
+      <x:c r="F137" s="1" t="s">
         <x:v>612</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>614</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="C138" s="1" t="s">
+      <x:c r="E138" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="D138" s="1" t="s">
+      <x:c r="F138" s="1" t="s">
         <x:v>617</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>614</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
+      <x:c r="D139" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="D139" s="1" t="s">
+      <x:c r="E139" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="E139" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="C140" s="1" t="s">
+      <x:c r="E140" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="D140" s="1" t="s">
+      <x:c r="F140" s="1" t="s">
         <x:v>626</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="C141" s="1" t="s">
+      <x:c r="D141" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="D141" s="1" t="s">
+      <x:c r="E141" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="E141" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="D142" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="C142" s="1" t="s">
+      <x:c r="E142" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="D142" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="C143" s="1" t="s">
+      <x:c r="E143" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="D143" s="1" t="s">
+      <x:c r="F143" s="1" t="s">
         <x:v>639</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
-      <x:c r="C144" s="1" t="s">
+      <x:c r="D144" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="D144" s="1" t="s">
+      <x:c r="E144" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
-      <x:c r="E144" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
-      <x:c r="C145" s="1" t="s">
+      <x:c r="E145" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
-      <x:c r="D145" s="1" t="s">
+      <x:c r="F145" s="1" t="s">
         <x:v>648</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
-      <x:c r="C146" s="1" t="s">
+      <x:c r="D146" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
-      <x:c r="D146" s="1" t="s">
+      <x:c r="E146" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
-      <x:c r="E146" s="1" t="s">
+      <x:c r="F146" s="1" t="s">
         <x:v>653</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
-      <x:c r="C147" s="1" t="s">
+      <x:c r="D147" s="1" t="s">
         <x:v>656</x:v>
       </x:c>
-      <x:c r="D147" s="1" t="s">
+      <x:c r="E147" s="1" t="s">
         <x:v>657</x:v>
       </x:c>
-      <x:c r="E147" s="1" t="s">
+      <x:c r="F147" s="1" t="s">
         <x:v>658</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
-      <x:c r="C148" s="1" t="s">
+      <x:c r="D148" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
-      <x:c r="D148" s="1" t="s">
+      <x:c r="E148" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
-      <x:c r="E148" s="1" t="s">
+      <x:c r="F148" s="1" t="s">
         <x:v>663</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
-      <x:c r="C149" s="1" t="s">
+      <x:c r="D149" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
-      <x:c r="D149" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E149" s="1" t="s">
+      <x:c r="F149" s="1" t="s">
         <x:v>667</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>