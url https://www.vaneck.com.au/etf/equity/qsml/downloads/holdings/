--- v2 (2026-06-01)
+++ v3 (2026-06-22)
@@ -1,2052 +1,2109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc85b4de6a7f14c80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24f6f5befa374033" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QSML_asat_20260601" sheetId="1" r:id="Ra38333d684e845e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QSML_asat_20260619" sheetId="1" r:id="Rab98e82ba6ed42a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="754" uniqueCount="668">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 01/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="779" uniqueCount="687">
+  <x:si>
+    <x:t>All Fund Holdings as at 19/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Sterling Infrastructure Inc</x:t>
   </x:si>
   <x:si>
     <x:t>STRL US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,481</x:t>
-[...2 lines deleted...]
-    <x:t>$30,486,536.49</x:t>
+    <x:t>27,792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,158,102.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carpenter Technology Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,065,378.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woodward Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WWD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,704,793.29</x:t>
   </x:si>
   <x:si>
     <x:t>1.93%</x:t>
   </x:si>
   <x:si>
-    <x:t>Fabrinet</x:t>
-[...38 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>Itt Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,845,722.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lincoln Electric Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LECO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,656,085.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East West Bancorp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWBC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,562,479.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bwx Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWXT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,372,458.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RGLD US</x:t>
   </x:si>
   <x:si>
-    <x:t>74,534</x:t>
-[...62 lines deleted...]
-    <x:t>$19,259,131.46</x:t>
+    <x:t>65,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,150,040.05</x:t>
   </x:si>
   <x:si>
     <x:t>1.22%</x:t>
   </x:si>
   <x:si>
-    <x:t>Itt Inc</x:t>
-[...11 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>Mueller Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,715,588.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Onto Innovation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONTO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,841,912.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evercore Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,759,072.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exelixis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXEL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>243,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,022,856.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toll Brothers Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,652,368.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Generac Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNRC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,205,990.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diploma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPLM LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,874,099.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modine Manufacturing Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,791,811.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Borgwarner Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,751,090.84</x:t>
   </x:si>
   <x:si>
     <x:t>Rambus Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RMBS US</x:t>
   </x:si>
   <x:si>
-    <x:t>90,659</x:t>
-[...104 lines deleted...]
-    <x:t>$15,926,550.82</x:t>
+    <x:t>82,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,635,815.55</x:t>
   </x:si>
   <x:si>
     <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Medpace Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MEDP US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,509</x:t>
-[...2 lines deleted...]
-    <x:t>$15,851,742.11</x:t>
+    <x:t>24,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,170,821.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Industrial Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,123,764.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globe Life Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,066,903.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Roadhouse Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXRH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,568,745.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valmont Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,794,309.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New York Times Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NYT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,786,510.98</x:t>
   </x:si>
   <x:si>
     <x:t>Sanmina-Sci Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SANM US</x:t>
   </x:si>
   <x:si>
-    <x:t>43,741</x:t>
-[...20 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>42,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,564,128.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Align Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALGN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,531,866.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,143,775.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assurant Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,102,292.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Games Workshop Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAW LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,993,956.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kokusai Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6525 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,807,147.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Donaldson Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,594,052.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imi Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>236,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,576,924.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOG/A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,460,962.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Topbuild Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BLD US</x:t>
   </x:si>
   <x:si>
-    <x:t>26,704</x:t>
-[...77 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>21,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,280,351.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accelleron Industries Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACLN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,191,268.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bj's Wholesale Club Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BJ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,156,631.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sei Investments Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,024,632.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saia Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAIA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,833,015.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,771,326.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gaztransport Et Technigaz Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTT FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,663,247.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allison Transmission Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,423,255.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGNX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,308,503.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Manhattan Associates Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MANH US</x:t>
   </x:si>
   <x:si>
-    <x:t>68,882</x:t>
-[...155 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>64,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,232,952.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Drainage Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,162,969.37</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS US</x:t>
   </x:si>
   <x:si>
-    <x:t>117,406</x:t>
-[...32 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>117,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,107,234.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,005,822.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Niterra Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5334 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,969,540.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stifel Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,878,191.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flowserve Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,848,335.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primerica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,834,559.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Popular Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPOP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,800,223.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Watts Water Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,737,621.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crane Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,455,511.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encompass Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,126,143.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acuity Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,124,513.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interdigital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDCC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,123,927.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arrowhead Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,966,738.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cirrus Logic Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRUS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,921,986.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Financial Group Inc/Oh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,811,474.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biomarin Pharmaceutical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMRN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>138,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,774,924.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finning International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,760,665.65</x:t>
   </x:si>
   <x:si>
     <x:t>Factset Research Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FDS US</x:t>
   </x:si>
   <x:si>
-    <x:t>36,074</x:t>
-[...44 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>33,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,692,291.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ig Group Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>298,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,665,556.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Everus Construction Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,624,425.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yaskawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6506 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,524,005.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aecom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,302,120.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-Techne Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,272,710.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Houlihan Lokey Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,231,194.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Old Republic International Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>185,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,212,008.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globus Medical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMED US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,132,740.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simpson Manufacturing Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,115,596.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Affiliated Managers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,111,182.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core &amp; Main Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,038,550.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Armstrong World Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,007,059.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aaon Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAON US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,999,423.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sprouts Farmers Market Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,890,772.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esco Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,805,608.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enersys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,653,052.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corcept Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,608,344.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Autoliv Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ALV US</x:t>
   </x:si>
   <x:si>
-    <x:t>66,663</x:t>
-[...335 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>56,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,555,141.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinsale Capital Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNSL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,489,898.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Voya Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOYA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,417,973.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plexus Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLXS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,379,597.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IESC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,366,468.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ul Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,200,299.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagle Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,186,243.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A O Smith Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,091,369.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landstar System Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,815,646.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Desk Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>330,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,712,330.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Weir Group Plc/The</x:t>
   </x:si>
   <x:si>
     <x:t>WEIR LN</x:t>
   </x:si>
   <x:si>
-    <x:t>214,773</x:t>
-[...17 lines deleted...]
-    <x:t>$9,828,204.68</x:t>
+    <x:t>189,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,692,478.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federal Signal Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,676,424.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tetra Tech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>221,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,649,583.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aixtron Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIXA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,639,251.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptargroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,610,365.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pool Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POOL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,584,450.15</x:t>
   </x:si>
   <x:si>
     <x:t>Dundee Precious Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DPM CN</x:t>
   </x:si>
   <x:si>
-    <x:t>210,304</x:t>
-[...122 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>187,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,579,320.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zurn Elkay Water Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZWS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,512,244.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Vision Stabilized Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXSN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,410,346.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Health Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UHS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,341,159.31</x:t>
   </x:si>
   <x:si>
     <x:t>Chemed Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CHE US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,823</x:t>
-[...17 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>13,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,294,262.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axis Capital Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,272,323.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krystal Biotech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRYS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,145,472.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auto Trader Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>901,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,128,627.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerce Bancshares Inc/Mo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,050,324.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nissan Chemical Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4021 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,950,761.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sensata Technologies Holding Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,893,009.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordnet Ab Publ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAVE SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,885,602.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,835,043.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Janus Henderson Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JHG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,777,524.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Icg Plc</x:t>
   </x:si>
   <x:si>
     <x:t>ICG LN</x:t>
   </x:si>
   <x:si>
-    <x:t>245,659</x:t>
-[...2 lines deleted...]
-    <x:t>$8,592,511.57</x:t>
+    <x:t>237,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,744,391.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swissquote Group Holding Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SQN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,667,139.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piper Sandler Cos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,648,664.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Fuel Gas Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,636,509.27</x:t>
   </x:si>
   <x:si>
     <x:t>Oceanagold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OGC CN</x:t>
   </x:si>
   <x:si>
-    <x:t>203,911</x:t>
-[...20 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>204,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,523,165.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newmarket Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,434,100.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Konecranes Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>KCR FH</x:t>
   </x:si>
   <x:si>
-    <x:t>181,031</x:t>
-[...2 lines deleted...]
-    <x:t>$8,320,972.69</x:t>
+    <x:t>164,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,411,680.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Myr Group Inc/Delaware</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,408,504.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Ohka Kogyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4186 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,375,425.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingredion Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,352,884.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avanza Bank Holding Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,346,734.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baycurrent Consulting Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,345,741.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Howden Joinery Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HWDN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>472,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,201,332.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Andritz Ag</x:t>
   </x:si>
   <x:si>
     <x:t>ANDR AV</x:t>
   </x:si>
   <x:si>
-    <x:t>64,975</x:t>
-[...164 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>56,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,191,410.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plus500 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLUS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,031,179.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Bankshares Inc/Wv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,917,674.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paycom Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,869,999.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azimut Holding Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZM IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,839,955.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mycronic Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYCR SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,686,038.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mgic Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,657,312.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rightmove Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>842,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,643,160.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msa Safety Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,641,942.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alk-Abello A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALKB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,590,216.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ringkjoebing Landbobank A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RILBA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,412,297.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Toyo Suisan Kaisha Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2875 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>76,352</x:t>
-[...116 lines deleted...]
-    <x:t>$6,879,270.06</x:t>
+    <x:t>73,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,393,029.82</x:t>
   </x:si>
   <x:si>
     <x:t>Technip Energies Nv</x:t>
   </x:si>
   <x:si>
     <x:t>TE FP</x:t>
   </x:si>
   <x:si>
-    <x:t>118,668</x:t>
-[...53 lines deleted...]
-    <x:t>$6,750,953.68</x:t>
+    <x:t>109,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,365,036.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lagercrantz Group Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAGRB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,311,992.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primoris Services Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRIM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,293,095.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Versant Media Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VSNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,282,078.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nice Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,202,487.88</x:t>
   </x:si>
   <x:si>
     <x:t>Essent Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ESNT US</x:t>
   </x:si>
   <x:si>
-    <x:t>83,380</x:t>
-[...29 lines deleted...]
-    <x:t>$6,614,500.38</x:t>
+    <x:t>73,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,136,145.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grand Canyon Education Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,058,134.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trend Micro Inc/Japan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4704 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,010,974.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>248,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,859,981.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meiji Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2269 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,844,052.94</x:t>
   </x:si>
   <x:si>
     <x:t>Paylocity Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PCTY US</x:t>
   </x:si>
   <x:si>
-    <x:t>41,126</x:t>
-[...17 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>40,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,820,623.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,679,404.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magnolia Oil &amp; Gas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,593,760.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tel Aviv Stock Exchange Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TASE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,559,136.73</x:t>
   </x:si>
   <x:si>
     <x:t>Aak Ab</x:t>
   </x:si>
   <x:si>
     <x:t>AAK SS</x:t>
   </x:si>
   <x:si>
-    <x:t>169,091</x:t>
-[...215 lines deleted...]
-    <x:t>$5,077,638.26</x:t>
+    <x:t>158,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,279,813.90</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
-    <x:t>Fortune Brands Innovations Inc</x:t>
-[...68 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>Valaris Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,244,839.41</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$2,035,184.06</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$455,164.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2071,56 +2128,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5555d3ecf4a04414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8ad919215b1944bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra38333d684e845e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re164bacbdb054098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra6025640c7ec48ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rab98e82ba6ed42a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F150"/>
+  <x:dimension ref="A1:F155"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2183,431 +2240,431 @@
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
@@ -2623,151 +2680,151 @@
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
@@ -2783,1351 +2840,1351 @@
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
         <x:v>386</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
         <x:v>399</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
         <x:v>418</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
         <x:v>439</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
@@ -4143,91 +4200,91 @@
       </x:c>
       <x:c r="E102" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
@@ -4243,876 +4300,976 @@
       </x:c>
       <x:c r="E107" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
         <x:v>487</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="F116" s="1" t="s">
         <x:v>517</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
         <x:v>530</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="E126" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="F126" s="1" t="s">
         <x:v>559</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="E129" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="F129" s="1" t="s">
         <x:v>573</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="E133" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="F133" s="1" t="s">
         <x:v>591</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="D137" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="E137" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="F137" s="1" t="s">
         <x:v>608</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
+      <x:c r="D139" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="D139" s="1" t="s">
+      <x:c r="E139" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="E139" s="1" t="s">
+      <x:c r="F139" s="1" t="s">
         <x:v>621</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="C141" s="1" t="s">
+      <x:c r="D141" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="D141" s="1" t="s">
+      <x:c r="E141" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="E141" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="C142" s="1" t="s">
+      <x:c r="D142" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="D142" s="1" t="s">
+      <x:c r="E142" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="E142" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="C143" s="1" t="s">
+      <x:c r="D143" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="D143" s="1" t="s">
+      <x:c r="E143" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="E143" s="1" t="s">
+      <x:c r="F143" s="1" t="s">
         <x:v>638</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
-      <x:c r="C144" s="1" t="s">
+      <x:c r="D144" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
-      <x:c r="D144" s="1" t="s">
+      <x:c r="E144" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="E144" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
-      <x:c r="C145" s="1" t="s">
+      <x:c r="D145" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="D145" s="1" t="s">
+      <x:c r="E145" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
-      <x:c r="E145" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="C146" s="1" t="s">
+      <x:c r="E146" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
-      <x:c r="D146" s="1" t="s">
+      <x:c r="F146" s="1" t="s">
         <x:v>651</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="D147" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
-      <x:c r="C147" s="1" t="s">
+      <x:c r="E147" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
-      <x:c r="D147" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="E148" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
-      <x:c r="C148" s="1" t="s">
+      <x:c r="F148" s="1" t="s">
         <x:v>660</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
-      <x:c r="C149" s="1" t="s">
+      <x:c r="F149" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="150" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A150" s="1">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="B150" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
-      <x:c r="D149" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E149" s="1" t="s">
+      <x:c r="C150" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
-      <x:c r="F149" s="1" t="s">
+      <x:c r="D150" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A150" s="2" t="s">
+      <x:c r="E150" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="F150" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="151" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A151" s="1">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="B151" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="C151" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="D151" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="E151" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="F151" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="152" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A152" s="1">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="B152" s="1" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="C152" s="1" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="D152" s="1" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="E152" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="F152" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="153" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A153" s="1">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="B153" s="1" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="D153" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="E153" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="F153" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="154" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A154" s="1">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="B154" s="1" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="C154" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="D154" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="E154" s="1" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="F154" s="1" t="s">
+        <x:v>686</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="155" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B150" s="2" t="s">
+      <x:c r="B155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C150" s="2" t="s">
+      <x:c r="C155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D150" s="2" t="s">
+      <x:c r="D155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E150" s="2" t="s">
+      <x:c r="E155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F150" s="2" t="s">
+      <x:c r="F155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A150:F150"/>
+    <x:mergeCell ref="A155:F155"/>
   </x:mergeCells>
 </x:worksheet>
 </file>