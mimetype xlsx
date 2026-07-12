--- v3 (2026-06-22)
+++ v4 (2026-07-12)
@@ -1,2109 +1,2073 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24f6f5befa374033" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c1198a0dafb4b84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QSML_asat_20260619" sheetId="1" r:id="Rab98e82ba6ed42a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QSML_asat_20260710" sheetId="1" r:id="R30cc155856634d50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="779" uniqueCount="687">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 19/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="769" uniqueCount="675">
+  <x:si>
+    <x:t>All Fund Holdings as at 10/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Carpenter Technology Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,911,579.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woodward Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WWD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,297,786.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sterling Infrastructure Inc</x:t>
   </x:si>
   <x:si>
     <x:t>STRL US</x:t>
   </x:si>
   <x:si>
-    <x:t>27,792</x:t>
-[...35 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>28,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,548,739.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East West Bancorp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWBC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,639,076.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Itt Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ITT US</x:t>
   </x:si>
   <x:si>
-    <x:t>74,275</x:t>
-[...5 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>74,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,822,920.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exelixis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXEL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,193,908.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medpace Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,167,176.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RGLD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,992,754.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bwx Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWXT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,891,693.82</x:t>
   </x:si>
   <x:si>
     <x:t>Lincoln Electric Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LECO US</x:t>
   </x:si>
   <x:si>
-    <x:t>52,629</x:t>
-[...50 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>53,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,832,810.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Onto Innovation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONTO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,229,853.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evercore Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,464,676.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globe Life Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,142,311.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toll Brothers Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,125,171.44</x:t>
   </x:si>
   <x:si>
     <x:t>Mueller Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MLI US</x:t>
   </x:si>
   <x:si>
-    <x:t>100,630</x:t>
-[...65 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>202,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,915,120.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Roadhouse Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXRH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,687,362.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diploma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPLM LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,310,157.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Industrial Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,672,036.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,481,637.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assurant Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,433,765.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Borgwarner Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,374,276.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New York Times Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NYT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,317,571.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kokusai Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6525 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,845,728.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Generac Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GNRC US</x:t>
   </x:si>
   <x:si>
-    <x:t>43,223</x:t>
-[...20 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>43,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,808,686.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manhattan Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,754,623.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Align Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALGN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,484,709.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valmont Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,446,566.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Donaldson Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,332,881.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Games Workshop Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAW LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,257,627.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sei Investments Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,051,881.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Modine Manufacturing Co</x:t>
   </x:si>
   <x:si>
     <x:t>MOD US</x:t>
   </x:si>
   <x:si>
-    <x:t>39,598</x:t>
-[...17 lines deleted...]
-    <x:t>$16,751,090.84</x:t>
+    <x:t>39,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,006,034.51</x:t>
   </x:si>
   <x:si>
     <x:t>Rambus Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RMBS US</x:t>
   </x:si>
   <x:si>
-    <x:t>82,637</x:t>
-[...86 lines deleted...]
-    <x:t>$14,786,510.98</x:t>
+    <x:t>83,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,699,715.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOG/A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,688,725.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bj's Wholesale Club Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BJ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,466,071.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,405,983.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primerica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,099,722.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Sanmina-Sci Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SANM US</x:t>
   </x:si>
   <x:si>
-    <x:t>42,292</x:t>
-[...92 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>42,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,077,771.72</x:t>
   </x:si>
   <x:si>
     <x:t>Imi Plc</x:t>
   </x:si>
   <x:si>
     <x:t>IMI LN</x:t>
   </x:si>
   <x:si>
-    <x:t>236,870</x:t>
-[...32 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>238,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,929,027.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-Techne Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,849,763.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encompass Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,835,025.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Popular Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPOP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,786,341.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saia Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAIA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,656,007.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gaztransport Et Technigaz Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTT FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,645,639.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGNX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,473,220.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stifel Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,461,380.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Drainage Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,451,067.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,333,756.29</x:t>
   </x:si>
   <x:si>
     <x:t>Accelleron Industries Ag</x:t>
   </x:si>
   <x:si>
     <x:t>ACLN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>87,648</x:t>
-[...74 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>88,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,165,129.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Watts Water Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,098,876.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Allison Transmission Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ALSN US</x:t>
   </x:si>
   <x:si>
-    <x:t>73,147</x:t>
-[...47 lines deleted...]
-    <x:t>$12,162,969.37</x:t>
+    <x:t>73,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,089,199.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biomarin Pharmaceutical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMRN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,035,230.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acuity Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,939,201.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Factset Research Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,905,868.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Financial Group Inc/Oh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,790,887.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crane Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,784,401.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Niterra Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5334 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,727,236.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arrowhead Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,468,602.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corcept Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,421,027.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Old Republic International Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>186,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,109,207.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finning International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,793,651.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Affiliated Managers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,651,353.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinsale Capital Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNSL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,596,821.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ig Group Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,456,693.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aecom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,378,007.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flowserve Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,294,757.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Voya Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOYA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,266,531.45</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS US</x:t>
   </x:si>
   <x:si>
-    <x:t>117,187</x:t>
-[...137 lines deleted...]
-    <x:t>$11,124,513.46</x:t>
+    <x:t>118,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,204,937.65</x:t>
   </x:si>
   <x:si>
     <x:t>Interdigital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IDCC US</x:t>
   </x:si>
   <x:si>
-    <x:t>26,350</x:t>
-[...17 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>26,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,192,211.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yaskawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6506 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,174,644.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Houlihan Lokey Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,101,104.55</x:t>
   </x:si>
   <x:si>
     <x:t>Cirrus Logic Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CRUS US</x:t>
   </x:si>
   <x:si>
-    <x:t>46,337</x:t>
-[...68 lines deleted...]
-    <x:t>$10,665,556.63</x:t>
+    <x:t>46,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,090,891.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sprouts Farmers Market Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,061,143.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globus Medical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMED US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,983,912.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tetra Tech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>223,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,963,498.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Armstrong World Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,948,728.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autoliv Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,791,497.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simpson Manufacturing Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,709,565.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,634,961.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esco Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,634,525.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core &amp; Main Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>146,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,516,158.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Everus Construction Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ECG US</x:t>
   </x:si>
   <x:si>
-    <x:t>47,241</x:t>
-[...134 lines deleted...]
-    <x:t>$10,007,059.48</x:t>
+    <x:t>47,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,513,681.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chemed Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,498,180.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Desk Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>332,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,469,071.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A O Smith Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,387,911.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axis Capital Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,380,028.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Health Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UHS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,340,856.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pool Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POOL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,138,872.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baycurrent Consulting Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,111,288.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptargroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,071,749.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landstar System Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,992,901.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enersys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,898,553.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ul Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,876,051.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krystal Biotech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRYS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,849,622.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerce Bancshares Inc/Mo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,730,634.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weir Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEIR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>191,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,718,652.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federal Signal Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,716,422.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plexus Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLXS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,617,679.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auto Trader Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>908,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,612,173.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IESC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,607,941.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagle Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,567,081.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swissquote Group Holding Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SQN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,394,677.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordnet Ab Publ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAVE SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,376,420.81</x:t>
   </x:si>
   <x:si>
     <x:t>Aaon Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AAON US</x:t>
   </x:si>
   <x:si>
-    <x:t>51,288</x:t>
-[...230 lines deleted...]
-    <x:t>$8,649,583.84</x:t>
+    <x:t>51,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,213,495.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,155,758.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zurn Elkay Water Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZWS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,113,856.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Fuel Gas Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,099,480.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nissan Chemical Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4021 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,090,305.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,952,931.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paycom Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,822,280.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Vision Stabilized Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXSN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,653,507.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avanza Bank Holding Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,574,231.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plus500 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLUS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,496,266.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingredion Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,456,086.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newmarket Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,439,805.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,370,500.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mgic Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,335,577.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nice Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,304,829.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Bankshares Inc/Wv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,286,047.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konecranes Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCR FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,235,062.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rightmove Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>849,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,149,133.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sensata Technologies Holding Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,107,800.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Howden Joinery Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HWDN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>476,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,084,693.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyo Suisan Kaisha Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2875 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,083,370.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Myr Group Inc/Delaware</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,052,554.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ringkjoebing Landbobank A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RILBA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,995,940.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piper Sandler Cos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,994,927.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msa Safety Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,908,014.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essent Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,897,322.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paylocity Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCTY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,841,730.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andritz Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANDR AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,805,587.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Ohka Kogyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4186 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,786,644.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trend Micro Inc/Japan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4704 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,783,163.64</x:t>
   </x:si>
   <x:si>
     <x:t>Aixtron Se</x:t>
   </x:si>
   <x:si>
     <x:t>AIXA GR</x:t>
   </x:si>
   <x:si>
-    <x:t>88,270</x:t>
-[...431 lines deleted...]
-    <x:t>$6,869,999.43</x:t>
+    <x:t>88,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,635,987.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Azimut Holding Spa</x:t>
   </x:si>
   <x:si>
     <x:t>AZM IM</x:t>
   </x:si>
   <x:si>
-    <x:t>111,460</x:t>
-[...2 lines deleted...]
-    <x:t>$6,839,955.70</x:t>
+    <x:t>112,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,583,948.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Mycronic Ab</x:t>
   </x:si>
   <x:si>
     <x:t>MYCR SS</x:t>
   </x:si>
   <x:si>
-    <x:t>147,230</x:t>
-[...44 lines deleted...]
-    <x:t>$6,641,942.27</x:t>
+    <x:t>148,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,567,744.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grand Canyon Education Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,564,023.00</x:t>
   </x:si>
   <x:si>
     <x:t>Alk-Abello A/S</x:t>
   </x:si>
   <x:si>
     <x:t>ALKB DC</x:t>
   </x:si>
   <x:si>
-    <x:t>120,475</x:t>
-[...14 lines deleted...]
-    <x:t>$6,412,297.63</x:t>
+    <x:t>121,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,509,401.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meiji Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2269 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>185,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,342,655.09</x:t>
   </x:si>
   <x:si>
     <x:t>0.39%</x:t>
   </x:si>
   <x:si>
-    <x:t>Toyo Suisan Kaisha Ltd</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Technip Energies Nv</x:t>
   </x:si>
   <x:si>
     <x:t>TE FP</x:t>
   </x:si>
   <x:si>
-    <x:t>109,131</x:t>
-[...2 lines deleted...]
-    <x:t>$6,365,036.43</x:t>
+    <x:t>109,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,179,928.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Lagercrantz Group Ab</x:t>
   </x:si>
   <x:si>
     <x:t>LAGRB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>166,639</x:t>
-[...5 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>167,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,025,995.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Versant Media Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VSNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,997,098.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aak Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAK SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,828,458.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,716,155.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Primoris Services Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PRIM US</x:t>
   </x:si>
   <x:si>
-    <x:t>43,564</x:t>
-[...107 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>43,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,659,153.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magnolia Oil &amp; Gas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,581,411.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX US</x:t>
   </x:si>
   <x:si>
-    <x:t>33,098</x:t>
-[...17 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>33,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,479,944.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valaris Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,190,793.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Tel Aviv Stock Exchange Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TASE IT</x:t>
   </x:si>
   <x:si>
-    <x:t>88,833</x:t>
-[...29 lines deleted...]
-    <x:t>$5,244,839.41</x:t>
+    <x:t>89,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,182,088.15</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$455,164.91</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$148,890.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2128,56 +2092,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re164bacbdb054098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra6025640c7ec48ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rab98e82ba6ed42a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f612dfaa95344b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R42e7de69dcb54865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R30cc155856634d50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F155"/>
+  <x:dimension ref="A1:F153"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2380,2896 +2344,2856 @@
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
         <x:v>509</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
         <x:v>526</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
         <x:v>543</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="C123" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="C124" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="C125" s="1" t="s">
+      <x:c r="F125" s="1" t="s">
         <x:v>556</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="E126" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
-      <x:c r="C126" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="C127" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="E143" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="F143" s="1" t="s">
         <x:v>634</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="E145" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="F145" s="1" t="s">
         <x:v>643</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="E146" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
-      <x:c r="C146" s="1" t="s">
+      <x:c r="F146" s="1" t="s">
         <x:v>648</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="D147" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="E147" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
-      <x:c r="C147" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="E148" s="1" t="s">
         <x:v>656</x:v>
       </x:c>
-      <x:c r="C148" s="1" t="s">
+      <x:c r="F148" s="1" t="s">
         <x:v>657</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
-      <x:c r="C149" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="C150" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="D150" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="E150" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
-      <x:c r="C150" s="1" t="s">
+      <x:c r="F150" s="1" t="s">
         <x:v>666</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="C151" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="D151" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="E151" s="1" t="s">
         <x:v>670</x:v>
       </x:c>
-      <x:c r="C151" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="C152" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="D152" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="E152" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="F152" s="1" t="s">
         <x:v>674</x:v>
       </x:c>
-      <x:c r="C152" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A153" s="1">
-[...39 lines deleted...]
-      <x:c r="A155" s="2" t="s">
+      <x:c r="A153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B155" s="2" t="s">
+      <x:c r="B153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C155" s="2" t="s">
+      <x:c r="C153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D155" s="2" t="s">
+      <x:c r="D153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E155" s="2" t="s">
+      <x:c r="E153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F155" s="2" t="s">
+      <x:c r="F153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A155:F155"/>
+    <x:mergeCell ref="A153:F153"/>
   </x:mergeCells>
 </x:worksheet>
 </file>