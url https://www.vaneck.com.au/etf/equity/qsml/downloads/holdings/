--- v4 (2026-07-12)
+++ v5 (2026-08-02)
@@ -1,2073 +1,2076 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c1198a0dafb4b84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c42c44d5b3a44eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QSML_asat_20260710" sheetId="1" r:id="R30cc155856634d50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QSML_asat_20260731" sheetId="1" r:id="R1b43b3b7b9a0470c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="769" uniqueCount="675">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 10/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="769" uniqueCount="676">
+  <x:si>
+    <x:t>All Fund Holdings as at 31/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Carpenter Technology Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CRS US</x:t>
   </x:si>
   <x:si>
     <x:t>38,643</x:t>
   </x:si>
   <x:si>
-    <x:t>$32,911,579.20</x:t>
-[...2 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>$28,591,482.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Woodward Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WWD US</x:t>
   </x:si>
   <x:si>
     <x:t>52,102</x:t>
   </x:si>
   <x:si>
-    <x:t>$30,297,786.82</x:t>
-[...2 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>$26,761,304.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Sterling Infrastructure Inc</x:t>
   </x:si>
   <x:si>
     <x:t>STRL US</x:t>
   </x:si>
   <x:si>
     <x:t>28,011</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,548,739.70</x:t>
-[...2 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>$23,800,284.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>East West Bancorp Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EWBC US</x:t>
   </x:si>
   <x:si>
     <x:t>114,604</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,639,076.46</x:t>
-[...2 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>$21,375,565.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Itt Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ITT US</x:t>
   </x:si>
   <x:si>
     <x:t>74,860</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,822,920.00</x:t>
+    <x:t>$20,888,541.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medpace Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,406,537.08</x:t>
   </x:si>
   <x:si>
     <x:t>1.28%</x:t>
   </x:si>
   <x:si>
+    <x:t>Lincoln Electric Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LECO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,734,705.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mueller Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,179,717.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RGLD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,722,314.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Exelixis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EXEL US</x:t>
   </x:si>
   <x:si>
     <x:t>245,386</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,193,908.70</x:t>
-[...29 lines deleted...]
-    <x:t>$18,992,754.74</x:t>
+    <x:t>$18,527,548.43</x:t>
   </x:si>
   <x:si>
     <x:t>1.16%</x:t>
   </x:si>
   <x:si>
+    <x:t>Texas Roadhouse Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXRH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,107,157.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manhattan Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,808,051.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diploma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPLM LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,559,514.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globe Life Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,255,825.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bwx Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BWXT US</x:t>
   </x:si>
   <x:si>
     <x:t>70,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,891,693.82</x:t>
-[...14 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>$16,837,579.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toll Brothers Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,647,480.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Industrial Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,573,132.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evercore Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,278,802.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,683,200.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New York Times Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NYT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,252,357.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assurant Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,246,438.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bj's Wholesale Club Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BJ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,190,674.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sei Investments Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,090,786.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Donaldson Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,074,379.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Borgwarner Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,955,921.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Onto Innovation Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ONTO US</x:t>
   </x:si>
   <x:si>
     <x:t>39,899</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,229,853.20</x:t>
-[...158 lines deleted...]
-    <x:t>$15,317,571.72</x:t>
+    <x:t>$14,689,380.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corcept Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,852,748.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Align Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALGN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,585,790.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primerica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,522,738.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stifel Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,475,963.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Games Workshop Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAW LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,450,989.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imi Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>238,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,430,163.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Popular Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPOP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,065,603.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOG/A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,906,933.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gaztransport Et Technigaz Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTT FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,881,729.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-Techne Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,861,964.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Factset Research Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,797,441.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encompass Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,685,404.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valmont Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,574,201.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Generac Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNRC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,225,959.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGNX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,224,828.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allison Transmission Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,022,667.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,984,895.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biomarin Pharmaceutical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMRN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,899,491.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Watts Water Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,876,549.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Financial Group Inc/Oh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,601,531.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acuity Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,574,424.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interdigital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDCC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,526,368.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Drainage Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,520,845.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Old Republic International Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>186,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,476,754.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crane Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,450,285.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modine Manufacturing Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,424,940.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arrowhead Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,417,478.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accelleron Industries Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACLN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,325,263.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanmina-Sci Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,261,475.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Armstrong World Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,140,344.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flowserve Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,089,555.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinsale Capital Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNSL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,020,173.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,988,709.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aecom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,906,275.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rambus Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMBS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,794,643.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sprouts Farmers Market Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,777,762.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Niterra Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5334 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,608,830.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Affiliated Managers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,573,481.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tetra Tech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>223,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,549,165.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skyworks Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWKS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,473,258.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Voya Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOYA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,446,983.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saia Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAIA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,316,796.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Kokusai Electric Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6525 JP</x:t>
   </x:si>
   <x:si>
     <x:t>154,725</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,845,728.72</x:t>
-[...488 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>$10,268,729.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chemed Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,182,737.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globus Medical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMED US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,139,777.52</x:t>
   </x:si>
   <x:si>
     <x:t>Finning International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FTT CN</x:t>
   </x:si>
   <x:si>
     <x:t>106,781</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,793,651.74</x:t>
-[...29 lines deleted...]
-    <x:t>$10,596,821.83</x:t>
+    <x:t>$10,068,041.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autoliv Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,016,169.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Health Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UHS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,015,030.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IESC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,850,171.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baycurrent Consulting Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,824,518.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weir Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEIR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>191,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,651,489.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptargroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,646,801.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simpson Manufacturing Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,548,320.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,470,015.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A O Smith Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,448,721.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ul Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,288,607.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federal Signal Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,204,691.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Houlihan Lokey Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,178,005.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core &amp; Main Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>146,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,143,146.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auto Trader Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>908,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,117,315.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paycom Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,078,673.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esco Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,057,155.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerce Bancshares Inc/Mo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,772,992.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axis Capital Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,681,273.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,670,837.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zurn Elkay Water Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZWS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,656,640.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cirrus Logic Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRUS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,600,990.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Desk Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>332,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,544,543.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Everus Construction Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,503,026.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagle Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,435,412.98</x:t>
   </x:si>
   <x:si>
     <x:t>Ig Group Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>IGG LN</x:t>
   </x:si>
   <x:si>
     <x:t>300,660</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,456,693.07</x:t>
-[...68 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>$8,410,842.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Fuel Gas Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,334,600.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swissquote Group Holding Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SQN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,318,717.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordnet Ab Publ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAVE SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,265,373.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newmarket Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,152,387.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pool Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POOL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,061,934.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krystal Biotech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRYS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,033,212.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paylocity Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCTY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,991,963.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enersys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,928,352.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plexus Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLXS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,908,614.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msa Safety Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,735,960.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mgic Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,722,380.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,708,645.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avanza Bank Holding Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,646,720.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Bankshares Inc/Wv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,592,790.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rightmove Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>849,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,559,516.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andritz Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANDR AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,557,239.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingredion Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,514,694.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nissan Chemical Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4021 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,496,113.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landstar System Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,475,534.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konecranes Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCR FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,361,937.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Yaskawa Electric Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6506 JP</x:t>
   </x:si>
   <x:si>
     <x:t>168,180</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,174,644.99</x:t>
-[...428 lines deleted...]
-    <x:t>$8,376,420.81</x:t>
+    <x:t>$7,319,324.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nice Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,285,131.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sensata Technologies Holding Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,261,801.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Vision Stabilized Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXSN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,217,648.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Howden Joinery Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HWDN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>476,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,193,088.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ringkjoebing Landbobank A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RILBA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,182,185.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piper Sandler Cos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,132,335.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,086,693.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,055,455.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essent Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,968,086.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mycronic Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYCR SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,949,488.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trend Micro Inc/Japan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4704 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,925,383.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyo Suisan Kaisha Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2875 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,890,125.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azimut Holding Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZM IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,755,583.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Aaon Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AAON US</x:t>
   </x:si>
   <x:si>
     <x:t>51,691</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,213,495.64</x:t>
-[...110 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>$6,554,569.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meiji Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2269 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>185,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,298,429.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grand Canyon Education Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,257,682.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Ohka Kogyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4186 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,997,783.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Versant Media Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VSNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,954,301.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alk-Abello A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALKB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,907,556.76</x:t>
   </x:si>
   <x:si>
     <x:t>Plus500 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PLUS LN</x:t>
   </x:si>
   <x:si>
     <x:t>78,055</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,496,266.55</x:t>
-[...140 lines deleted...]
-    <x:t>$7,083,370.21</x:t>
+    <x:t>$5,847,745.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,725,272.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lagercrantz Group Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAGRB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>167,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,614,728.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magnolia Oil &amp; Gas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,479,762.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Myr Group Inc/Delaware</x:t>
   </x:si>
   <x:si>
     <x:t>MYRG US</x:t>
   </x:si>
   <x:si>
     <x:t>11,356</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,052,554.57</x:t>
-[...98 lines deleted...]
-    <x:t>$6,783,163.64</x:t>
+    <x:t>$5,387,694.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technip Energies Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,387,362.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valaris Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,320,112.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Aixtron Se</x:t>
   </x:si>
   <x:si>
     <x:t>AIXA GR</x:t>
   </x:si>
   <x:si>
     <x:t>88,965</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,635,987.31</x:t>
-[...110 lines deleted...]
-    <x:t>$5,997,098.89</x:t>
+    <x:t>$5,285,895.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primoris Services Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRIM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,276,843.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tel Aviv Stock Exchange Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TASE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,912,249.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Aak Ab</x:t>
   </x:si>
   <x:si>
     <x:t>AAK SS</x:t>
   </x:si>
   <x:si>
     <x:t>159,268</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,828,458.38</x:t>
-[...83 lines deleted...]
-    <x:t>$5,182,088.15</x:t>
+    <x:t>$4,882,330.10</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$148,890.91</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$-114,448.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2092,51 +2095,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f612dfaa95344b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R42e7de69dcb54865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R30cc155856634d50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb05c2a31b44e4f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R79f90fab72174622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1b43b3b7b9a0470c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F153"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -2344,931 +2347,931 @@
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
@@ -3284,1911 +3287,1911 @@
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
         <x:v>383</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
         <x:v>418</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
         <x:v>439</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
         <x:v>452</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
         <x:v>496</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="D115" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
+      <x:c r="E115" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="E115" s="1" t="s">
+      <x:c r="F115" s="1" t="s">
         <x:v>513</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
+      <x:c r="D119" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="D119" s="1" t="s">
+      <x:c r="E119" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="E119" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="C120" s="1" t="s">
+      <x:c r="D120" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="D120" s="1" t="s">
+      <x:c r="E120" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="E120" s="1" t="s">
+      <x:c r="F120" s="1" t="s">
         <x:v>534</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="C123" s="1" t="s">
+      <x:c r="D123" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="D123" s="1" t="s">
+      <x:c r="E123" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="E123" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="C124" s="1" t="s">
+      <x:c r="D124" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
-      <x:c r="D124" s="1" t="s">
+      <x:c r="E124" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
-      <x:c r="E124" s="1" t="s">
+      <x:c r="F124" s="1" t="s">
         <x:v>551</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="C126" s="1" t="s">
+      <x:c r="D126" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="D126" s="1" t="s">
+      <x:c r="E126" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="E126" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
-      <x:c r="C127" s="1" t="s">
+      <x:c r="D127" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="D127" s="1" t="s">
+      <x:c r="E127" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="E127" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="C128" s="1" t="s">
+      <x:c r="D128" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="D128" s="1" t="s">
+      <x:c r="E128" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="E128" s="1" t="s">
+      <x:c r="F128" s="1" t="s">
         <x:v>568</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
-      <x:c r="C131" s="1" t="s">
+      <x:c r="D131" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
-      <x:c r="D131" s="1" t="s">
+      <x:c r="E131" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
-      <x:c r="E131" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
-      <x:c r="C132" s="1" t="s">
+      <x:c r="D132" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
-      <x:c r="D132" s="1" t="s">
+      <x:c r="E132" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="E132" s="1" t="s">
+      <x:c r="F132" s="1" t="s">
         <x:v>585</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="D137" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="E137" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="F137" s="1" t="s">
         <x:v>604</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="E140" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="F140" s="1" t="s">
         <x:v>618</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="E145" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="F145" s="1" t="s">
         <x:v>641</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="E148" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="F148" s="1" t="s">
         <x:v>654</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="C151" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="D151" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="E151" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="F151" s="1" t="s">
         <x:v>667</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>