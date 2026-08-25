--- v5 (2026-08-02)
+++ v6 (2026-08-25)
@@ -1,2076 +1,2076 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c42c44d5b3a44eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54e4de92a9404b70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QSML_asat_20260731" sheetId="1" r:id="R1b43b3b7b9a0470c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QSML_asat_20260824" sheetId="1" r:id="Rcdfe9ceee94a4348"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="769" uniqueCount="676">
   <x:si>
-    <x:t>All Fund Holdings as at 31/07/2026</x:t>
+    <x:t>All Fund Holdings as at 24/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Carpenter Technology Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CRS US</x:t>
   </x:si>
   <x:si>
-    <x:t>38,643</x:t>
-[...5 lines deleted...]
-    <x:t>1.79%</x:t>
+    <x:t>38,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,872,569.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RGLD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,537,289.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Woodward Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WWD US</x:t>
   </x:si>
   <x:si>
-    <x:t>52,102</x:t>
-[...5 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>52,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,358,673.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medpace Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,608,541.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itt Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,531,618.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lincoln Electric Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LECO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,009,122.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East West Bancorp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWBC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,732,090.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manhattan Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,553,447.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Sterling Infrastructure Inc</x:t>
   </x:si>
   <x:si>
     <x:t>STRL US</x:t>
   </x:si>
   <x:si>
-    <x:t>28,011</x:t>
-[...65 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>28,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,522,778.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exelixis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXEL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>246,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,784,661.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Mueller Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MLI US</x:t>
   </x:si>
   <x:si>
-    <x:t>202,844</x:t>
-[...35 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>203,657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,061,414.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Roadhouse Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TXRH US</x:t>
   </x:si>
   <x:si>
-    <x:t>61,904</x:t>
-[...17 lines deleted...]
-    <x:t>$17,808,051.34</x:t>
+    <x:t>62,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,833,792.30</x:t>
   </x:si>
   <x:si>
     <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Diploma Plc</x:t>
   </x:si>
   <x:si>
     <x:t>DPLM LN</x:t>
   </x:si>
   <x:si>
-    <x:t>125,196</x:t>
-[...5 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>125,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,247,280.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,110,346.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toll Brothers Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,583,774.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Globe Life Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GL US</x:t>
   </x:si>
   <x:si>
-    <x:t>66,500</x:t>
-[...5 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>66,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,156,786.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Industrial Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,029,135.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sei Investments Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,996,176.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Onto Innovation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONTO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,840,511.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assurant Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,491,337.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bj's Wholesale Club Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BJ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,081,107.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Borgwarner Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,884,349.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Bwx Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BWXT US</x:t>
   </x:si>
   <x:si>
-    <x:t>70,100</x:t>
-[...32 lines deleted...]
-    <x:t>$16,573,132.51</x:t>
+    <x:t>70,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,708,741.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corcept Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,697,163.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Factset Research Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,631,583.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Donaldson Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,572,407.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Evercore Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EVR US</x:t>
   </x:si>
   <x:si>
-    <x:t>35,667</x:t>
-[...20 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>35,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,520,708.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imi Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,032,424.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encompass Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,611,932.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allison Transmission Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,592,126.41</x:t>
   </x:si>
   <x:si>
     <x:t>New York Times Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>NYT US</x:t>
   </x:si>
   <x:si>
-    <x:t>143,043</x:t>
-[...101 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>143,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,547,621.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>190,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,399,586.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gaztransport Et Technigaz Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTT FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,340,706.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Games Workshop Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAW LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,003,750.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stifel Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,944,152.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,791,063.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-Techne Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,729,796.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biomarin Pharmaceutical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMRN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,715,232.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interdigital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDCC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,712,035.26</x:t>
   </x:si>
   <x:si>
     <x:t>Align Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ALGN US</x:t>
   </x:si>
   <x:si>
-    <x:t>56,408</x:t>
-[...5 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>56,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,636,876.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Watts Water Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,620,333.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paycom Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,531,615.57</x:t>
   </x:si>
   <x:si>
     <x:t>Primerica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PRI US</x:t>
   </x:si>
   <x:si>
-    <x:t>29,684</x:t>
-[...41 lines deleted...]
-    <x:t>$13,430,163.55</x:t>
+    <x:t>29,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,496,059.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Generac Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNRC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,444,348.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOG/A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,393,336.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valmont Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,387,197.02</x:t>
   </x:si>
   <x:si>
     <x:t>Popular Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BPOP US</x:t>
   </x:si>
   <x:si>
-    <x:t>52,375</x:t>
-[...101 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>52,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,379,236.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinsale Capital Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNSL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,052,982.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acuity Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,692,794.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Financial Group Inc/Oh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,654,328.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flowserve Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,573,106.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tetra Tech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>224,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,557,695.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arrowhead Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,529,897.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Drainage Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,517,545.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accelleron Industries Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACLN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,468,392.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kokusai Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6525 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,293,251.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Armstrong World Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,205,996.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanmina-Sci Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,090,653.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skyworks Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWKS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,081,782.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Old Republic International Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>187,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,987,172.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crane Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,908,715.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Cognex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CGNX US</x:t>
   </x:si>
   <x:si>
-    <x:t>131,608</x:t>
-[...134 lines deleted...]
-    <x:t>$11,450,285.48</x:t>
+    <x:t>132,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,811,635.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globus Medical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMED US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,665,099.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baycurrent Consulting Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,575,082.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Modine Manufacturing Co</x:t>
   </x:si>
   <x:si>
     <x:t>MOD US</x:t>
   </x:si>
   <x:si>
-    <x:t>39,910</x:t>
-[...83 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>40,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,549,985.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weir Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEIR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>191,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,522,669.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sprouts Farmers Market Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,497,400.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Health Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UHS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,337,690.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Voya Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOYA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,266,801.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saia Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAIA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,224,578.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chemed Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,207,111.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Affiliated Managers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,200,028.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rambus Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMBS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,176,646.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autoliv Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,872,996.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finning International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,810,147.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A O Smith Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,713,997.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Niterra Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5334 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,685,163.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aecom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,650,624.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptargroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,564,247.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auto Trader Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,427,740.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simpson Manufacturing Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,400,747.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Houlihan Lokey Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,295,504.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,291,483.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core &amp; Main Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>146,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,097,764.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,013,851.41</x:t>
   </x:si>
   <x:si>
     <x:t>Argan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AGX US</x:t>
   </x:si>
   <x:si>
-    <x:t>13,530</x:t>
-[...200 lines deleted...]
-    <x:t>$10,015,030.39</x:t>
+    <x:t>13,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,904,361.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newmarket Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,852,366.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paylocity Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCTY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,708,690.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federal Signal Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,697,089.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerce Bancshares Inc/Mo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,553,532.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Ies Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IESC US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,292</x:t>
-[...86 lines deleted...]
-    <x:t>$9,448,721.65</x:t>
+    <x:t>18,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,453,533.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagle Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,286,193.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zurn Elkay Water Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZWS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,253,445.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordnet Ab Publ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAVE SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,231,456.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Fuel Gas Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,229,750.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rightmove Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>852,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,185,763.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swissquote Group Holding Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SQN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,182,179.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axis Capital Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,070,639.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pool Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POOL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,054,237.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Everus Construction Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,051,412.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nissan Chemical Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4021 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,947,214.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krystal Biotech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRYS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,931,994.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingredion Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,903,419.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mgic Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,879,914.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enersys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,874,869.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konecranes Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCR FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,808,993.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,807,263.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esco Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,803,809.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ig Group Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,789,170.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avanza Bank Holding Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,718,661.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,605,386.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landstar System Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,585,083.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andritz Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANDR AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,571,017.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msa Safety Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,569,731.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,529,694.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nice Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,498,221.44</x:t>
   </x:si>
   <x:si>
     <x:t>Ul Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ULS US</x:t>
   </x:si>
   <x:si>
-    <x:t>71,190</x:t>
-[...134 lines deleted...]
-    <x:t>$8,656,640.73</x:t>
+    <x:t>71,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,408,849.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Bankshares Inc/Wv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,383,229.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plexus Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLXS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,368,917.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yaskawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6506 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,338,510.67</x:t>
   </x:si>
   <x:si>
     <x:t>Cirrus Logic Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CRUS US</x:t>
   </x:si>
   <x:si>
-    <x:t>46,702</x:t>
-[...2 lines deleted...]
-    <x:t>$8,600,990.37</x:t>
+    <x:t>46,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,316,638.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ringkjoebing Landbobank A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RILBA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,300,638.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Howden Joinery Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HWDN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>478,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,292,252.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meiji Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2269 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>186,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,161,140.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essent Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,129,322.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azimut Holding Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZM IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,082,378.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyo Suisan Kaisha Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2875 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,054,486.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piper Sandler Cos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,936,970.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mycronic Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYCR SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,923,369.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Vision Stabilized Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXSN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,490,948.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sensata Technologies Holding Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,487,922.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Versant Media Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VSNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,413,355.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grand Canyon Education Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,266,134.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Trade Desk Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>TTD US</x:t>
   </x:si>
   <x:si>
-    <x:t>332,664</x:t>
-[...440 lines deleted...]
-    <x:t>$6,949,488.19</x:t>
+    <x:t>333,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,194,899.85</x:t>
   </x:si>
   <x:si>
     <x:t>Trend Micro Inc/Japan</x:t>
   </x:si>
   <x:si>
     <x:t>4704 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>122,138</x:t>
-[...32 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>122,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,018,563.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Ohka Kogyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4186 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,744,946.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magnolia Oil &amp; Gas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,718,236.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alk-Abello A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALKB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,695,697.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valaris Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,682,087.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lagercrantz Group Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAGRB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,587,963.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plus500 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLUS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,522,877.78</x:t>
   </x:si>
   <x:si>
     <x:t>Aaon Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AAON US</x:t>
   </x:si>
   <x:si>
-    <x:t>51,691</x:t>
-[...128 lines deleted...]
-    <x:t>$5,479,762.33</x:t>
+    <x:t>51,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,520,216.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aixtron Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIXA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,352,522.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
+    <x:t>Technip Energies Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,275,957.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tel Aviv Stock Exchange Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TASE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,977,396.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Myr Group Inc/Delaware</x:t>
   </x:si>
   <x:si>
     <x:t>MYRG US</x:t>
   </x:si>
   <x:si>
-    <x:t>11,356</x:t>
-[...41 lines deleted...]
-    <x:t>$5,285,895.25</x:t>
+    <x:t>11,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,864,608.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aak Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAK SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,659,032.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Primoris Services Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PRIM US</x:t>
   </x:si>
   <x:si>
-    <x:t>43,907</x:t>
-[...29 lines deleted...]
-    <x:t>$4,882,330.10</x:t>
+    <x:t>44,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,629,809.63</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-114,448.72</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$182,313.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2095,51 +2095,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb05c2a31b44e4f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R79f90fab72174622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1b43b3b7b9a0470c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fe402ef881c482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R744720fa002443b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcdfe9ceee94a4348" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F153"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -2587,411 +2587,411 @@
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
@@ -3007,451 +3007,451 @@
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
@@ -3607,931 +3607,931 @@
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="D79" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="D83" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="D84" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
         <x:v>382</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="D86" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="D87" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="D89" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
         <x:v>400</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
         <x:v>409</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
         <x:v>428</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
         <x:v>466</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
         <x:v>479</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="D112" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="E112" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="D113" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="E113" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="E113" s="1" t="s">
+      <x:c r="F113" s="1" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="D116" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
+      <x:c r="E116" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="E116" s="1" t="s">
+      <x:c r="F116" s="1" t="s">
         <x:v>517</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
@@ -4587,251 +4587,251 @@
       </x:c>
       <x:c r="E123" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="C125" s="1" t="s">
+      <x:c r="D125" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="D125" s="1" t="s">
+      <x:c r="E125" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
-      <x:c r="E125" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="C126" s="1" t="s">
+      <x:c r="D126" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="D126" s="1" t="s">
+      <x:c r="E126" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="E126" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
-      <x:c r="C127" s="1" t="s">
+      <x:c r="D127" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
-      <x:c r="D127" s="1" t="s">
+      <x:c r="E127" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="E127" s="1" t="s">
+      <x:c r="F127" s="1" t="s">
         <x:v>563</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="C129" s="1" t="s">
+      <x:c r="D129" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="D129" s="1" t="s">
+      <x:c r="E129" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="E129" s="1" t="s">
+      <x:c r="F129" s="1" t="s">
         <x:v>572</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="F134" s="1" t="s">
         <x:v>590</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
@@ -4947,191 +4947,191 @@
       </x:c>
       <x:c r="E141" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="C143" s="1" t="s">
+      <x:c r="D143" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="D143" s="1" t="s">
+      <x:c r="E143" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="E143" s="1" t="s">
+      <x:c r="F143" s="1" t="s">
         <x:v>635</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="C144" s="1" t="s">
+      <x:c r="D144" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="D144" s="1" t="s">
+      <x:c r="E144" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="E144" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="C145" s="1" t="s">
+      <x:c r="E145" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
-      <x:c r="D145" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
-      <x:c r="C146" s="1" t="s">
+      <x:c r="E146" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
-      <x:c r="D146" s="1" t="s">
+      <x:c r="F146" s="1" t="s">
         <x:v>648</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
-      <x:c r="C147" s="1" t="s">
+      <x:c r="D147" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
-      <x:c r="D147" s="1" t="s">
+      <x:c r="E147" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
-      <x:c r="E147" s="1" t="s">
+      <x:c r="F147" s="1" t="s">
         <x:v>653</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
-      <x:c r="C148" s="1" t="s">
+      <x:c r="D148" s="1" t="s">
         <x:v>656</x:v>
       </x:c>
-      <x:c r="D148" s="1" t="s">
+      <x:c r="E148" s="1" t="s">
         <x:v>657</x:v>
       </x:c>
-      <x:c r="E148" s="1" t="s">
+      <x:c r="F148" s="1" t="s">
         <x:v>658</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>