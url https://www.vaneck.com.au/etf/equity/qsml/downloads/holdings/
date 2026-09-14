--- v6 (2026-08-25)
+++ v7 (2026-09-14)
@@ -1,2076 +1,2028 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54e4de92a9404b70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b4a69ae1b4244c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QSML_asat_20260824" sheetId="1" r:id="Rcdfe9ceee94a4348"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QSML_asat_20260911" sheetId="1" r:id="R26a4e4d2eb6149eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="769" uniqueCount="676">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 24/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="754" uniqueCount="660">
+  <x:si>
+    <x:t>All Fund Holdings as at 11/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>Carpenter Technology Corp</x:t>
-[...11 lines deleted...]
-    <x:t>1.62%</x:t>
+    <x:t>Woodward Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WWD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,637,499.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RGLD US</x:t>
   </x:si>
   <x:si>
-    <x:t>66,560</x:t>
-[...20 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>69,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,401,138.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itt Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,296,029.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East West Bancorp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWBC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,597,846.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Medpace Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MEDP US</x:t>
   </x:si>
   <x:si>
-    <x:t>24,934</x:t>
-[...2 lines deleted...]
-    <x:t>$21,608,541.75</x:t>
+    <x:t>25,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,287,671.40</x:t>
   </x:si>
   <x:si>
     <x:t>1.36%</x:t>
   </x:si>
   <x:si>
-    <x:t>Itt Inc</x:t>
-[...11 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>Sterling Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STRL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,884,746.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exelixis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXEL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>256,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,091,870.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Lincoln Electric Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LECO US</x:t>
   </x:si>
   <x:si>
-    <x:t>53,256</x:t>
-[...20 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>55,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,584,017.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Manhattan Associates Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MANH US</x:t>
   </x:si>
   <x:si>
-    <x:t>65,623</x:t>
-[...2 lines deleted...]
-    <x:t>$19,553,447.50</x:t>
+    <x:t>68,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,245,634.12</x:t>
   </x:si>
   <x:si>
     <x:t>1.23%</x:t>
   </x:si>
   <x:si>
-    <x:t>Sterling Infrastructure Inc</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Mueller Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MLI US</x:t>
   </x:si>
   <x:si>
-    <x:t>203,657</x:t>
-[...5 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>212,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,898,810.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,809,447.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globe Life Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,607,286.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Onto Innovation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONTO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,372,917.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Roadhouse Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TXRH US</x:t>
   </x:si>
   <x:si>
-    <x:t>62,152</x:t>
-[...35 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>64,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,367,151.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sei Investments Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,056,943.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Borgwarner Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,025,364.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Industrial Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,928,551.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assurant Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,806,421.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Toll Brothers Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TOL US</x:t>
   </x:si>
   <x:si>
-    <x:t>80,467</x:t>
-[...77 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>83,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,776,406.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bwx Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWXT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,353,554.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skyworks Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWKS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,224,580.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gaztransport Et Technigaz Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTT FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,721,157.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evercore Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,633,663.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Donaldson Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,629,138.16</x:t>
   </x:si>
   <x:si>
     <x:t>Bj's Wholesale Club Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BJ US</x:t>
   </x:si>
   <x:si>
-    <x:t>109,552</x:t>
-[...17 lines deleted...]
-    <x:t>$14,884,349.41</x:t>
+    <x:t>114,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,564,934.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.93%</x:t>
   </x:si>
   <x:si>
-    <x:t>Bwx Technologies Inc</x:t>
-[...8 lines deleted...]
-    <x:t>$14,708,741.75</x:t>
+    <x:t>Imi Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249,843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,307,578.88</x:t>
   </x:si>
   <x:si>
     <x:t>0.92%</x:t>
   </x:si>
   <x:si>
+    <x:t>Encompass Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,244,296.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Corcept Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CORT US</x:t>
   </x:si>
   <x:si>
-    <x:t>85,322</x:t>
-[...2 lines deleted...]
-    <x:t>$14,697,163.24</x:t>
+    <x:t>88,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,984,515.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New York Times Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NYT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,957,716.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allison Transmission Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,653,705.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interdigital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDCC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,566,379.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanmina-Sci Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,433,075.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biomarin Pharmaceutical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMRN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,343,489.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stifel Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,284,439.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-Techne Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,185,303.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Factset Research Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FDS US</x:t>
   </x:si>
   <x:si>
-    <x:t>34,287</x:t>
-[...83 lines deleted...]
-    <x:t>$13,547,621.54</x:t>
+    <x:t>35,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,939,881.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valmont Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,931,499.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Games Workshop Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAW LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,792,510.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primerica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,665,063.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Watts Water Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,530,436.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Popular Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPOP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,509,791.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOG/A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,451,460.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paycom Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,421,076.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Align Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALGN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,412,321.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,394,725.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGNX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,331,172.64</x:t>
   </x:si>
   <x:si>
     <x:t>Dundee Precious Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DPM CN</x:t>
   </x:si>
   <x:si>
-    <x:t>190,100</x:t>
-[...152 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>198,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,021,590.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Financial Group Inc/Oh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,908,571.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tetra Tech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,895,497.29</x:t>
   </x:si>
   <x:si>
     <x:t>Generac Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GNRC US</x:t>
   </x:si>
   <x:si>
-    <x:t>43,738</x:t>
-[...38 lines deleted...]
-    <x:t>$12,379,236.76</x:t>
+    <x:t>45,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,884,932.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accelleron Industries Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACLN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,801,587.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acuity Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,519,557.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arrowhead Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,450,927.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Kinsale Capital Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KNSL US</x:t>
   </x:si>
   <x:si>
-    <x:t>21,803</x:t>
-[...32 lines deleted...]
-    <x:t>$11,654,328.87</x:t>
+    <x:t>22,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,406,591.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Old Republic International Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,148,110.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Flowserve Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FLS US</x:t>
   </x:si>
   <x:si>
-    <x:t>102,908</x:t>
-[...29 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>107,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,134,953.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Voya Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOYA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,133,768.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crane Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,093,489.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modine Manufacturing Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,022,576.44</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Drainage Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WMS US</x:t>
   </x:si>
   <x:si>
-    <x:t>58,666</x:t>
-[...29 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>61,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,901,980.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baycurrent Consulting Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,734,569.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Armstrong World Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AWI US</x:t>
   </x:si>
   <x:si>
-    <x:t>44,978</x:t>
-[...56 lines deleted...]
-    <x:t>$10,908,715.05</x:t>
+    <x:t>46,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,710,606.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saia Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAIA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,675,875.71</x:t>
   </x:si>
   <x:si>
     <x:t>0.68%</x:t>
   </x:si>
   <x:si>
-    <x:t>Cognex Corp</x:t>
-[...8 lines deleted...]
-    <x:t>$10,811,635.32</x:t>
+    <x:t>Universal Health Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UHS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,651,884.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rambus Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMBS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,568,196.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finning International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,532,914.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Affiliated Managers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,506,187.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weir Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEIR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>199,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,267,772.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Houlihan Lokey Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,238,228.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chemed Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,115,113.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autoliv Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,093,830.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aecom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,808,048.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Globus Medical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GMED US</x:t>
   </x:si>
   <x:si>
-    <x:t>90,751</x:t>
-[...44 lines deleted...]
-    <x:t>$10,522,669.67</x:t>
+    <x:t>94,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,783,813.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IESC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,373,643.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A O Smith Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,241,047.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Sprouts Farmers Market Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SFM US</x:t>
   </x:si>
   <x:si>
-    <x:t>87,198</x:t>
-[...122 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>90,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,219,615.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptargroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,212,368.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,056,751.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simpson Manufacturing Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,041,894.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,004,015.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerce Bancshares Inc/Mo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,835,193.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auto Trader Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>950,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,776,153.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newmarket Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,716,214.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core &amp; Main Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,655,351.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Niterra Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>5334 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>126,517</x:t>
-[...110 lines deleted...]
-    <x:t>$9,013,851.41</x:t>
+    <x:t>131,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,631,285.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,608,180.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federal Signal Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,604,196.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paylocity Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCTY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,413,297.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Fuel Gas Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,404,668.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krystal Biotech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRYS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,373,861.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nissan Chemical Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4021 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,367,779.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axis Capital Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,297,877.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Everus Construction Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,295,803.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plexus Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLXS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,232,962.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konecranes Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCR FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>173,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,212,475.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swissquote Group Holding Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SQN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,176,731.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Argan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AGX US</x:t>
   </x:si>
   <x:si>
-    <x:t>13,584</x:t>
-[...74 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>14,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,166,939.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zurn Elkay Water Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZWS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,110,182.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mgic Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>188,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,097,653.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cirrus Logic Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRUS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,094,049.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andritz Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANDR AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,086,896.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rightmove Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>888,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,004,362.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esco Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,956,384.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,933,213.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ig Group Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>314,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,899,561.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ringkjoebing Landbobank A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RILBA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,877,233.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordnet Ab Publ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAVE SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>158,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,850,292.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enersys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,835,959.29</x:t>
   </x:si>
   <x:si>
     <x:t>Eagle Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EXP US</x:t>
   </x:si>
   <x:si>
-    <x:t>29,025</x:t>
-[...80 lines deleted...]
-    <x:t>$8,070,639.02</x:t>
+    <x:t>30,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,808,178.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingredion Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,780,165.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avanza Bank Holding Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,749,174.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>262,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,718,145.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Pool Corp</x:t>
   </x:si>
   <x:si>
     <x:t>POOL US</x:t>
   </x:si>
   <x:si>
-    <x:t>30,612</x:t>
-[...140 lines deleted...]
-    <x:t>$7,718,661.75</x:t>
+    <x:t>31,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,697,663.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nice Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,619,935.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msa Safety Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,589,945.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Bankshares Inc/Wv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,582,981.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landstar System Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,573,126.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meiji Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2269 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,523,222.71</x:t>
   </x:si>
   <x:si>
     <x:t>0.48%</x:t>
   </x:si>
   <x:si>
-    <x:t>Marketaxess Holdings Inc</x:t>
-[...32 lines deleted...]
-    <x:t>$7,571,017.10</x:t>
+    <x:t>Azimut Holding Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZM IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,401,230.11</x:t>
   </x:si>
   <x:si>
     <x:t>0.47%</x:t>
   </x:si>
   <x:si>
-    <x:t>Msa Safety Inc</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>Ul Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ULS US</x:t>
   </x:si>
   <x:si>
-    <x:t>71,476</x:t>
-[...2 lines deleted...]
-    <x:t>$7,408,849.32</x:t>
+    <x:t>74,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,400,445.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essent Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,380,702.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piper Sandler Cos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,369,374.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mycronic Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYCR SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,163,241.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.46%</x:t>
   </x:si>
   <x:si>
-    <x:t>United Bankshares Inc/Wv</x:t>
-[...20 lines deleted...]
-    <x:t>$7,368,917.13</x:t>
+    <x:t>Toyo Suisan Kaisha Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2875 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,070,772.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sensata Technologies Holding Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,015,314.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Howden Joinery Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HWDN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>498,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,987,685.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Desk Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>348,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,959,948.75</x:t>
   </x:si>
   <x:si>
     <x:t>Yaskawa Electric Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6506 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>168,854</x:t>
-[...77 lines deleted...]
-    <x:t>$7,082,378.06</x:t>
+    <x:t>176,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,876,582.31</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
-    <x:t>Toyo Suisan Kaisha Ltd</x:t>
-[...32 lines deleted...]
-    <x:t>$6,923,369.81</x:t>
+    <x:t>Next Vision Stabilized Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXSN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,870,679.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trend Micro Inc/Japan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4704 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,749,656.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.43%</x:t>
   </x:si>
   <x:si>
-    <x:t>Next Vision Stabilized Systems Ltd</x:t>
-[...23 lines deleted...]
-    <x:t>$6,487,922.28</x:t>
+    <x:t>Grand Canyon Education Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,670,886.65</x:t>
   </x:si>
   <x:si>
     <x:t>Versant Media Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VSNT US</x:t>
   </x:si>
   <x:si>
-    <x:t>116,665</x:t>
-[...2 lines deleted...]
-    <x:t>$6,413,355.78</x:t>
+    <x:t>121,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,304,931.97</x:t>
   </x:si>
   <x:si>
     <x:t>0.40%</x:t>
   </x:si>
   <x:si>
-    <x:t>Grand Canyon Education Inc</x:t>
-[...8 lines deleted...]
-    <x:t>$6,266,134.85</x:t>
+    <x:t>Magnolia Oil &amp; Gas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,060,781.81</x:t>
   </x:si>
   <x:si>
     <x:t>0.39%</x:t>
   </x:si>
   <x:si>
-    <x:t>Trade Desk Inc/The</x:t>
-[...23 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>Aaon Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAON US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,017,943.20</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Ohka Kogyo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>4186 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>75,820</x:t>
-[...2 lines deleted...]
-    <x:t>$5,744,946.03</x:t>
+    <x:t>79,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,782,089.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valaris Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,764,215.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aixtron Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIXA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,659,354.19</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
-    <x:t>Magnolia Oil &amp; Gas Corp</x:t>
-[...8 lines deleted...]
-    <x:t>$5,718,236.64</x:t>
+    <x:t>Tel Aviv Stock Exchange Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TASE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,593,577.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lagercrantz Group Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAGRB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,592,287.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plus500 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLUS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,534,602.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technip Energies Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,490,828.17</x:t>
   </x:si>
   <x:si>
     <x:t>Alk-Abello A/S</x:t>
   </x:si>
   <x:si>
     <x:t>ALKB DC</x:t>
   </x:si>
   <x:si>
-    <x:t>121,910</x:t>
-[...95 lines deleted...]
-    <x:t>$4,977,396.34</x:t>
+    <x:t>127,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,392,303.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Myr Group Inc/Delaware</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,825,504.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
-    <x:t>Myr Group Inc/Delaware</x:t>
-[...8 lines deleted...]
-    <x:t>$4,864,608.27</x:t>
+    <x:t>Primoris Services Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRIM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,822,412.42</x:t>
   </x:si>
   <x:si>
     <x:t>Aak Ab</x:t>
   </x:si>
   <x:si>
     <x:t>AAK SS</x:t>
   </x:si>
   <x:si>
-    <x:t>159,906</x:t>
-[...17 lines deleted...]
-    <x:t>$4,629,809.63</x:t>
+    <x:t>166,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,804,048.03</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$182,313.75</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$1,190,948.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2095,56 +2047,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fe402ef881c482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R744720fa002443b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcdfe9ceee94a4348" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra32a232bd3e148af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R83fc366538f94744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R26a4e4d2eb6149eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F153"/>
+  <x:dimension ref="A1:F150"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2447,2231 +2399,2231 @@
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
         <x:v>330</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
         <x:v>339</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
         <x:v>393</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
         <x:v>410</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="D95" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
+      <x:c r="F95" s="1" t="s">
         <x:v>427</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="D96" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="D97" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="E97" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="D98" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="D99" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="E99" s="1" t="s">
+      <x:c r="F99" s="1" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="D100" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="E100" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="D101" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="D102" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="E102" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="D103" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="E103" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="D104" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="E104" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
+      <x:c r="F105" s="1" t="s">
         <x:v>469</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="D106" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="E106" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="D107" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
+      <x:c r="F109" s="1" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="D110" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
+      <x:c r="E110" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="E110" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="D111" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
+      <x:c r="E111" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="E111" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="D112" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
-      <x:c r="E112" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="D113" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="E113" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="E113" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
+      <x:c r="E114" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="E115" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
+      <x:c r="F115" s="1" t="s">
         <x:v>511</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="D116" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
+      <x:c r="E116" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="E116" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="E117" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
+      <x:c r="E118" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="D118" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
+      <x:c r="E119" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="D119" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
-      <x:c r="C120" s="1" t="s">
+      <x:c r="E120" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="D120" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="C121" s="1" t="s">
+      <x:c r="F121" s="1" t="s">
         <x:v>536</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
-      <x:c r="C122" s="1" t="s">
+      <x:c r="E122" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="D122" s="1" t="s">
+      <x:c r="F122" s="1" t="s">
         <x:v>541</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="C123" s="1" t="s">
+      <x:c r="D123" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="D123" s="1" t="s">
+      <x:c r="E123" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="E123" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="C124" s="1" t="s">
+      <x:c r="D124" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="D124" s="1" t="s">
+      <x:c r="E124" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
-      <x:c r="E124" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="C125" s="1" t="s">
+      <x:c r="D125" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="D125" s="1" t="s">
+      <x:c r="E125" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="E125" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="C126" s="1" t="s">
+      <x:c r="D126" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="D126" s="1" t="s">
+      <x:c r="E126" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="E126" s="1" t="s">
+      <x:c r="F126" s="1" t="s">
         <x:v>558</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
@@ -4687,516 +4639,456 @@
       </x:c>
       <x:c r="E128" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="C130" s="1" t="s">
+      <x:c r="D130" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="D130" s="1" t="s">
+      <x:c r="E130" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="E130" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="C131" s="1" t="s">
+      <x:c r="D131" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
-      <x:c r="D131" s="1" t="s">
+      <x:c r="E131" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
-      <x:c r="E131" s="1" t="s">
+      <x:c r="F131" s="1" t="s">
         <x:v>580</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="C133" s="1" t="s">
+      <x:c r="D133" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
-      <x:c r="D133" s="1" t="s">
+      <x:c r="E133" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="E133" s="1" t="s">
+      <x:c r="F133" s="1" t="s">
         <x:v>589</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="C134" s="1" t="s">
+      <x:c r="D134" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="D134" s="1" t="s">
+      <x:c r="E134" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="E134" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="C135" s="1" t="s">
+      <x:c r="D135" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="D135" s="1" t="s">
+      <x:c r="E135" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="E135" s="1" t="s">
+      <x:c r="F135" s="1" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
-      <x:c r="C136" s="1" t="s">
+      <x:c r="D136" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="D136" s="1" t="s">
+      <x:c r="E136" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="E136" s="1" t="s">
+      <x:c r="F136" s="1" t="s">
         <x:v>603</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="C137" s="1" t="s">
+      <x:c r="D137" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="D137" s="1" t="s">
+      <x:c r="E137" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
-      <x:c r="E137" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="C138" s="1" t="s">
+      <x:c r="D138" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="D138" s="1" t="s">
+      <x:c r="E138" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="E138" s="1" t="s">
+      <x:c r="F138" s="1" t="s">
         <x:v>612</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
+      <x:c r="D139" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="D139" s="1" t="s">
+      <x:c r="E139" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="E139" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="C140" s="1" t="s">
+      <x:c r="E140" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="D140" s="1" t="s">
+      <x:c r="F140" s="1" t="s">
         <x:v>621</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="C141" s="1" t="s">
+      <x:c r="D141" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="D141" s="1" t="s">
+      <x:c r="E141" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="E141" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="C142" s="1" t="s">
+      <x:c r="D142" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="D142" s="1" t="s">
+      <x:c r="E142" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="E142" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="C143" s="1" t="s">
+      <x:c r="D143" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="D143" s="1" t="s">
+      <x:c r="E143" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="E143" s="1" t="s">
+      <x:c r="F143" s="1" t="s">
         <x:v>634</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="C144" s="1" t="s">
+      <x:c r="D144" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="D144" s="1" t="s">
+      <x:c r="E144" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="E144" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
-      <x:c r="C145" s="1" t="s">
+      <x:c r="D145" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
-      <x:c r="D145" s="1" t="s">
+      <x:c r="E145" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="E145" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
-      <x:c r="C146" s="1" t="s">
+      <x:c r="D146" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="D146" s="1" t="s">
+      <x:c r="E146" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
-      <x:c r="E146" s="1" t="s">
+      <x:c r="F146" s="1" t="s">
         <x:v>647</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="C147" s="1" t="s">
+      <x:c r="D147" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
-      <x:c r="D147" s="1" t="s">
+      <x:c r="E147" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
-      <x:c r="E147" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
-      <x:c r="C148" s="1" t="s">
+      <x:c r="E148" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
-      <x:c r="D148" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="F149" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
-      <x:c r="C149" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A150" s="1">
-[...59 lines deleted...]
-      <x:c r="A153" s="2" t="s">
+      <x:c r="A150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B153" s="2" t="s">
+      <x:c r="B150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C153" s="2" t="s">
+      <x:c r="C150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D153" s="2" t="s">
+      <x:c r="D150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E153" s="2" t="s">
+      <x:c r="E150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F153" s="2" t="s">
+      <x:c r="F150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A153:F153"/>
+    <x:mergeCell ref="A150:F150"/>
   </x:mergeCells>
 </x:worksheet>
 </file>