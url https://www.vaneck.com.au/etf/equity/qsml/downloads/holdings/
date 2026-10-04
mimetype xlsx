--- v7 (2026-09-14)
+++ v8 (2026-10-04)
@@ -1,2028 +1,2052 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b4a69ae1b4244c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba2ad28d57e24c3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QSML_asat_20260911" sheetId="1" r:id="R26a4e4d2eb6149eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QSML_asat_20261002" sheetId="1" r:id="R2c360a967b95410d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="754" uniqueCount="660">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 11/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="759" uniqueCount="668">
+  <x:si>
+    <x:t>All Fund Holdings as at 02/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Woodward Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WWD US</x:t>
   </x:si>
   <x:si>
-    <x:t>54,527</x:t>
-[...2 lines deleted...]
-    <x:t>$25,637,499.38</x:t>
+    <x:t>54,364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,867,261.19</x:t>
   </x:si>
   <x:si>
     <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RGLD US</x:t>
   </x:si>
   <x:si>
-    <x:t>69,379</x:t>
-[...5 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>69,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,288,257.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Itt Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ITT US</x:t>
   </x:si>
   <x:si>
-    <x:t>78,343</x:t>
-[...5 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>78,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,106,301.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sterling Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STRL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,369,272.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medpace Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,288,635.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lincoln Electric Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LECO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,788,986.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>East West Bancorp Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EWBC US</x:t>
   </x:si>
   <x:si>
-    <x:t>119,936</x:t>
-[...17 lines deleted...]
-    <x:t>$21,287,671.40</x:t>
+    <x:t>119,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,654,442.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exelixis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXEL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>256,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,450,855.80</x:t>
   </x:si>
   <x:si>
     <x:t>1.36%</x:t>
   </x:si>
   <x:si>
-    <x:t>Sterling Infrastructure Inc</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>Manhattan Associates Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MANH US</x:t>
   </x:si>
   <x:si>
-    <x:t>68,402</x:t>
-[...5 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>68,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,976,008.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Onto Innovation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONTO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,578,723.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Mueller Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MLI US</x:t>
   </x:si>
   <x:si>
-    <x:t>212,282</x:t>
-[...5 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>211,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,998,238.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Industrial Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,337,829.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globe Life Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,494,779.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toll Brothers Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,391,434.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sei Investments Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,783,286.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bj's Wholesale Club Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BJ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,512,425.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assurant Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,349,946.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Jack Henry &amp; Associates Inc</x:t>
   </x:si>
   <x:si>
     <x:t>JKHY US</x:t>
   </x:si>
   <x:si>
-    <x:t>74,835</x:t>
-[...35 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>74,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,259,621.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skyworks Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWKS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,035,405.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Borgwarner Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,931,709.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Donaldson Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,910,548.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imi Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,821,139.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corcept Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,787,616.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanmina-Sci Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,616,230.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Roadhouse Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TXRH US</x:t>
   </x:si>
   <x:si>
-    <x:t>64,784</x:t>
-[...71 lines deleted...]
-    <x:t>$15,776,406.53</x:t>
+    <x:t>64,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,470,532.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encompass Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,387,171.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gaztransport Et Technigaz Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTT FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,248,928.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Bwx Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BWXT US</x:t>
   </x:si>
   <x:si>
-    <x:t>73,362</x:t>
-[...32 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>73,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,153,187.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Generac Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNRC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,139,669.86</x:t>
   </x:si>
   <x:si>
     <x:t>Evercore Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EVR US</x:t>
   </x:si>
   <x:si>
-    <x:t>37,327</x:t>
-[...74 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>37,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,973,286.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rambus Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMBS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,961,586.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOG/A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,671,589.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Factset Research Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,599,794.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-Techne Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,582,464.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,530,640.99</x:t>
   </x:si>
   <x:si>
     <x:t>New York Times Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>NYT US</x:t>
   </x:si>
   <x:si>
-    <x:t>149,699</x:t>
-[...5 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>149,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,427,307.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interdigital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDCC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,324,896.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valmont Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,140,534.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Watts Water Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,112,089.66</x:t>
   </x:si>
   <x:si>
     <x:t>Allison Transmission Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ALSN US</x:t>
   </x:si>
   <x:si>
-    <x:t>77,153</x:t>
-[...32 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>76,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,020,453.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paycom Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,866,851.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGNX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,801,125.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finning International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,612,983.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Games Workshop Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAW LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,518,529.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Popular Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPOP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,399,790.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primerica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,239,482.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Align Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALGN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,138,753.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accelleron Industries Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACLN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,019,275.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stifel Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,011,379.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Financial Group Inc/Oh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,973,436.08</x:t>
   </x:si>
   <x:si>
     <x:t>Biomarin Pharmaceutical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BMRN US</x:t>
   </x:si>
   <x:si>
-    <x:t>145,726</x:t>
-[...179 lines deleted...]
-    <x:t>$12,331,172.64</x:t>
+    <x:t>145,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,920,217.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baycurrent Consulting Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,830,419.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crane Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,743,380.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acuity Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,442,658.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flowserve Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,412,077.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Affiliated Managers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,260,411.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Drainage Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,133,361.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tetra Tech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,079,077.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Dundee Precious Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DPM CN</x:t>
   </x:si>
   <x:si>
-    <x:t>198,151</x:t>
-[...71 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>197,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,035,092.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Health Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UHS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,985,934.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saia Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAIA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,957,038.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Armstrong World Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,940,120.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinsale Capital Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNSL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,719,742.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Voya Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOYA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,677,885.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modine Manufacturing Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,647,253.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Old Republic International Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,629,494.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globus Medical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMED US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,230,378.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chemed Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,208,980.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weir Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEIR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>199,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,778,666.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Houlihan Lokey Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,718,313.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autoliv Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,564,100.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aecom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,451,266.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IESC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,441,825.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A O Smith Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,376,797.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newmarket Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,316,836.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simpson Manufacturing Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,281,767.14</x:t>
   </x:si>
   <x:si>
     <x:t>Arrowhead Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ARWR US</x:t>
   </x:si>
   <x:si>
-    <x:t>99,140</x:t>
-[...299 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>98,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,103,751.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptargroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,079,746.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nice Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,045,914.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core &amp; Main Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,041,110.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plexus Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLXS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,036,665.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federal Signal Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,011,737.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Niterra Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5334 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>262,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,992,736.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nissan Chemical Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4021 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,902,767.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paylocity Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCTY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,804,387.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enersys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,795,827.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Everus Construction Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,792,635.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konecranes Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCR FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>173,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,666,387.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerce Bancshares Inc/Mo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,603,754.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zurn Elkay Water Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZWS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,590,653.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cirrus Logic Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRUS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,472,076.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Sprouts Farmers Market Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SFM US</x:t>
   </x:si>
   <x:si>
-    <x:t>90,891</x:t>
-[...14 lines deleted...]
-    <x:t>$9,212,368.19</x:t>
+    <x:t>90,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,382,625.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,381,516.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,359,729.27</x:t>
   </x:si>
   <x:si>
     <x:t>Oceanagold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OGC CN</x:t>
   </x:si>
   <x:si>
-    <x:t>215,241</x:t>
-[...44 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>214,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,341,676.95</x:t>
   </x:si>
   <x:si>
     <x:t>Auto Trader Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AUTO LN</x:t>
   </x:si>
   <x:si>
-    <x:t>950,699</x:t>
-[...83 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>947,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,319,027.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esco Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,305,110.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axis Capital Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,223,567.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,197,460.86</x:t>
   </x:si>
   <x:si>
     <x:t>National Fuel Gas Co</x:t>
   </x:si>
   <x:si>
     <x:t>NFG US</x:t>
   </x:si>
   <x:si>
-    <x:t>74,428</x:t>
-[...2 lines deleted...]
-    <x:t>$8,404,668.55</x:t>
+    <x:t>74,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,137,800.97</x:t>
   </x:si>
   <x:si>
     <x:t>Krystal Biotech Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KRYS US</x:t>
   </x:si>
   <x:si>
-    <x:t>17,310</x:t>
-[...65 lines deleted...]
-    <x:t>$8,212,475.82</x:t>
+    <x:t>17,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,980,353.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andritz Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANDR AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,962,609.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mycronic Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYCR SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,942,107.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trend Micro Inc/Japan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4704 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,883,622.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordnet Ab Publ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAVE SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>158,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,844,331.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ringkjoebing Landbobank A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RILBA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,816,097.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landstar System Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,802,429.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,774,628.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Vision Stabilized Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXSN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,755,494.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Bankshares Inc/Wv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,751,491.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msa Safety Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,747,682.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yaskawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6506 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,674,530.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avanza Bank Holding Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,642,077.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rightmove Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>886,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,621,571.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingredion Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,573,601.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagle Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,416,460.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Swissquote Group Holding Sa</x:t>
   </x:si>
   <x:si>
     <x:t>SQN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>118,122</x:t>
-[...29 lines deleted...]
-    <x:t>$8,110,182.44</x:t>
+    <x:t>117,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,374,671.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pool Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POOL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,368,181.21</x:t>
   </x:si>
   <x:si>
     <x:t>Mgic Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MTG US</x:t>
   </x:si>
   <x:si>
-    <x:t>188,954</x:t>
-[...65 lines deleted...]
-    <x:t>$7,933,213.03</x:t>
+    <x:t>188,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,284,793.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>261,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,268,620.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azimut Holding Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZM IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,185,587.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sensata Technologies Holding Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,177,229.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meiji Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2269 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>193,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,164,442.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Howden Joinery Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HWDN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>496,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,106,103.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grand Canyon Education Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,053,076.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ul Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,033,219.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyo Suisan Kaisha Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2875 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,690,047.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essent Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,689,305.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piper Sandler Cos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,466,695.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aaon Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAON US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,444,030.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Ohka Kogyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4186 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,387,337.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tel Aviv Stock Exchange Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TASE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,110,873.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aixtron Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIXA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,959,506.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Desk Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>347,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,951,526.28</x:t>
   </x:si>
   <x:si>
     <x:t>Ig Group Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>IGG LN</x:t>
   </x:si>
   <x:si>
-    <x:t>314,650</x:t>
-[...338 lines deleted...]
-    <x:t>$6,670,886.65</x:t>
+    <x:t>313,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,903,818.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lagercrantz Group Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAGRB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,877,293.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valaris Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,537,632.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alk-Abello A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALKB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,530,162.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magnolia Oil &amp; Gas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,394,414.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Versant Media Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VSNT US</x:t>
   </x:si>
   <x:si>
-    <x:t>121,606</x:t>
-[...98 lines deleted...]
-    <x:t>$5,592,287.94</x:t>
+    <x:t>121,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,382,436.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technip Energies Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,207,827.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primoris Services Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRIM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,198,208.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Myr Group Inc/Delaware</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,181,461.12</x:t>
   </x:si>
   <x:si>
     <x:t>Plus500 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PLUS LN</x:t>
   </x:si>
   <x:si>
-    <x:t>81,687</x:t>
-[...56 lines deleted...]
-    <x:t>$4,822,412.42</x:t>
+    <x:t>81,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,016,137.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Aak Ab</x:t>
   </x:si>
   <x:si>
     <x:t>AAK SS</x:t>
   </x:si>
   <x:si>
-    <x:t>166,679</x:t>
-[...2 lines deleted...]
-    <x:t>$4,804,048.03</x:t>
+    <x:t>166,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,371,650.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37253A103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$834,427.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$1,190,948.34</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$1,544,456.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2047,60 +2071,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra32a232bd3e148af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R83fc366538f94744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R26a4e4d2eb6149eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0890ac6253a6487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1da1f2f5ce8f454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c360a967b95410d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F150"/>
+  <x:dimension ref="A1:F151"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
-    <x:col min="3" max="3" width="14" customWidth="1"/>
+    <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
@@ -2219,371 +2243,371 @@
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
@@ -2599,491 +2623,491 @@
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
@@ -3179,731 +3203,731 @@
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
         <x:v>372</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="D88" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
+      <x:c r="F88" s="1" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
@@ -3939,1156 +3963,1176 @@
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
         <x:v>428</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
         <x:v>453</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
         <x:v>466</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
         <x:v>475</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
         <x:v>496</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
         <x:v>521</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
         <x:v>530</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
         <x:v>543</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="F127" s="1" t="s">
         <x:v>560</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="D131" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="E131" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="F131" s="1" t="s">
         <x:v>577</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="E133" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="F133" s="1" t="s">
         <x:v>586</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="D137" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="E137" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="F137" s="1" t="s">
         <x:v>604</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="D139" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="F139" s="1" t="s">
         <x:v>613</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="D141" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="E141" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="F141" s="1" t="s">
         <x:v>622</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="E143" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="F143" s="1" t="s">
         <x:v>631</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="E145" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="F145" s="1" t="s">
         <x:v>640</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A150" s="2" t="s">
+      <x:c r="A150" s="1">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="B150" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="C150" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="D150" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="E150" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="F150" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="151" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A151" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B150" s="2" t="s">
+      <x:c r="B151" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C150" s="2" t="s">
+      <x:c r="C151" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D150" s="2" t="s">
+      <x:c r="D151" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E150" s="2" t="s">
+      <x:c r="E151" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F150" s="2" t="s">
+      <x:c r="F151" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A150:F150"/>
+    <x:mergeCell ref="A151:F151"/>
   </x:mergeCells>
 </x:worksheet>
 </file>