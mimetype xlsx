--- v8 (2026-10-04)
+++ v9 (2026-10-24)
@@ -1,2052 +1,2052 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba2ad28d57e24c3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97f6030753104a17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QSML_asat_20261002" sheetId="1" r:id="R2c360a967b95410d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QSML_asat_20261023" sheetId="1" r:id="R8e2c92de496546e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="759" uniqueCount="668">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 02/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="754" uniqueCount="668">
+  <x:si>
+    <x:t>All Fund Holdings as at 23/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Medpace Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,278,078.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exelixis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXEL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>257,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,956,929.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Woodward Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WWD US</x:t>
   </x:si>
   <x:si>
-    <x:t>54,364</x:t>
-[...5 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>54,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,743,641.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manhattan Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,661,262.31</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RGLD US</x:t>
   </x:si>
   <x:si>
-    <x:t>69,173</x:t>
-[...2 lines deleted...]
-    <x:t>$23,288,257.30</x:t>
+    <x:t>69,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,261,092.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East West Bancorp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWBC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,725,210.80</x:t>
   </x:si>
   <x:si>
     <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Itt Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ITT US</x:t>
   </x:si>
   <x:si>
-    <x:t>78,110</x:t>
-[...5 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>78,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,067,179.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lincoln Electric Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LECO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,376,238.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bj's Wholesale Club Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BJ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,392,479.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,295,507.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Factset Research Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,124,379.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toll Brothers Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,902,231.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globe Life Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,741,316.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baycurrent Consulting Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,740,619.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assurant Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,561,443.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mueller Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,534,761.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Industrial Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,099,596.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sei Investments Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,077,928.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Roadhouse Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXRH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,988,707.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paycom Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,848,429.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Sterling Infrastructure Inc</x:t>
   </x:si>
   <x:si>
     <x:t>STRL US</x:t>
   </x:si>
   <x:si>
-    <x:t>29,227</x:t>
-[...77 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>29,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,610,840.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encompass Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,110,233.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New York Times Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NYT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,843,985.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Donaldson Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,463,096.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,425,299.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Borgwarner Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,662,702.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corcept Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,656,322.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evercore Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,616,911.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-Techne Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,603,235.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imi Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,449,813.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gaztransport Et Technigaz Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTT FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,351,125.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bwx Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWXT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,339,671.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Financial Group Inc/Oh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,189,699.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interdigital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDCC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,182,942.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Align Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALGN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,112,828.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Watts Water Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,871,523.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinsale Capital Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNSL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,681,102.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primerica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,678,197.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Popular Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPOP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,342,074.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tetra Tech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,294,899.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Games Workshop Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAW LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,286,420.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Generac Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNRC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,244,157.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allison Transmission Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,075,122.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Affiliated Managers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,973,361.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valmont Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,945,626.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOG/A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,877,849.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Onto Innovation Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ONTO US</x:t>
   </x:si>
   <x:si>
-    <x:t>41,631</x:t>
-[...188 lines deleted...]
-    <x:t>$14,787,616.32</x:t>
+    <x:t>41,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,849,359.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biomarin Pharmaceutical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMRN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,787,824.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Health Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UHS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,744,203.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acuity Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,739,068.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stifel Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,578,575.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Armstrong World Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,477,492.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Drainage Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,435,401.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>198,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,344,503.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Old Republic International Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,176,781.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globus Medical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMED US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,033,734.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Voya Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOYA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,857,008.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paylocity Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCTY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,811,222.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finning International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,805,348.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGNX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137,941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,741,748.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saia Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAIA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,734,699.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rambus Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMBS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,673,605.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crane Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,647,086.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chemed Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,447,508.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flowserve Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,382,165.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accelleron Industries Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACLN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,358,357.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A O Smith Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,306,411.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Houlihan Lokey Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,231,248.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autoliv Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,149,940.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simpson Manufacturing Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,981,149.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auto Trader Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>952,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,843,816.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Sanmina-Sci Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SANM US</x:t>
   </x:si>
   <x:si>
-    <x:t>44,476</x:t>
-[...551 lines deleted...]
-    <x:t>$10,677,885.83</x:t>
+    <x:t>44,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,842,544.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptargroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,685,282.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aecom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,622,095.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rightmove Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>890,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,493,683.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weir Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEIR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,429,511.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core &amp; Main Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,241,479.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nice Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,169,566.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axis Capital Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,026,339.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pool Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POOL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,988,431.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sprouts Farmers Market Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,939,963.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federal Signal Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,936,365.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newmarket Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,822,665.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerce Bancshares Inc/Mo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,781,997.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zurn Elkay Water Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZWS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,755,813.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,691,158.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Fuel Gas Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,603,867.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nissan Chemical Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4021 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,528,600.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trend Micro Inc/Japan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4704 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,494,037.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arrowhead Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,264,453.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,211,040.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Niterra Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5334 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>264,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,087,655.78</x:t>
   </x:si>
   <x:si>
     <x:t>Modine Manufacturing Co</x:t>
   </x:si>
   <x:si>
     <x:t>MOD US</x:t>
   </x:si>
   <x:si>
-    <x:t>41,642</x:t>
-[...101 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>41,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,064,122.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Bankshares Inc/Wv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,973,453.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konecranes Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCR FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,973,189.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krystal Biotech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRYS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,915,242.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msa Safety Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,873,191.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ul Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,835,662.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meiji Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2269 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,764,951.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,748,664.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyo Suisan Kaisha Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2875 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,740,006.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,732,396.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagle Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,724,196.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cirrus Logic Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRUS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,713,733.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingredion Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,708,978.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landstar System Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,607,146.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enersys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,546,426.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Howden Joinery Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HWDN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>499,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,523,719.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mgic Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,487,048.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grand Canyon Education Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,479,502.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordnet Ab Publ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAVE SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,381,245.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plexus Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLXS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,293,626.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essent Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,287,108.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andritz Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANDR AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,284,608.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swissquote Group Holding Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SQN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,277,195.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ringkjoebing Landbobank A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RILBA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,217,494.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esco Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,027,081.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avanza Bank Holding Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,943,918.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Everus Construction Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,907,483.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mycronic Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYCR SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,731,497.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sensata Technologies Holding Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,703,555.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,680,429.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>262,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,670,110.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Desk Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>348,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,544,280.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alk-Abello A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALKB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,542,679.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valaris Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,502,670.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piper Sandler Cos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,474,731.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azimut Holding Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZM IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,462,917.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yaskawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6506 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,449,246.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tel Aviv Stock Exchange Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TASE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,418,512.21</x:t>
   </x:si>
   <x:si>
     <x:t>Ies Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IESC US</x:t>
   </x:si>
   <x:si>
-    <x:t>19,392</x:t>
-[...455 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>19,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,132,765.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Next Vision Stabilized Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NXSN IT</x:t>
   </x:si>
   <x:si>
-    <x:t>68,197</x:t>
-[...260 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>68,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,088,438.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ig Group Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>315,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,793,364.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lagercrantz Group Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAGRB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,686,377.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magnolia Oil &amp; Gas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,654,834.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Versant Media Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VSNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,608,829.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Ohka Kogyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4186 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,602,183.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technip Energies Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,515,912.20</x:t>
   </x:si>
   <x:si>
     <x:t>Aaon Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AAON US</x:t>
   </x:si>
   <x:si>
-    <x:t>53,935</x:t>
-[...29 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>54,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,379,649.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plus500 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLUS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,227,058.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aak Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAK SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,574,415.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primoris Services Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRIM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,393,607.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Myr Group Inc/Delaware</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,328,106.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Aixtron Se</x:t>
   </x:si>
   <x:si>
     <x:t>AIXA GR</x:t>
   </x:si>
   <x:si>
-    <x:t>92,828</x:t>
-[...179 lines deleted...]
-    <x:t>$834,427.05</x:t>
+    <x:t>93,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,308,131.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amerigon Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THRM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$696,089.97</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$1,544,456.57</x:t>
-[...2 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>$-228,868.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2071,60 +2071,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0890ac6253a6487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1da1f2f5ce8f454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c360a967b95410d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08e880fb41c1493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf97ed35699d44ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e2c92de496546e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F151"/>
+  <x:dimension ref="A1:F150"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
-    <x:col min="3" max="3" width="15" customWidth="1"/>
+    <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
@@ -2223,71 +2223,71 @@
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
@@ -2343,1371 +2343,1371 @@
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
         <x:v>330</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
         <x:v>344</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="D79" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
@@ -3743,1396 +3743,1376 @@
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
         <x:v>377</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
         <x:v>412</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
         <x:v>426</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
         <x:v>435</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="F101" s="1" t="s">
         <x:v>452</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
         <x:v>490</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="F116" s="1" t="s">
         <x:v>516</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
         <x:v>542</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
         <x:v>551</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="F135" s="1" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="F138" s="1" t="s">
         <x:v>612</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="F140" s="1" t="s">
         <x:v>621</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A150" s="1">
-[...19 lines deleted...]
-      <x:c r="A151" s="2" t="s">
+      <x:c r="A150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B151" s="2" t="s">
+      <x:c r="B150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C151" s="2" t="s">
+      <x:c r="C150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D151" s="2" t="s">
+      <x:c r="D150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E151" s="2" t="s">
+      <x:c r="E150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F151" s="2" t="s">
+      <x:c r="F150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A151:F151"/>
+    <x:mergeCell ref="A150:F150"/>
   </x:mergeCells>
 </x:worksheet>
 </file>