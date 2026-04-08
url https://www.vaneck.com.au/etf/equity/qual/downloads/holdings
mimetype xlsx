--- v3 (2026-03-19)
+++ v4 (2026-04-08)
@@ -1,3843 +1,3849 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca39406fc244c01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05bf7cbb86694183" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QUAL_asat_20260319" sheetId="1" r:id="R70dab7ccf064463e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QUAL_asat_20260408" sheetId="1" r:id="R972af3d998fc41b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1499" uniqueCount="1265">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 19/03/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1499" uniqueCount="1267">
+  <x:si>
+    <x:t>All Fund Holdings as at 08/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>META US</x:t>
   </x:si>
   <x:si>
-    <x:t>451,528</x:t>
-[...5 lines deleted...]
-    <x:t>5.12%</x:t>
+    <x:t>447,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,117,055.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apple Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAPL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>997,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$364,332,463.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,418,912</x:t>
-[...20 lines deleted...]
-    <x:t>4.63%</x:t>
+    <x:t>1,406,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$361,193,364.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT US</x:t>
   </x:si>
   <x:si>
-    <x:t>537,984</x:t>
-[...5 lines deleted...]
-    <x:t>3.88%</x:t>
+    <x:t>533,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,266,908.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>LLY US</x:t>
   </x:si>
   <x:si>
-    <x:t>181,498</x:t>
-[...5 lines deleted...]
-    <x:t>3.07%</x:t>
+    <x:t>179,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,537,086.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL US</x:t>
   </x:si>
   <x:si>
-    <x:t>520,621</x:t>
-[...2 lines deleted...]
-    <x:t>$226,368,798.48</x:t>
+    <x:t>516,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,298,275.36</x:t>
   </x:si>
   <x:si>
     <x:t>2.95%</x:t>
   </x:si>
   <x:si>
+    <x:t>Visa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>V US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>501,285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,614,386.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASML NA</x:t>
   </x:si>
   <x:si>
-    <x:t>111,355</x:t>
-[...20 lines deleted...]
-    <x:t>2.78%</x:t>
+    <x:t>110,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$205,155,016.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOG US</x:t>
   </x:si>
   <x:si>
-    <x:t>437,386</x:t>
-[...2 lines deleted...]
-    <x:t>$189,318,640.25</x:t>
+    <x:t>433,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,002,301.68</x:t>
   </x:si>
   <x:si>
     <x:t>2.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>JNJ US</x:t>
   </x:si>
   <x:si>
-    <x:t>493,262</x:t>
-[...5 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>489,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,082,521.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netflix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFLX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,033,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,153,226.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WMT US</x:t>
   </x:si>
   <x:si>
-    <x:t>835,449</x:t>
-[...20 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>828,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,265,109.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>COST US</x:t>
   </x:si>
   <x:si>
-    <x:t>98,974</x:t>
-[...5 lines deleted...]
-    <x:t>1.78%</x:t>
+    <x:t>98,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,330,285.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Mastercard Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MA US</x:t>
   </x:si>
   <x:si>
-    <x:t>179,650</x:t>
-[...5 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>178,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,943,900.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX US</x:t>
   </x:si>
   <x:si>
-    <x:t>377,580</x:t>
-[...5 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>374,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,075,230.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caterpillar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,088,170.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Roche Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>ROP SW</x:t>
   </x:si>
   <x:si>
-    <x:t>191,715</x:t>
-[...17 lines deleted...]
-    <x:t>$107,999,474.81</x:t>
+    <x:t>189,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,502,296.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Procter &amp; Gamble Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>PG US</x:t>
   </x:si>
   <x:si>
-    <x:t>512,255</x:t>
-[...5 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>507,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,454,176.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>580,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,748,310.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Novartis Ag</x:t>
   </x:si>
   <x:si>
     <x:t>NOVN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>461,765</x:t>
-[...5 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>457,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,821,969.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Coca-Cola Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>KO US</x:t>
   </x:si>
   <x:si>
-    <x:t>909,317</x:t>
-[...5 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>901,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,658,459.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astrazeneca Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>345,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,574,206.50</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>191,699</x:t>
-[...32 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>190,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,078,612.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Cisco Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CSCO US</x:t>
   </x:si>
   <x:si>
-    <x:t>764,864</x:t>
-[...5 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>758,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,200,337.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,490,476.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unitedhealth Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,273,729.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>General Aerospace Co</x:t>
   </x:si>
   <x:si>
     <x:t>GE US</x:t>
   </x:si>
   <x:si>
-    <x:t>178,821</x:t>
-[...20 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>177,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,762,601.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Nestle Sa</x:t>
   </x:si>
   <x:si>
     <x:t>NESN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>498,010</x:t>
-[...17 lines deleted...]
-    <x:t>$68,763,544.09</x:t>
+    <x:t>493,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,605,423.73</x:t>
   </x:si>
   <x:si>
     <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Pepsico Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PEP US</x:t>
   </x:si>
   <x:si>
-    <x:t>302,223</x:t>
-[...5 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>299,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,181,399.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Linde Plc</x:t>
   </x:si>
   <x:si>
     <x:t>LIN US</x:t>
   </x:si>
   <x:si>
-    <x:t>86,971</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>86,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,480,280.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tjx Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TJX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,353,101.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>185,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,486,929.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Abbott Laboratories</x:t>
   </x:si>
   <x:si>
     <x:t>ABT US</x:t>
   </x:si>
   <x:si>
-    <x:t>361,599</x:t>
-[...17 lines deleted...]
-    <x:t>$52,132,203.55</x:t>
+    <x:t>358,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,628,810.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.68%</x:t>
   </x:si>
   <x:si>
-    <x:t>Texas Instruments Inc</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Arista Networks Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ANET US</x:t>
   </x:si>
   <x:si>
-    <x:t>256,492</x:t>
-[...2 lines deleted...]
-    <x:t>$49,319,391.61</x:t>
+    <x:t>254,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,992,649.82</x:t>
   </x:si>
   <x:si>
     <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Novo Nordisk A/S</x:t>
   </x:si>
   <x:si>
     <x:t>NOVOB DC</x:t>
   </x:si>
   <x:si>
-    <x:t>936,233</x:t>
-[...2 lines deleted...]
-    <x:t>$49,225,982.25</x:t>
+    <x:t>927,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,670,422.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,628,341.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM US</x:t>
   </x:si>
   <x:si>
-    <x:t>257,674</x:t>
-[...20 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>255,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,693,871.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union Pacific Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,547,000.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,504,874.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Intuitive Surgical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ISRG US</x:t>
   </x:si>
   <x:si>
-    <x:t>66,608</x:t>
-[...20 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>66,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,121,479.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allianz Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,481,963.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Uber Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>UBER US</x:t>
   </x:si>
   <x:si>
-    <x:t>402,560</x:t>
-[...2 lines deleted...]
-    <x:t>$43,609,482.82</x:t>
+    <x:t>399,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,271,697.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honeywell International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HON US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,819,046.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,003,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,166,142.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eaton Corp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,932,021.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abb Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>336,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,381,619.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accenture Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>138,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,361,018.03</x:t>
   </x:si>
   <x:si>
     <x:t>Advantest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6857 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>195,373</x:t>
-[...2 lines deleted...]
-    <x:t>$43,500,220.92</x:t>
+    <x:t>193,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,753,665.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Unilever Plc</x:t>
   </x:si>
   <x:si>
     <x:t>ULVR LN</x:t>
   </x:si>
   <x:si>
-    <x:t>473,632</x:t>
-[...98 lines deleted...]
-    <x:t>$37,583,635.98</x:t>
+    <x:t>469,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,555,112.63</x:t>
   </x:si>
   <x:si>
     <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Lockheed Martin Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LMT US</x:t>
   </x:si>
   <x:si>
-    <x:t>40,356</x:t>
-[...5 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>40,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,206,177.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,684,404.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Electron Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>8035 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>101,696</x:t>
-[...20 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>100,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,928,465.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VRTX US</x:t>
   </x:si>
   <x:si>
-    <x:t>54,498</x:t>
-[...5 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>54,038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,638,693.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trane Technologies Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,558,523.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parker-Hannifin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,711,468.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Intuit Inc</x:t>
   </x:si>
   <x:si>
     <x:t>INTU US</x:t>
   </x:si>
   <x:si>
-    <x:t>54,081</x:t>
-[...20 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>53,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,710,433.55</x:t>
   </x:si>
   <x:si>
     <x:t>Automatic Data Processing Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ADP US</x:t>
   </x:si>
   <x:si>
-    <x:t>107,770</x:t>
-[...2 lines deleted...]
-    <x:t>$31,719,545.35</x:t>
+    <x:t>106,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,363,120.97</x:t>
   </x:si>
   <x:si>
     <x:t>Progressive Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>PGR US</x:t>
   </x:si>
   <x:si>
-    <x:t>111,282</x:t>
-[...14 lines deleted...]
-    <x:t>$31,332,202.44</x:t>
+    <x:t>110,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,309,851.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zurich Insurance Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZURN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,339,202.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Cme Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CME US</x:t>
   </x:si>
   <x:si>
-    <x:t>66,090</x:t>
-[...20 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>65,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,337,993.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,886,298.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>L'Oreal Sa</x:t>
   </x:si>
   <x:si>
     <x:t>OR FP</x:t>
   </x:si>
   <x:si>
-    <x:t>48,025</x:t>
-[...5 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>47,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,867,692.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokio Marine Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>411,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,996,749.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Howmet Aerospace Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HWM US</x:t>
   </x:si>
   <x:si>
-    <x:t>78,568</x:t>
-[...17 lines deleted...]
-    <x:t>$25,951,027.91</x:t>
+    <x:t>77,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,504,314.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
+    <x:t>Moody's Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,632,736.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illinois Tool Works Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,456,788.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,204,529.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>190,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,975,657.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bae Systems Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>528,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,901,667.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Muenchener Rueckversicherungs-Gesellsch</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUV2 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,576,784.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cummins Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,459,796.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sherwin-Williams Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,085,580.16</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cintas Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CTAS US</x:t>
   </x:si>
   <x:si>
-    <x:t>90,619</x:t>
-[...59 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>89,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,054,781.58</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS US</x:t>
   </x:si>
   <x:si>
-    <x:t>55,202</x:t>
-[...14 lines deleted...]
-    <x:t>$22,333,576.80</x:t>
+    <x:t>54,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,050,612.76</x:t>
   </x:si>
   <x:si>
     <x:t>Relx Plc</x:t>
   </x:si>
   <x:si>
     <x:t>REL LN</x:t>
   </x:si>
   <x:si>
-    <x:t>457,863</x:t>
-[...2 lines deleted...]
-    <x:t>$22,125,656.94</x:t>
+    <x:t>454,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,836,605.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Industria De Diseno Textil Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ITX SM</x:t>
   </x:si>
   <x:si>
-    <x:t>260,415</x:t>
-[...2 lines deleted...]
-    <x:t>$22,004,885.75</x:t>
+    <x:t>258,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,615,408.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fast Retailing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9983 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,535,420.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marsh &amp; Mclennan Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,470,559.98</x:t>
   </x:si>
   <x:si>
     <x:t>Rheinmetall Ag</x:t>
   </x:si>
   <x:si>
     <x:t>RHM GR</x:t>
   </x:si>
   <x:si>
-    <x:t>8,423</x:t>
-[...53 lines deleted...]
-    <x:t>$21,604,485.09</x:t>
+    <x:t>8,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,330,871.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Dynamics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,814,385.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3m Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,367,960.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hong Kong Exchanges &amp; Clearing Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>388 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>275,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,050,593.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Recruit Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6098 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>317,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,984,670.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ww Grainger Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,925,129.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,581,987.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idexx Laboratories Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDXX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,454,954.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regeneron Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,276,605.71</x:t>
   </x:si>
   <x:si>
     <x:t>Hermes International</x:t>
   </x:si>
   <x:si>
     <x:t>RMS FP</x:t>
   </x:si>
   <x:si>
-    <x:t>7,016</x:t>
-[...95 lines deleted...]
-    <x:t>$19,312,907.69</x:t>
+    <x:t>6,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,128,963.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoya Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7741 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,446,457.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Keyence Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6861 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>35,069</x:t>
-[...53 lines deleted...]
-    <x:t>$18,386,212.00</x:t>
+    <x:t>34,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,265,039.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastenal Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>277,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,235,008.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comfort Systems Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,616,503.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shin-Etsu Chemical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4063 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>291,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,285,341.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Autodesk Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ADSK US</x:t>
   </x:si>
   <x:si>
-    <x:t>51,190</x:t>
-[...41 lines deleted...]
-    <x:t>$17,394,121.90</x:t>
+    <x:t>50,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,190,769.06</x:t>
   </x:si>
   <x:si>
     <x:t>Monster Beverage Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MNST US</x:t>
   </x:si>
   <x:si>
-    <x:t>158,885</x:t>
-[...5 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>157,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,450,531.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>319,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,230,040.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atlas Copco Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATCOA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,133,176.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferrari Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RACE IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,093,397.21</x:t>
   </x:si>
   <x:si>
     <x:t>Nintendo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>7974 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>189,427</x:t>
-[...2 lines deleted...]
-    <x:t>$16,546,615.56</x:t>
+    <x:t>187,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,968,751.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,060,001.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Compass Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>343,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,034,465.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferguson Enterprises Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FERG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,843,696.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian National Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,735,985.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reckitt Benckiser Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,324,862.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ameriprise Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,169,496.17</x:t>
   </x:si>
   <x:si>
     <x:t>Nike Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NKE US</x:t>
   </x:si>
   <x:si>
-    <x:t>211,605</x:t>
-[...101 lines deleted...]
-    <x:t>$13,015,825.51</x:t>
+    <x:t>209,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,911,359.64</x:t>
   </x:si>
   <x:si>
     <x:t>Edwards Lifesciences Corp</x:t>
   </x:si>
   <x:si>
     <x:t>EW US</x:t>
   </x:si>
   <x:si>
-    <x:t>111,335</x:t>
-[...14 lines deleted...]
-    <x:t>$12,901,153.55</x:t>
+    <x:t>110,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,864,130.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electronic Arts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,826,723.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emcor Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EME US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,047,820.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Old Dominion Freight Line Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ODFL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,907,121.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Disco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6146 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>20,587</x:t>
-[...44 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>20,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,562,536.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Garmin Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRMN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,523,921.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paypal Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,291,713.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Holcim Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOLN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,228,606.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celestica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,165,207.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Storage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,160,741.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujikura Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5803 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>283,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,155,464.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockwell Automation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,826,863.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chugai Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4519 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,732,261.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandvik Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAND SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>186,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,435,861.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paychex Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,249,752.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hartford Insurance Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,079,602.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resmed Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,015,926.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinross Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,014,698.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Music Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>313,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,950,274.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3i Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,646,914.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>467,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,560,847.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Pacific Land Corp</x:t>
   </x:si>
   <x:si>
     <x:t>TPL US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,853</x:t>
-[...164 lines deleted...]
-    <x:t>$9,982,731.87</x:t>
+    <x:t>14,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,548,836.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Partners Group Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGHN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,514,117.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jabil Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,322,716.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Horton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,275,906.87</x:t>
   </x:si>
   <x:si>
     <x:t>Experian Plc</x:t>
   </x:si>
   <x:si>
     <x:t>EXPN LN</x:t>
   </x:si>
   <x:si>
-    <x:t>190,442</x:t>
-[...29 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>188,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,275,572.35</x:t>
   </x:si>
   <x:si>
     <x:t>Asm International Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASM NA</x:t>
   </x:si>
   <x:si>
-    <x:t>8,326</x:t>
-[...26 lines deleted...]
-    <x:t>$9,183,036.73</x:t>
+    <x:t>8,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,260,625.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>246,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,093,712.19</x:t>
   </x:si>
   <x:si>
     <x:t>Daiichi Sankyo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>4568 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>346,281</x:t>
-[...26 lines deleted...]
-    <x:t>$9,079,481.52</x:t>
+    <x:t>343,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,889,140.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams-Sonoma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,862,279.24</x:t>
   </x:si>
   <x:si>
     <x:t>Hershey Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>HSY US</x:t>
   </x:si>
   <x:si>
-    <x:t>29,841</x:t>
-[...14 lines deleted...]
-    <x:t>$8,965,265.72</x:t>
+    <x:t>29,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,828,160.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imperial Brands Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMB LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,747,695.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kone Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNEBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,718,096.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Givaudan Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIVN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,590,080.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,557,043.18</x:t>
   </x:si>
   <x:si>
     <x:t>Geberit Ag</x:t>
   </x:si>
   <x:si>
     <x:t>GEBN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>9,088</x:t>
-[...77 lines deleted...]
-    <x:t>$8,283,442.63</x:t>
+    <x:t>9,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,523,796.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cboe Global Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBOE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,520,395.46</x:t>
   </x:si>
   <x:si>
     <x:t>Copart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CPRT US</x:t>
   </x:si>
   <x:si>
-    <x:t>177,628</x:t>
-[...14 lines deleted...]
-    <x:t>$8,177,013.00</x:t>
+    <x:t>176,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,406,047.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognizant Technology Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,186,344.01</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Healthcare Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GEHC US</x:t>
   </x:si>
   <x:si>
-    <x:t>80,810</x:t>
-[...2 lines deleted...]
-    <x:t>$8,022,189.88</x:t>
+    <x:t>80,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,053,900.49</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
+    <x:t>Otsuka Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4578 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,959,568.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ulta Beauty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,812,175.04</x:t>
+  </x:si>
+  <x:si>
     <x:t>ATCOB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>352,667</x:t>
-[...26 lines deleted...]
-    <x:t>$7,839,897.88</x:t>
+    <x:t>349,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,801,829.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubbell Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUBB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,565,758.73</x:t>
   </x:si>
   <x:si>
     <x:t>Adyen Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ADYEN NA</x:t>
   </x:si>
   <x:si>
-    <x:t>5,218</x:t>
-[...14 lines deleted...]
-    <x:t>$7,555,366.37</x:t>
+    <x:t>5,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,286,428.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lasertec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6920 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,106,016.05</x:t>
   </x:si>
   <x:si>
     <x:t>Veeva Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VEEV US</x:t>
   </x:si>
   <x:si>
-    <x:t>28,509</x:t>
-[...29 lines deleted...]
-    <x:t>$6,940,287.98</x:t>
+    <x:t>28,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,029,612.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,002,854.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expeditors International Of Washington</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,870,355.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,857,806.27</x:t>
   </x:si>
   <x:si>
     <x:t>Tractor Supply Co</x:t>
   </x:si>
   <x:si>
     <x:t>TSCO US</x:t>
   </x:si>
   <x:si>
-    <x:t>105,266</x:t>
-[...26 lines deleted...]
-    <x:t>$6,796,823.43</x:t>
+    <x:t>104,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,565,907.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kongsberg Gruppen Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOG NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,516,214.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,505,258.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Asset Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,402,636.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veralto Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLTO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,371,608.78</x:t>
   </x:si>
   <x:si>
     <x:t>Lululemon Athletica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LULU US</x:t>
   </x:si>
   <x:si>
-    <x:t>28,440</x:t>
-[...2 lines deleted...]
-    <x:t>$6,646,918.31</x:t>
+    <x:t>28,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,246,475.93</x:t>
   </x:si>
   <x:si>
     <x:t>Sika Ag</x:t>
   </x:si>
   <x:si>
     <x:t>SIKA SW</x:t>
   </x:si>
   <x:si>
-    <x:t>27,095</x:t>
-[...53 lines deleted...]
-    <x:t>$6,382,531.24</x:t>
+    <x:t>26,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,236,719.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvr Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,204,473.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ball Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BALL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,135,618.36</x:t>
   </x:si>
   <x:si>
     <x:t>Dexcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DXCM US</x:t>
   </x:si>
   <x:si>
-    <x:t>66,743</x:t>
-[...14 lines deleted...]
-    <x:t>$6,345,663.84</x:t>
+    <x:t>66,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,020,351.03</x:t>
   </x:si>
   <x:si>
     <x:t>Darden Restaurants Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DRI US</x:t>
   </x:si>
   <x:si>
-    <x:t>22,035</x:t>
-[...26 lines deleted...]
-    <x:t>$6,128,745.44</x:t>
+    <x:t>21,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,003,984.47</x:t>
   </x:si>
   <x:si>
     <x:t>Church &amp; Dwight Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CHD US</x:t>
   </x:si>
   <x:si>
-    <x:t>44,263</x:t>
-[...2 lines deleted...]
-    <x:t>$5,988,468.52</x:t>
+    <x:t>43,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,855,161.45</x:t>
   </x:si>
   <x:si>
     <x:t>Deckers Outdoor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>DECK US</x:t>
   </x:si>
   <x:si>
-    <x:t>39,960</x:t>
-[...2 lines deleted...]
-    <x:t>$5,903,226.91</x:t>
+    <x:t>39,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,726,271.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Be Semiconductor Industries Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BESI NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,717,303.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T Rowe Price Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,645,132.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppg Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,615,792.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ch Robinson Worldwide Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHRW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,592,211.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wolters Kluwer Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WKL NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,512,025.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waters Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,497,614.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtu Aero Engines Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,482,473.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wartsila Oyj Abp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRT1V FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,416,005.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Techtronic Industries Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>669 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,412,141.62</x:t>
   </x:si>
   <x:si>
     <x:t>Broadridge Financial Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BR US</x:t>
   </x:si>
   <x:si>
-    <x:t>23,610</x:t>
-[...2 lines deleted...]
-    <x:t>$5,836,689.78</x:t>
+    <x:t>23,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,395,917.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rollins Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,324,871.02</x:t>
   </x:si>
   <x:si>
     <x:t>Vat Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>VACN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>6,173</x:t>
-[...14 lines deleted...]
-    <x:t>$5,762,384.68</x:t>
+    <x:t>6,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,308,613.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>W R Berkley Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,276,536.97</x:t>
   </x:si>
   <x:si>
     <x:t>Asics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>7936 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>140,643</x:t>
-[...89 lines deleted...]
-    <x:t>$5,457,664.09</x:t>
+    <x:t>139,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,265,337.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hannover Rueck Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNR1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,257,089.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F5 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFIV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,236,096.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leidos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LDOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,233,147.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snap-On Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,220,749.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,220,357.08</x:t>
   </x:si>
   <x:si>
     <x:t>Lennox International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LII US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,042</x:t>
-[...62 lines deleted...]
-    <x:t>$5,217,629.92</x:t>
+    <x:t>7,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,179,793.88</x:t>
   </x:si>
   <x:si>
     <x:t>Halma Plc</x:t>
   </x:si>
   <x:si>
     <x:t>HLMA LN</x:t>
   </x:si>
   <x:si>
-    <x:t>72,019</x:t>
-[...26 lines deleted...]
-    <x:t>$5,082,812.95</x:t>
+    <x:t>71,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,159,653.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cdw Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,099,681.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publicis Groupe Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUB FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,089,927.21</x:t>
   </x:si>
   <x:si>
     <x:t>RO SW</x:t>
   </x:si>
   <x:si>
-    <x:t>8,725</x:t>
-[...14 lines deleted...]
-    <x:t>$4,915,927.32</x:t>
+    <x:t>8,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,997,267.86</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
-    <x:t>Cdw Corp/De</x:t>
-[...20 lines deleted...]
-    <x:t>$4,726,396.52</x:t>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,923,442.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genmab A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMAB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,912,870.95</x:t>
   </x:si>
   <x:si>
     <x:t>Logitech International Sa</x:t>
   </x:si>
   <x:si>
     <x:t>LOGN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>36,603</x:t>
-[...2 lines deleted...]
-    <x:t>$4,662,270.36</x:t>
+    <x:t>36,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,782,493.16</x:t>
   </x:si>
   <x:si>
     <x:t>Check Point Software Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CHKP US</x:t>
   </x:si>
   <x:si>
-    <x:t>21,462</x:t>
-[...14 lines deleted...]
-    <x:t>$4,639,733.80</x:t>
+    <x:t>21,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,552,215.40</x:t>
   </x:si>
   <x:si>
     <x:t>Epiroc Ab</x:t>
   </x:si>
   <x:si>
     <x:t>EPIA SS</x:t>
   </x:si>
   <x:si>
-    <x:t>129,486</x:t>
-[...2 lines deleted...]
-    <x:t>$4,637,095.37</x:t>
+    <x:t>128,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,549,864.90</x:t>
   </x:si>
   <x:si>
     <x:t>Carlisle Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CSL US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,538</x:t>
-[...2 lines deleted...]
-    <x:t>$4,566,891.31</x:t>
+    <x:t>9,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,519,728.95</x:t>
   </x:si>
   <x:si>
     <x:t>Alfa Laval Ab</x:t>
   </x:si>
   <x:si>
     <x:t>ALFA SS</x:t>
   </x:si>
   <x:si>
-    <x:t>57,098</x:t>
-[...14 lines deleted...]
-    <x:t>$4,485,830.70</x:t>
+    <x:t>56,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,488,917.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best Buy Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,464,372.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore Exchange Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGX SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>193,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,426,113.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shionogi &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,381,507.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kuehne + Nagel International Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNIN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,347,008.09</x:t>
   </x:si>
   <x:si>
     <x:t>Admiral Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>ADM LN</x:t>
   </x:si>
   <x:si>
-    <x:t>70,751</x:t>
-[...38 lines deleted...]
-    <x:t>$4,213,848.04</x:t>
+    <x:t>70,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,328,065.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Graco Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,116,649.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
+    <x:t>Sage Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,109,389.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finecobank Banca Fineco Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FBK IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,040,261.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omnicom Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,978,616.30</x:t>
+  </x:si>
+  <x:si>
     <x:t>Schindler Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>SCHP SW</x:t>
   </x:si>
   <x:si>
-    <x:t>8,528</x:t>
-[...2 lines deleted...]
-    <x:t>$4,147,093.90</x:t>
+    <x:t>8,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,963,919.87</x:t>
   </x:si>
   <x:si>
     <x:t>Bandai Namco Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>7832 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>109,620</x:t>
-[...38 lines deleted...]
-    <x:t>$4,003,663.16</x:t>
+    <x:t>108,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,945,253.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgi Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIB/A CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,888,456.40</x:t>
   </x:si>
   <x:si>
     <x:t>Nova Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NVMI IT</x:t>
   </x:si>
   <x:si>
-    <x:t>6,100</x:t>
-[...26 lines deleted...]
-    <x:t>$3,921,471.72</x:t>
+    <x:t>6,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,883,123.57</x:t>
   </x:si>
   <x:si>
     <x:t>Moncler Spa</x:t>
   </x:si>
   <x:si>
     <x:t>MONC IM</x:t>
   </x:si>
   <x:si>
-    <x:t>45,150</x:t>
-[...14 lines deleted...]
-    <x:t>$3,797,818.17</x:t>
+    <x:t>44,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,807,326.68</x:t>
   </x:si>
   <x:si>
     <x:t>Pentair Plc</x:t>
   </x:si>
   <x:si>
     <x:t>PNR US</x:t>
   </x:si>
   <x:si>
-    <x:t>30,293</x:t>
-[...2 lines deleted...]
-    <x:t>$3,778,652.14</x:t>
+    <x:t>30,038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,769,524.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Watsco Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,705,583.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avery Dennison Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,678,842.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dick's Sporting Goods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,590,559.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegion Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,555,377.08</x:t>
   </x:si>
   <x:si>
     <x:t>Gartner Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IT US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,651</x:t>
-[...14 lines deleted...]
-    <x:t>$3,647,725.74</x:t>
+    <x:t>16,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,538,291.34</x:t>
   </x:si>
   <x:si>
     <x:t>Fisher &amp; Paykel Healthcare Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>FPH NZ</x:t>
   </x:si>
   <x:si>
-    <x:t>113,666</x:t>
-[...14 lines deleted...]
-    <x:t>$3,627,647.00</x:t>
+    <x:t>112,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,527,569.33</x:t>
   </x:si>
   <x:si>
     <x:t>Jack Henry &amp; Associates Inc</x:t>
   </x:si>
   <x:si>
     <x:t>JKHY US</x:t>
   </x:si>
   <x:si>
-    <x:t>15,482</x:t>
-[...14 lines deleted...]
-    <x:t>$3,575,897.64</x:t>
+    <x:t>15,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,503,463.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Exchange Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8697 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>198,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,406,472.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Straumann Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>STMN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>23,759</x:t>
-[...17 lines deleted...]
-    <x:t>$3,370,371.31</x:t>
+    <x:t>23,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,400,415.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neurocrine Biosciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,347,076.60</x:t>
   </x:si>
   <x:si>
     <x:t>Daifuku Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6383 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>63,087</x:t>
-[...2 lines deleted...]
-    <x:t>$3,352,033.52</x:t>
+    <x:t>62,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,297,537.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Great-West Lifeco Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,266,813.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORNBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,251,607.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carlsberg As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARLB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,199,753.24</x:t>
   </x:si>
   <x:si>
     <x:t>Coca-Cola Hbc Ag</x:t>
   </x:si>
   <x:si>
     <x:t>CCH LN</x:t>
   </x:si>
   <x:si>
-    <x:t>39,840</x:t>
-[...62 lines deleted...]
-    <x:t>$3,182,217.44</x:t>
+    <x:t>39,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,178,300.19</x:t>
   </x:si>
   <x:si>
     <x:t>Toromont Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TIH CN</x:t>
   </x:si>
   <x:si>
-    <x:t>15,097</x:t>
-[...2 lines deleted...]
-    <x:t>$3,055,611.57</x:t>
+    <x:t>14,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,114,005.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVO SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,012,493.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bureau Veritas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,929,997.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Research Institute Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4307 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,910,877.53</x:t>
   </x:si>
   <x:si>
     <x:t>Sonova Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>SOON SW</x:t>
   </x:si>
   <x:si>
-    <x:t>9,252</x:t>
-[...14 lines deleted...]
-    <x:t>$2,988,943.48</x:t>
+    <x:t>9,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,910,520.70</x:t>
   </x:si>
   <x:si>
     <x:t>Gea Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>G1A GR</x:t>
   </x:si>
   <x:si>
-    <x:t>28,657</x:t>
-[...2 lines deleted...]
-    <x:t>$2,972,090.91</x:t>
+    <x:t>28,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,889,111.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metso Outotec Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>METSO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,856,342.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smiths Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMIN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,843,196.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresnillo Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRES LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,803,673.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ia Financial Corp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,724,330.95</x:t>
   </x:si>
   <x:si>
     <x:t>Belimo Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BEAN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>2,411</x:t>
-[...2 lines deleted...]
-    <x:t>$2,909,537.90</x:t>
+    <x:t>2,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,720,229.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wise Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WISE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,720,173.09</x:t>
   </x:si>
   <x:si>
     <x:t>Screen Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>7735 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>16,368</x:t>
-[...62 lines deleted...]
-    <x:t>$2,750,422.96</x:t>
+    <x:t>32,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,698,069.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yangzijiang Shipbuilding Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YZJSGD SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>573,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,546,732.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intertek Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,492,435.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capcom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9697 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,365,072.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPIB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,352,106.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swedish Orphan Biovitrum Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOBI SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,316,835.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sitc International Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1308 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>364,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,316,685.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Addtech Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADDTB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,302,652.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Continental Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CON GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,299,716.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,298,174.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auto Trader Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>253,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,273,292.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Futu Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUTU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,271,368.91</x:t>
   </x:si>
   <x:si>
     <x:t>Oklo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OKLO US</x:t>
   </x:si>
   <x:si>
-    <x:t>33,810</x:t>
-[...122 lines deleted...]
-    <x:t>$2,304,620.87</x:t>
+    <x:t>33,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,251,429.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Obic Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4684 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,230,499.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unipol Assicurazioni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,218,499.81</x:t>
   </x:si>
   <x:si>
     <x:t>SCHN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>4,917</x:t>
-[...14 lines deleted...]
-    <x:t>$2,264,768.06</x:t>
+    <x:t>4,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,191,728.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beiersdorf Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEI GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,134,619.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coloplast A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COLOB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,129,901.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erie Indemnity Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERIE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,126,606.11</x:t>
   </x:si>
   <x:si>
     <x:t>Magnum Ice Cream Co Nv/The</x:t>
   </x:si>
   <x:si>
     <x:t>MICC LN</x:t>
   </x:si>
   <x:si>
     <x:t>101,531</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,225,732.23</x:t>
-[...47 lines deleted...]
-    <x:t>$2,167,083.60</x:t>
+    <x:t>$2,103,423.12</x:t>
   </x:si>
   <x:si>
     <x:t>Elisa Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>ELISA FH</x:t>
   </x:si>
   <x:si>
-    <x:t>30,358</x:t>
-[...38 lines deleted...]
-    <x:t>$2,063,237.10</x:t>
+    <x:t>30,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,103,027.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daito Trust Construction Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1878 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,990,449.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ipsen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,917,183.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nice Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,837,691.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pandora A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNDORA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,806,417.20</x:t>
   </x:si>
   <x:si>
     <x:t>Yokogawa Electric Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6841 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>40,446</x:t>
-[...29 lines deleted...]
-    <x:t>$1,900,452.52</x:t>
+    <x:t>40,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,801,866.85</x:t>
   </x:si>
   <x:si>
     <x:t>Lifco Ab</x:t>
   </x:si>
   <x:si>
     <x:t>LIFCOB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>42,714</x:t>
-[...14 lines deleted...]
-    <x:t>$1,784,453.46</x:t>
+    <x:t>42,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,793,062.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kikkoman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2801 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,723,965.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ems-Chemie Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMSN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,680,186.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unicharm Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8113 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>193,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,675,901.55</x:t>
   </x:si>
   <x:si>
     <x:t>Gjensidige Forsikring Asa</x:t>
   </x:si>
   <x:si>
     <x:t>GJF NO</x:t>
   </x:si>
   <x:si>
-    <x:t>43,505</x:t>
-[...2 lines deleted...]
-    <x:t>$1,716,221.11</x:t>
+    <x:t>43,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,641,660.72</x:t>
   </x:si>
   <x:si>
     <x:t>Sanrio Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>8136 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>34,617</x:t>
-[...38 lines deleted...]
-    <x:t>$1,649,604.85</x:t>
+    <x:t>171,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,529,024.54</x:t>
   </x:si>
   <x:si>
     <x:t>Scout24 Se</x:t>
   </x:si>
   <x:si>
     <x:t>G24 GR</x:t>
   </x:si>
   <x:si>
-    <x:t>13,768</x:t>
-[...14 lines deleted...]
-    <x:t>$1,492,161.10</x:t>
+    <x:t>13,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,497,390.09</x:t>
   </x:si>
   <x:si>
     <x:t>Indutrade Ab</x:t>
   </x:si>
   <x:si>
     <x:t>INDT SS</x:t>
   </x:si>
   <x:si>
-    <x:t>46,136</x:t>
-[...2 lines deleted...]
-    <x:t>$1,482,727.53</x:t>
+    <x:t>45,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,466,061.11</x:t>
   </x:si>
   <x:si>
     <x:t>Shimadzu Corp</x:t>
   </x:si>
   <x:si>
     <x:t>7701 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>41,603</x:t>
-[...2 lines deleted...]
-    <x:t>$1,431,654.75</x:t>
+    <x:t>41,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,428,151.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zozo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3092 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,418,017.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verbund Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VER AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,355,979.14</x:t>
   </x:si>
   <x:si>
     <x:t>Lotus Bakeries Nv</x:t>
   </x:si>
   <x:si>
     <x:t>LOTB BB</x:t>
   </x:si>
   <x:si>
     <x:t>82</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,358,040.77</x:t>
-[...11 lines deleted...]
-    <x:t>$1,354,846.20</x:t>
+    <x:t>$1,330,974.12</x:t>
   </x:si>
   <x:si>
     <x:t>Rational Ag</x:t>
   </x:si>
   <x:si>
     <x:t>RAA GR</x:t>
   </x:si>
   <x:si>
-    <x:t>1,244</x:t>
-[...14 lines deleted...]
-    <x:t>$1,325,688.79</x:t>
+    <x:t>1,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,308,198.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3626 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,228,015.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otsuka Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4768 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,223,962.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nemetschek Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEM GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,168,677.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M3 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2413 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,125,622.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sysmex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6869 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,104,978.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Buzzi Unicem Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BZU IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,012,120.09</x:t>
   </x:si>
   <x:si>
     <x:t>Cts Eventim Ag &amp; Co Kgaa</x:t>
   </x:si>
   <x:si>
     <x:t>EVD GR</x:t>
   </x:si>
   <x:si>
-    <x:t>11,612</x:t>
-[...77 lines deleted...]
-    <x:t>$991,978.99</x:t>
+    <x:t>11,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$971,895.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cvc Capital Partners Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVC NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$943,994.04</x:t>
   </x:si>
   <x:si>
     <x:t>Monotaro Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3064 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>57,352</x:t>
-[...14 lines deleted...]
-    <x:t>$951,792.96</x:t>
+    <x:t>56,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$908,565.47</x:t>
   </x:si>
   <x:si>
     <x:t>Oracle Corp Japan</x:t>
   </x:si>
   <x:si>
     <x:t>4716 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>10,502</x:t>
-[...2 lines deleted...]
-    <x:t>$873,533.42</x:t>
+    <x:t>10,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$818,771.99</x:t>
   </x:si>
   <x:si>
     <x:t>Rockwool International A/S</x:t>
   </x:si>
   <x:si>
     <x:t>ROCKB DC</x:t>
   </x:si>
   <x:si>
-    <x:t>18,954</x:t>
-[...2 lines deleted...]
-    <x:t>$756,161.34</x:t>
+    <x:t>18,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$736,780.98</x:t>
   </x:si>
   <x:si>
     <x:t>MICC NA</x:t>
   </x:si>
   <x:si>
-    <x:t>5,036</x:t>
-[...2 lines deleted...]
-    <x:t>$110,603.96</x:t>
+    <x:t>4,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,734.38</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Software Inc/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>2299955D CN</x:t>
   </x:si>
   <x:si>
     <x:t>2,676</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$10,702,199.09</x:t>
+    <x:t>$7,840,151.85</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -3862,51 +3868,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R041146ab9a4344cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcf09110119374fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R70dab7ccf064463e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R545906422ffb4193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4c3de139fb2545e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R972af3d998fc41b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F299"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -4274,151 +4280,151 @@
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
@@ -4634,5251 +4640,5251 @@
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
         <x:v>293</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
         <x:v>343</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
         <x:v>364</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
         <x:v>424</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
         <x:v>442</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
         <x:v>456</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
         <x:v>491</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
         <x:v>517</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
         <x:v>538</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
         <x:v>563</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="D131" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="E131" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="F131" s="1" t="s">
         <x:v>588</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="E141" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="F141" s="1" t="s">
         <x:v>629</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="E150" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="F150" s="1" t="s">
         <x:v>666</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="E155" s="1" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="F155" s="1" t="s">
         <x:v>686</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="E162" s="1" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="F162" s="1" t="s">
         <x:v>715</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="E173" s="1" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="F173" s="1" t="s">
         <x:v>760</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="D197" s="1" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="E197" s="1" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="F197" s="1" t="s">
         <x:v>856</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
+        <x:v>911</x:v>
+      </x:c>
+      <x:c r="D210" s="1" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="E210" s="1" t="s">
+        <x:v>913</x:v>
+      </x:c>
+      <x:c r="F210" s="1" t="s">
         <x:v>909</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="E220" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="E225" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="E226" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
+        <x:v>980</x:v>
+      </x:c>
+      <x:c r="D227" s="1" t="s">
+        <x:v>981</x:v>
+      </x:c>
+      <x:c r="E227" s="1" t="s">
+        <x:v>982</x:v>
+      </x:c>
+      <x:c r="F227" s="1" t="s">
         <x:v>978</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>972</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
-        <x:v>982</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="E228" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="E229" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="E230" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="E231" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="F231" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
-        <x:v>999</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="E232" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="D233" s="1" t="s">
-        <x:v>1003</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="E233" s="1" t="s">
-        <x:v>1004</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="F233" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
-        <x:v>1005</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="C234" s="1" t="s">
-        <x:v>1006</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="D234" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="E234" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
-        <x:v>1009</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="C235" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="D235" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="E235" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="F235" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6" ht="15" customHeight="1">
       <x:c r="A236" s="1">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="C236" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="D236" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="E236" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="F236" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6" ht="15" customHeight="1">
       <x:c r="A237" s="1">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="C237" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="D237" s="1" t="s">
-        <x:v>1019</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="E237" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6" ht="15" customHeight="1">
       <x:c r="A238" s="1">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
-        <x:v>1021</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="C238" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="D238" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="E238" s="1" t="s">
-        <x:v>1024</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="F238" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6" ht="15" customHeight="1">
       <x:c r="A239" s="1">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="C239" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="D239" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="E239" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="F239" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6" ht="15" customHeight="1">
       <x:c r="A240" s="1">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
-        <x:v>1029</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="C240" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="D240" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="E240" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="F240" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6" ht="15" customHeight="1">
       <x:c r="A241" s="1">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="C241" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="D241" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="E241" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="F241" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6" ht="15" customHeight="1">
       <x:c r="A242" s="1">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="C242" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="D242" s="1" t="s">
-        <x:v>1039</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="E242" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="F242" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6" ht="15" customHeight="1">
       <x:c r="A243" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="C243" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="D243" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="E243" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6" ht="15" customHeight="1">
       <x:c r="A244" s="1">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="C244" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="D244" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="E244" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="F244" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6" ht="15" customHeight="1">
       <x:c r="A245" s="1">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="C245" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="D245" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="E245" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6" ht="15" customHeight="1">
       <x:c r="A246" s="1">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="C246" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="D246" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="E246" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="F246" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6" ht="15" customHeight="1">
       <x:c r="A247" s="1">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="C247" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="D247" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="E247" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="F247" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1063</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6" ht="15" customHeight="1">
       <x:c r="A248" s="1">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="C248" s="1" t="s">
+        <x:v>1065</x:v>
+      </x:c>
+      <x:c r="D248" s="1" t="s">
+        <x:v>1066</x:v>
+      </x:c>
+      <x:c r="E248" s="1" t="s">
+        <x:v>1067</x:v>
+      </x:c>
+      <x:c r="F248" s="1" t="s">
         <x:v>1063</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1057</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6" ht="15" customHeight="1">
       <x:c r="A249" s="1">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="C249" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="D249" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="E249" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="F249" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1063</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6" ht="15" customHeight="1">
       <x:c r="A250" s="1">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="C250" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="D250" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="E250" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="F250" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1063</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6" ht="15" customHeight="1">
       <x:c r="A251" s="1">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="C251" s="1" t="s">
-        <x:v>1074</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="D251" s="1" t="s">
-        <x:v>1075</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="E251" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="F251" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1063</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6" ht="15" customHeight="1">
       <x:c r="A252" s="1">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="C252" s="1" t="s">
-        <x:v>1078</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="D252" s="1" t="s">
-        <x:v>1079</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="E252" s="1" t="s">
-        <x:v>1080</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="F252" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1063</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6" ht="15" customHeight="1">
       <x:c r="A253" s="1">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="C253" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="D253" s="1" t="s">
-        <x:v>1083</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="E253" s="1" t="s">
-        <x:v>1084</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="F253" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1063</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:6" ht="15" customHeight="1">
       <x:c r="A254" s="1">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="C254" s="1" t="s">
-        <x:v>1086</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="D254" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="E254" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="F254" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1063</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:6" ht="15" customHeight="1">
       <x:c r="A255" s="1">
         <x:v>252</x:v>
       </x:c>
       <x:c r="B255" s="1" t="s">
-        <x:v>1089</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="C255" s="1" t="s">
-        <x:v>1090</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="D255" s="1" t="s">
-        <x:v>1091</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="E255" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="F255" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1063</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:6" ht="15" customHeight="1">
       <x:c r="A256" s="1">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B256" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="C256" s="1" t="s">
-        <x:v>1093</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="D256" s="1" t="s">
-        <x:v>1094</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="E256" s="1" t="s">
-        <x:v>1095</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="F256" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1063</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:6" ht="15" customHeight="1">
       <x:c r="A257" s="1">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B257" s="1" t="s">
-        <x:v>1096</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="C257" s="1" t="s">
-        <x:v>1097</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="D257" s="1" t="s">
-        <x:v>1098</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="E257" s="1" t="s">
-        <x:v>1099</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="F257" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1063</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:6" ht="15" customHeight="1">
       <x:c r="A258" s="1">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B258" s="1" t="s">
-        <x:v>1100</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="C258" s="1" t="s">
-        <x:v>1101</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="D258" s="1" t="s">
-        <x:v>1102</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="E258" s="1" t="s">
-        <x:v>1103</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="F258" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1063</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:6" ht="15" customHeight="1">
       <x:c r="A259" s="1">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B259" s="1" t="s">
-        <x:v>1104</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="C259" s="1" t="s">
-        <x:v>1105</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="D259" s="1" t="s">
-        <x:v>1106</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="E259" s="1" t="s">
-        <x:v>1107</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="F259" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1063</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:6" ht="15" customHeight="1">
       <x:c r="A260" s="1">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B260" s="1" t="s">
-        <x:v>1108</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="C260" s="1" t="s">
-        <x:v>1109</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="D260" s="1" t="s">
-        <x:v>1110</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="E260" s="1" t="s">
-        <x:v>1111</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="F260" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1063</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:6" ht="15" customHeight="1">
       <x:c r="A261" s="1">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B261" s="1" t="s">
-        <x:v>1112</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="C261" s="1" t="s">
-        <x:v>1113</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="D261" s="1" t="s">
-        <x:v>1114</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="E261" s="1" t="s">
-        <x:v>1115</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="F261" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1063</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:6" ht="15" customHeight="1">
       <x:c r="A262" s="1">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B262" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="C262" s="1" t="s">
-        <x:v>1117</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="D262" s="1" t="s">
-        <x:v>1118</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="E262" s="1" t="s">
-        <x:v>1119</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="F262" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1063</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:6" ht="15" customHeight="1">
       <x:c r="A263" s="1">
         <x:v>260</x:v>
       </x:c>
       <x:c r="B263" s="1" t="s">
-        <x:v>1120</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="C263" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="D263" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="E263" s="1" t="s">
-        <x:v>1123</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="F263" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1063</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:6" ht="15" customHeight="1">
       <x:c r="A264" s="1">
         <x:v>261</x:v>
       </x:c>
       <x:c r="B264" s="1" t="s">
-        <x:v>1124</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="C264" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="D264" s="1" t="s">
-        <x:v>1126</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="E264" s="1" t="s">
-        <x:v>1127</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="F264" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1063</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:6" ht="15" customHeight="1">
       <x:c r="A265" s="1">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B265" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="C265" s="1" t="s">
-        <x:v>1129</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="D265" s="1" t="s">
-        <x:v>1130</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="E265" s="1" t="s">
-        <x:v>1131</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="F265" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1063</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:6" ht="15" customHeight="1">
       <x:c r="A266" s="1">
         <x:v>263</x:v>
       </x:c>
       <x:c r="B266" s="1" t="s">
-        <x:v>1132</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="C266" s="1" t="s">
-        <x:v>1133</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="D266" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="E266" s="1" t="s">
-        <x:v>1135</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="F266" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1063</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:6" ht="15" customHeight="1">
       <x:c r="A267" s="1">
         <x:v>264</x:v>
       </x:c>
       <x:c r="B267" s="1" t="s">
-        <x:v>1136</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="C267" s="1" t="s">
-        <x:v>1137</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="D267" s="1" t="s">
-        <x:v>1138</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="E267" s="1" t="s">
-        <x:v>1139</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="F267" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1063</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:6" ht="15" customHeight="1">
       <x:c r="A268" s="1">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B268" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="C268" s="1" t="s">
-        <x:v>1141</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="D268" s="1" t="s">
-        <x:v>1142</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="E268" s="1" t="s">
-        <x:v>1143</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="F268" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1146</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:6" ht="15" customHeight="1">
       <x:c r="A269" s="1">
         <x:v>266</x:v>
       </x:c>
       <x:c r="B269" s="1" t="s">
-        <x:v>1145</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="C269" s="1" t="s">
+        <x:v>1148</x:v>
+      </x:c>
+      <x:c r="D269" s="1" t="s">
+        <x:v>1149</x:v>
+      </x:c>
+      <x:c r="E269" s="1" t="s">
+        <x:v>1150</x:v>
+      </x:c>
+      <x:c r="F269" s="1" t="s">
         <x:v>1146</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:6" ht="15" customHeight="1">
       <x:c r="A270" s="1">
         <x:v>267</x:v>
       </x:c>
       <x:c r="B270" s="1" t="s">
-        <x:v>1149</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="C270" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="D270" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="E270" s="1" t="s">
-        <x:v>1152</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="F270" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1146</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:6" ht="15" customHeight="1">
       <x:c r="A271" s="1">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B271" s="1" t="s">
-        <x:v>1153</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="C271" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="D271" s="1" t="s">
-        <x:v>1155</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="E271" s="1" t="s">
-        <x:v>1156</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="F271" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1146</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:6" ht="15" customHeight="1">
       <x:c r="A272" s="1">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B272" s="1" t="s">
-        <x:v>1157</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="C272" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="D272" s="1" t="s">
-        <x:v>1159</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="E272" s="1" t="s">
-        <x:v>1160</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="F272" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1146</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:6" ht="15" customHeight="1">
       <x:c r="A273" s="1">
         <x:v>270</x:v>
       </x:c>
       <x:c r="B273" s="1" t="s">
-        <x:v>1161</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="C273" s="1" t="s">
-        <x:v>1162</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="D273" s="1" t="s">
-        <x:v>1163</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="E273" s="1" t="s">
-        <x:v>1164</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="F273" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1146</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:6" ht="15" customHeight="1">
       <x:c r="A274" s="1">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B274" s="1" t="s">
-        <x:v>1165</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="C274" s="1" t="s">
-        <x:v>1166</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="D274" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="E274" s="1" t="s">
-        <x:v>1168</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="F274" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1146</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:6" ht="15" customHeight="1">
       <x:c r="A275" s="1">
         <x:v>272</x:v>
       </x:c>
       <x:c r="B275" s="1" t="s">
-        <x:v>1169</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="C275" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="D275" s="1" t="s">
-        <x:v>1171</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="E275" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="F275" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1146</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:6" ht="15" customHeight="1">
       <x:c r="A276" s="1">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B276" s="1" t="s">
-        <x:v>1173</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="C276" s="1" t="s">
-        <x:v>1174</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="D276" s="1" t="s">
-        <x:v>1175</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="E276" s="1" t="s">
-        <x:v>1176</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="F276" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1146</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:6" ht="15" customHeight="1">
       <x:c r="A277" s="1">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B277" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="C277" s="1" t="s">
-        <x:v>1178</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="D277" s="1" t="s">
-        <x:v>1179</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="E277" s="1" t="s">
-        <x:v>1180</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="F277" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1146</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:6" ht="15" customHeight="1">
       <x:c r="A278" s="1">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B278" s="1" t="s">
-        <x:v>1181</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="C278" s="1" t="s">
-        <x:v>1182</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="D278" s="1" t="s">
-        <x:v>1183</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="E278" s="1" t="s">
-        <x:v>1184</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="F278" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1146</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:6" ht="15" customHeight="1">
       <x:c r="A279" s="1">
         <x:v>276</x:v>
       </x:c>
       <x:c r="B279" s="1" t="s">
-        <x:v>1185</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="C279" s="1" t="s">
-        <x:v>1186</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="D279" s="1" t="s">
-        <x:v>1187</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="E279" s="1" t="s">
-        <x:v>1188</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="F279" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1146</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:6" ht="15" customHeight="1">
       <x:c r="A280" s="1">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B280" s="1" t="s">
-        <x:v>1189</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="C280" s="1" t="s">
-        <x:v>1190</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="D280" s="1" t="s">
-        <x:v>1191</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="E280" s="1" t="s">
-        <x:v>1192</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="F280" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1146</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:6" ht="15" customHeight="1">
       <x:c r="A281" s="1">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B281" s="1" t="s">
-        <x:v>1193</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="C281" s="1" t="s">
-        <x:v>1194</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="D281" s="1" t="s">
-        <x:v>1195</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="E281" s="1" t="s">
-        <x:v>1196</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="F281" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1146</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:6" ht="15" customHeight="1">
       <x:c r="A282" s="1">
         <x:v>279</x:v>
       </x:c>
       <x:c r="B282" s="1" t="s">
-        <x:v>1197</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="C282" s="1" t="s">
-        <x:v>1198</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="D282" s="1" t="s">
-        <x:v>1199</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="E282" s="1" t="s">
-        <x:v>1200</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="F282" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1146</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:6" ht="15" customHeight="1">
       <x:c r="A283" s="1">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B283" s="1" t="s">
-        <x:v>1201</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="C283" s="1" t="s">
-        <x:v>1202</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="D283" s="1" t="s">
-        <x:v>1203</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="E283" s="1" t="s">
-        <x:v>1204</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="F283" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1146</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:6" ht="15" customHeight="1">
       <x:c r="A284" s="1">
         <x:v>281</x:v>
       </x:c>
       <x:c r="B284" s="1" t="s">
-        <x:v>1205</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="C284" s="1" t="s">
-        <x:v>1206</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="D284" s="1" t="s">
-        <x:v>1207</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="E284" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="F284" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1146</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:6" ht="15" customHeight="1">
       <x:c r="A285" s="1">
         <x:v>282</x:v>
       </x:c>
       <x:c r="B285" s="1" t="s">
-        <x:v>1209</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="C285" s="1" t="s">
-        <x:v>1210</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="D285" s="1" t="s">
-        <x:v>1211</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="E285" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="F285" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1146</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:6" ht="15" customHeight="1">
       <x:c r="A286" s="1">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B286" s="1" t="s">
-        <x:v>1213</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="C286" s="1" t="s">
-        <x:v>1214</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="D286" s="1" t="s">
-        <x:v>1215</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="E286" s="1" t="s">
-        <x:v>1216</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="F286" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1146</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:6" ht="15" customHeight="1">
       <x:c r="A287" s="1">
         <x:v>284</x:v>
       </x:c>
       <x:c r="B287" s="1" t="s">
-        <x:v>1217</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="C287" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="D287" s="1" t="s">
-        <x:v>1219</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="E287" s="1" t="s">
-        <x:v>1220</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="F287" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1146</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:6" ht="15" customHeight="1">
       <x:c r="A288" s="1">
         <x:v>285</x:v>
       </x:c>
       <x:c r="B288" s="1" t="s">
-        <x:v>1221</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="C288" s="1" t="s">
-        <x:v>1222</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="D288" s="1" t="s">
-        <x:v>1223</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="E288" s="1" t="s">
-        <x:v>1224</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="F288" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1227</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:6" ht="15" customHeight="1">
       <x:c r="A289" s="1">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B289" s="1" t="s">
-        <x:v>1225</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="C289" s="1" t="s">
-        <x:v>1226</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="D289" s="1" t="s">
+        <x:v>1230</x:v>
+      </x:c>
+      <x:c r="E289" s="1" t="s">
+        <x:v>1231</x:v>
+      </x:c>
+      <x:c r="F289" s="1" t="s">
         <x:v>1227</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1229</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:6" ht="15" customHeight="1">
       <x:c r="A290" s="1">
         <x:v>287</x:v>
       </x:c>
       <x:c r="B290" s="1" t="s">
-        <x:v>1230</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="C290" s="1" t="s">
-        <x:v>1231</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="D290" s="1" t="s">
-        <x:v>1232</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="E290" s="1" t="s">
-        <x:v>1233</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="F290" s="1" t="s">
-        <x:v>1229</x:v>
+        <x:v>1227</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:6" ht="15" customHeight="1">
       <x:c r="A291" s="1">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B291" s="1" t="s">
-        <x:v>1234</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="C291" s="1" t="s">
-        <x:v>1235</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="D291" s="1" t="s">
-        <x:v>1236</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="E291" s="1" t="s">
-        <x:v>1237</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="F291" s="1" t="s">
-        <x:v>1229</x:v>
+        <x:v>1227</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:6" ht="15" customHeight="1">
       <x:c r="A292" s="1">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B292" s="1" t="s">
-        <x:v>1238</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="C292" s="1" t="s">
-        <x:v>1239</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="D292" s="1" t="s">
-        <x:v>1240</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="E292" s="1" t="s">
-        <x:v>1241</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="F292" s="1" t="s">
-        <x:v>1229</x:v>
+        <x:v>1227</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:6" ht="15" customHeight="1">
       <x:c r="A293" s="1">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B293" s="1" t="s">
-        <x:v>1242</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="C293" s="1" t="s">
-        <x:v>1243</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="D293" s="1" t="s">
-        <x:v>1244</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="E293" s="1" t="s">
-        <x:v>1245</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="F293" s="1" t="s">
-        <x:v>1229</x:v>
+        <x:v>1227</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:6" ht="15" customHeight="1">
       <x:c r="A294" s="1">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B294" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="C294" s="1" t="s">
-        <x:v>1247</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="D294" s="1" t="s">
-        <x:v>1248</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="E294" s="1" t="s">
-        <x:v>1249</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="F294" s="1" t="s">
-        <x:v>1229</x:v>
+        <x:v>1227</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:6" ht="15" customHeight="1">
       <x:c r="A295" s="1">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B295" s="1" t="s">
-        <x:v>1250</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="C295" s="1" t="s">
-        <x:v>1251</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="D295" s="1" t="s">
-        <x:v>1252</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="E295" s="1" t="s">
-        <x:v>1253</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="F295" s="1" t="s">
-        <x:v>1229</x:v>
+        <x:v>1227</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:6" ht="15" customHeight="1">
       <x:c r="A296" s="1">
         <x:v>293</x:v>
       </x:c>
       <x:c r="B296" s="1" t="s">
-        <x:v>1100</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="C296" s="1" t="s">
-        <x:v>1254</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="D296" s="1" t="s">
-        <x:v>1255</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="E296" s="1" t="s">
-        <x:v>1256</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="F296" s="1" t="s">
-        <x:v>1257</x:v>
+        <x:v>1259</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:6" ht="15" customHeight="1">
       <x:c r="A297" s="1">
         <x:v>294</x:v>
       </x:c>
       <x:c r="B297" s="1" t="s">
-        <x:v>1258</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="C297" s="1" t="s">
+        <x:v>1261</x:v>
+      </x:c>
+      <x:c r="D297" s="1" t="s">
+        <x:v>1262</x:v>
+      </x:c>
+      <x:c r="E297" s="1" t="s">
+        <x:v>1263</x:v>
+      </x:c>
+      <x:c r="F297" s="1" t="s">
         <x:v>1259</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1257</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:6" ht="15" customHeight="1">
       <x:c r="A298" s="1">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B298" s="1" t="s">
-        <x:v>1262</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="C298" s="1" t="s">
-        <x:v>1263</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="D298" s="1" t="s">
-        <x:v>1263</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="E298" s="1" t="s">
-        <x:v>1264</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="F298" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:6" ht="15" customHeight="1">
       <x:c r="A299" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B299" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C299" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D299" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E299" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F299" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>